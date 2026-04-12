--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joseph Larmarange </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Démographe en santé publique, directeur de recherche IRD, directeur adjoint du Ceped</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">joseph-larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7097-700X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">123902460</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">170135394</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000119017097</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/I-5889-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Démographe en santé publique, directeur de recherche HDR à l’IRD, directeur adjoint du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceped</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR 196, Université Paris Cité, IRD, Université Sorbonne Paris Nord, Inserm).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’équipe Santé, vulnérabilités et relations de genre au Sud (ERL Inserm 1244)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du CSS6​ Santé publique, santé des populations de l’Inserm</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction des revues </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, attitudes and practices relating to HIV self-testing following its introduction in the Bas-Sassandra region of Côte d’Ivoire: the case of the ATLAS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Koukobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Silhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Kouassi Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21 (1), pp.e0314947. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0314947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndromic and biological screening for sexually transmitted infections in female sex workers in Côte d’Ivoire: the ANRS 12381 PRINCESSE cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N’zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ahuatchi Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2025.1535122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot Implementation of HIV Self-Testing Delivery in Private Pharmacies Combined With a Respondent-Driven Sampling Method to Improve HIV Testing for Men Who Have Sex With Men and Transgender Women in Phnom Penh (ANRS 0100s): Protocol for a Prospective Mixed Method Feasibility Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhavarath Dary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ségéral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Mechlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Research Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.e65351. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/65351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05471400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Sexual and Gender Minority Violence on Depression, Hazardous Drinking, Condom Use, and HIV Acquisition: An Individual Participant Data Meta-Analysis of the CohMSM, HPTN 075, and Anza Mapema Cohort Studies in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Stannah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Sandfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrick Otieno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10461-025-04799-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Life course approach to investigate breast cancer and migration in the greater Paris area: the SENOVIE study protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Schantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Des Guetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (4), pp.e095759. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2024-095759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge gaps in existing research exploring sexual fluidity and mental health among young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Julien Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis Salway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2023-221844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential population-level effects of HIV self-test distribution among key populations in Côte d'Ivoire, Mali, and Senegal: a mathematical modelling analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Silhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirali Soni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet HIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (8), pp.e531-e541. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2352-3018(24)00126-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV self-testing positivity rate and linkage to confirmatory testing and care: a telephone survey in Côte d’Ivoire, Mali, and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Kouassi Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.e56. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does the scale‐up of long‐acting HIV pre‐exposure prophylaxis mean for the global hepatitis B epidemic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Mohareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menan Gérard Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.e26218. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jia2.26218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of past HIV interventions and diagnosis gaps on new HIV acquisitions, transmissions, and HIV-related deaths in Côte d’Ivoire, Mali, and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Silhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirali Soni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000003974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost‐effectiveness analysis of community‐led HIV self‐testing among key populations in Côte d'Ivoire, Mali, and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Jiayin Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Silhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Elbée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirali Soni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (7), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jia2.26334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation of testing services, structural barriers and facilitators of routine HIV self-testing during sexually transmitted infection consultations: a qualitative study of patients and providers in Abidjan, Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélé Florence Kouvahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (S1), pp.975. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-023-08625-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From conceptualising to modelling structural determinants and interventions in HIV transmission dynamics models: a scoping review and methodological framework for evidence-based analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Stannah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Luis Flores Anato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pickles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (1), pp.404. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12916-024-03580-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and effectiveness of a linkage to HIV care intervention in rural South Africa (ANRS 12249 TasP trial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thabile Hlabisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0280479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03950125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I take it and give it to my partners who will give it to their partners”: Secondary distribution of HIV self-tests by key populations in Côte d’Ivoire, Mali, and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.970. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-023-08319-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04106709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating health care costs at scale in low‐ and middle‐income countries: Mathematical notations and frameworks for the application of cost functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d’Elbée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fern Terris-Prestholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Kou Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (10), pp.2216-2233. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hec.4722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in HIV testing, the treatment cascade, and HIV incidence among men who have sex with men in Africa: a systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Stannah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirali Soni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Keng Stephen Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Giguère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet HIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (8), pp.e528-e542. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2352-3018(23)00111-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Can HIV self-testing reach first-time testers? A telephone survey among self-test end users in Cote d'Ivoire, Mali, and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsene Kouassi Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouassi Noel N'Guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidibe Younoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.681. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-023-08668-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can HIV self-testing reach first-time testers? A telephone survey among self-test end users in Côte d’Ivoire, Mali, and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Kouassi Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouassi Noël N’guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidibé Younoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (S1), pp.972. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-023-08626-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulating dissemination of research that addresses the social and contextual drivers of HIV prevention and treatment in the journal AIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Hatcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Letendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (7), pp.1021. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000003582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-level viremia predicts HIV incidence at the community level across the Universal Testing and Treatment Trials in eastern and southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Bachanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Skalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Balzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (7), pp.e0002157. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgph.0002157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving the UNAIDS 90–90-90 targets: a comparative analysis of four large community randomised trials delivering universal testing and treatment to reduce HIV transmission in sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sabapathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Balzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Floyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.2333. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-022-14713-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03905396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to recruit HIV self-test users for an anonymous phone-based survey using passive recruitment without financial incentives? Lessons learned from a pilot study in Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Kouassi Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Elbee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pilot and Feasibility Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Pilot and Feasibility Studies, 8 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40814-021-00965-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03719921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness to use and distribute HIV self-test kits to clients and partners: A qualitative analysis of female sex workers’ collective opinion and attitude in Côte d’Ivoire, Mali, and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17455057221092268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the pathways leading to socioeconomic inequalities in HIV testing uptake in 18 sub-Saharan African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pearl Anne Ante-Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Apouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Baggaley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (12), pp.1707-1716. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000003316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778739v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early HIV treatment and survival over six years of observation in the ANRS 12249 Treatment as Prevention Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Baisley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne‐gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dami Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIV Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (8), pp.922-928. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hiv.13263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610156v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes bisexuels sont moins exposés au virus de l’immunodéficience humaine que les homosexuels exclusifs en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (HS2), pp.123-132. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs2.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routine programmatic data show a positive population-level impact of HIV self-testing: the case of Côte d’Ivoire and implications for implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konan Blaise Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aids, 36 (13), pp.1871-1879. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/qad.0000000000003328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03879798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks and benefits of oral HIV pre-exposure prophylaxis for people with chronic hepatitis B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir M Mohareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Y Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick A Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menan Gérard Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet HIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lancet HIV, 9 (8), pp.e585-e594. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2352-3018(22)00123-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03879814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bisexual men are at less risk of HIV infection than exclusive gay men in sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Santé des minorités sexuelles, sexuées et de genre, 34 (Hors série 2), pp.123-132. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs2.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costs and economies of scale in repeated home-based HIV counselling and testing: Evidence from the ANRS 12249 treatment as prevention trial in South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan-Al-Qays Bousmah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deenan Pillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 305, pp.115068. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2022.115068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of HIV infection and associated factors among female sex workers in Côte d’Ivoire, results of the ANRS 12361 PrEP-CI study using recent infection assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N. Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick A. Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (11), pp.e0271988. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0271988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Analysis of Low Volume Interventions Using Real-World Data: Costs of HIV Self-Testing Distribution and HIV Testing Services in West Africa From the ATLAS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métogara Mohamed Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéba Badiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odé Kanku Kabemba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Health Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (886513), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frhs.2022.886513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferences and access to community-based HIV testing sites among men who have sex with men (MSM) in Cote d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsene Kra Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Carilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (6), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2021-052536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing, analysing and understanding the effects of the introduction of HIV self-testing in West Africa through the ATLAS programme in Côte d’Ivoire, Mali and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d’Elbée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.181. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-10212-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03218269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of HIV Self-Test Distribution for Index Testing When HIV Status Disclosure Is Low: Preliminary Results of a Qualitative Study in Bamako (Mali) as Part of the ATLAS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Bouaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.653543. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2021.653543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducible Summary Tables with the gtsummary Package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Sjoberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karissa Whiting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Curry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica A Lavery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The R Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.570-580. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32614/RJ-2021-053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A community-based healthcare package combining testing and prevention tools, including pre-exposure prophylaxis (PrEP), immediate HIV treatment, management of hepatitis B virus, and sexual and reproductive health (SRH), targeting female sex workers (FSWs) in Côte d’Ivoire: the ANRS 12381 PRINCESSE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.2214. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-12235-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing and Implementing HIV Self-Testing in Côte d'Ivoire, Mali, and Senegal: What Can We Learn From ATLAS Project Activity Reports in the Context of the COVID-19 Crisis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Kouassi Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (653565), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2021.653565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telephone peer recruitment and interviewing during a respondent-driven sampling (RDS) survey: feasibility and field experience from the first phone-based RDS survey among men who have sex with men in Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsene Kra Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Research Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.25. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12874-021-01208-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early ART Initiation Improves HIV Status Disclosure and Social Support in People Living with HIV, Linked to Care Within a Universal Test and Treat Program in Rural South Africa (ANRS 12249 TasP Trial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nishimwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Protopopescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (4), pp.1306-1322. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10461-020-03101-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costs and Scale-Up Costs of Integrating HIV Self-Testing Into Civil Society Organisation-Led Programmes for Key Populations in Côte d'Ivoire, Senegal, and Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Elbée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métogara Mohamed Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéba Badiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2021.653612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enthusiasm for Introducing and Integrating HIV Self-Testing but Doubts About Users: A Baseline Qualitative Analysis of Key Stakeholders' Attitudes and Perceptions in Côte d'Ivoire, Mali and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brou Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2021.653481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépistage du VIH hors les murs en Côte d'Ivoire : des prestataires communautaires sous pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.N.A. Assi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (1), p. 103-111. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.201.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade of Provider-Initiated Human Immunodeficiency Virus Testing and Counselling at Specific Life Events (Pregnancy, Sexually Transmitted Infections, Marriage) in Cote d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexually Transmitted Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (1), pp.54-61. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/olq.0000000000001084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices and Obstacles to Provider-Initiated HIV Testing and Counseling (PITC) Among Healthcare Providers in Cote d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (12), pp.3491-3500. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10461-020-02923-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et facteurs associés au dépistage récent du VIH en population générale, Côte d’Ivoire. Résultats de l’étude ANRS 12323 DOD-CI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Kra Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Pathologie Exotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 113 (5), pp.268-277. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/bspe-2021-0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03885085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test but not treat: Community members' experiences with barriers and facilitators to universal antiretroviral therapy uptake in rural KwaZulu-Natal, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Chimukuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (9), pp.e0239513. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0239513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organizational models of provider-initiated testing and counseling (PITC) in health facilities on adult HIV testing coverage in sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desgrees Du Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (2), pp.163-169. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2019.1626339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual health needs of female sex workers in Côte d’Ivoire: a mixed-methods study to prepare the future implementation of pre-exposure prophylaxis (PrEP) for HIV prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.e028508 (1-12). </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2018-028508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do the Universal Test and Treat trials tell us about the path to HIV epidemic control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Havlir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin M Lockman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Ayles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Chamie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Journal of the International AIDS Society, 23 (2), </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jia2.25455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02877384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du financement du dépistage du VIH à base communautaire en Côte d'Ivoire : une recherche d'efficience potentiellement contre-productive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouantchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et santé tropicales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (3), p. 287-293 [en ligne]. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mst.2019.0926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No effect of test and treat on sexual behaviours at population level in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tiendrebeogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deenan Pillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (4), pp.709-722. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000002104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends of population viral suppression in the context of Universal Test and Treat: the ANRS 12249 TasP trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (10), </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jia2.25402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161847v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention in Care Trajectories of HIV-Positive Individuals Participating in a Universal Test-and-Treat Program in Rural South Africa (ANRS 12249 TasP Trial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Protopopescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 80 (4), pp.375-385. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAI.0000000000001938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepfar 3.0’s HIV testing policy in Côte d'Ivoire (2014 to 2018): fragmentation, acceleration and disconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (12), pp.e25424. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jia2.25424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing preexposure prophylaxis among key populations: an opportunity for patient-centered services and management of hepatitis B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (6), pp.829-830. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000001749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of population dynamics on the population HIV care cascade: results from the ANRS 12249 Treatment as Prevention trial in rural KwaZulu-Natal (South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassimiou Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Population mobility: challenges for universal HIV testing and treatment, 21 (Suppl 4), pp.e25128. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jia2.25128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal test and treat and the HIV epidemic in rural South Africa: a phase 4, open-label, community cluster randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins C. Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet HIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.e116-e125. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s2352-3018(17)30205-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends of population viral suppression in the context of Universal Test and Treat : results from the ANRS 12,249 TasP trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (6), p. 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and implementation research for ending AIDS in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (12), pp.e540. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-2667(17)30214-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03885267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du sida est-elle en vue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dabis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Face à face - Regards sur la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Face à Face, No spécial</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03885303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours aux soins de santé globale et de santé sexuelle et reproductive, chez les étudiants de l’université Houphouët-Boigny, Abidjan, Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (5), pp.369-379. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2017.04.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03885292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage to HIV care after home-based HIV counselling and testing in sub-Saharan Africa : a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ruzagira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Baisley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Biraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grosskurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (7), pp.807-821. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tmi.12888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“It is better to die”: experiences of traditional health practitioners within the HIV treatment as prevention trial communities in rural South Africa (ANRS 12249 TasP trial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosa Moshabela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thembelihle Zuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Aids Care : Psychological and Socio-Medical Aspects of Aids/Hiv, 28 (sup3), pp.24-32. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2016.1181296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03886337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community perceptions of repeat HIV-testing: experiences of the ANRS 12249 Treatment as Prevention trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thembelihle Zuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremiah Chikovore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merridy Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (sup3), pp.14 - 23. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2016.1164805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03886090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fonds mondial : un bailleur comme les autres ? L’exemple de la Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Transversal, 19 sept</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03885568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes qui ont des rapports sexuels avec d’autres hommes (HSH) et l’infection à VIH à Ouagadougou, Burkina Faso : connaissances, attitudes, pratiques et enquête de séroprévalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. E. Dah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Guiard-Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (4), pp.295-300. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2016.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to HIV care in the context of universal test and treat: challenges within the ANRS 12249 TasP cluster-randomized trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Farouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (1), pp.20913. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7448/IAS.19.1.20913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité et représentativité d’une enquête téléphonique avec échantillonnage aléatoire de lignes mobiles en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouattara Kassoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Fradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazare Sika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 71 (1), pp.121-134. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.1601.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03886365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening universal HIV ‘test-and-treat’ approaches with social science research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol S Camlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Seeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lario Viljoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Vernooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musonda Simwinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, AIDS, 30 (6), pp.969-970. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000001008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03885574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with antiretroviral treatment initiation amongst HIV-positive individuals linked to care within a universal test and treat programme: early findings of the ANRS 12249 TasP trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Protopopescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (sup3), pp.39-51. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2016.1164808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01987665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake of Home-Based HIV Testing, Linkage to Care, and Community Attitudes about ART in Rural KwaZulu-Natal, South Africa: Descriptive Results from the First Phase of the ANRS 12249 TasP Cluster-Randomised Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins C. Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Tanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (8), </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pmed.1002107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépistage du VIH en Afrique : enjeux actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIH.org [blog]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, VIH.org [blog], 24 sept</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03886367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing social issues in a universal HIV test and treat intervention trial (ANRS 12249 TasP) in South Africa: methods for appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.209. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-015-1344-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral hepatitis B and C in Ivory Coast: stepping up the fight, a pressing need</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Desgrées du Loû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse N'Dri Yoman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Africain d'Hépato-Gastroentérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journal Africain d'Hépato-Gastroentérologie, 9 (3), pp.94-98. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12157-015-0596-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03886812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation Dynamics in Population-Based Longitudinal HIV Surveillance in Rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Mossong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Bärnighausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louise Newell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Plos One, 10 (4), pp.e0123345. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0123345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03886836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV estimates at second subnational level from national population-based surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Bendaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, AIDS, 28 (Supplement 4), pp.S469 - S476. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/qad.0000000000000480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03897960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la structure écodémographique des ménages à partir d'enquêtes économiques : l'exemple des Enquêtes sur les Dépenses des Ménages 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siriki Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousman Koriko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madior Fall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stateco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Statéco, 108, pp.75-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03897942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la couverture antirétrovirale dans la population générale en contexte hyper-endémique sud-africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIH.org [blog]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03897993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le TasP toujours plus présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcriptases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Transcriptases, 149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03902999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémies généralisées et concentrées : une épidémie peut en cacher une autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcriptases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Transcriptases, 149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03902984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes pour cartographier les tendances régionales de la prévalence du VIH à partir des Enquêtes Démographiques et de Santé (EDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Méda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cybergeo : European Journal of Geography, 539, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.23782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03903330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for mapping regional trends of HIV prevalence from Demographic and Health Surveys (DHS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Méda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cybergeo : European Journal of Geography, 558, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.24606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03903335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo-bisexuels masculins au Sud : il est temps d’agir !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcriptases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 144, pp.68-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03903445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction in risk-taking behaviors among MSM in Senegal between 2004 and 2007 and prevalence of HIV and other STIs. ELIHoS Project, ANRS 12139</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulimata Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khady Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, AIDS Care, 22 (4), pp.409-414. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540120903253973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03907642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with unprotected anal intercourse among men who have sex with men in Douala, Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nemande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexually Transmitted Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sexually Transmitted Infections, 86 (2), pp.136 - 140. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/sti.2009.036939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03903475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homosexualité et bisexualité au Sénégal : une réalité multiforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Desgrées du Loû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Wade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Population, 64 (4), pp.723-756. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.904.0723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03908525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Men Who Have Sex with Men (MSM) and Factors Associated with Not Using a Condom at Last Sexual Intercourse with a Man and with a Woman in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye S Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou K Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulimata Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khady Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, PLoS One, 5 (10), pp.e13189. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0013189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03907664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les prévalences du VIH sont-elles estimées en Afrique subsaharienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chronique du Ceped</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03908016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalences du VIH en Afrique sub-saharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Médecine/Sciences, 25 (1), pp.87 - 92. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/200925187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03908582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrique subsaharienne : quel outil de mesure du VIH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Transversal, 48, pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03908023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homosexuality and Bisexuality in Senegal: A Multiform Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Desgrées du Loû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Wade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (4), pp.635-666. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pope.904.0635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03908547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des partenaires féminines des hommes ayant des pratiques homosexuelles au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Desgrées du Loû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Autrepart, 49 (1), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.049.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03908557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homosexuels masculins : une épidémie sous-estimée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcriptases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Transcriptases, 138, pp.61-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03909091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux antiviraux en Afrique et baisse de la mortalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcriptases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Transcriptases, 137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03909095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes ayant des rapports sexuels avec d’autres hommes (HSH) : une épidémie toujours active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcriptases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 129, pp.72-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03909108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire les épidémies, Comprendre les populations : une démographie du VIH en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Démographie. Université Paris Cité, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03814024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalences du VIH en Afrique : validité d'une mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Démographie. Université René Descartes - Paris V, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007PA05H017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00320283v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science de la mise en oeuvre : des innovations efficaces aux interventions durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.); Fréour, Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la durabilité : comprendre, co-construire, transformer (volume 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.16-19, 2024, 978-2-7099-3039-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The science of implementation : from effective innovations to sustainable interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.); Fréour, Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.16-19, 2024, 978-2-7099-3041-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation sexuelle et identité de genre : quelles catégories d'enquête en Afrique subsaharienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wilfried Rault; Mathieu Trachman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minorités de genre et de sexualité : objectivation, catégorisations et pratiques d'enquête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ined Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-207, 2023, Méthodes et Savoirs, 978-2-7332-8036-2. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ined.19336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prophylaxie préexposition (PrEP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gantner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katlama, C. (ed.); Ghosn, J. (ed.); Wandeler, G. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIH, hépatites virales, santé sexuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.715-726, 2020, 978-2-7598-2403-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement antirétroviral comme moyen de prévention (TasP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katlama, C. (ed.); Ghosn, J. (ed.); Wandeler, G. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIH, hépatites virales, santé sexuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.702-711, 2020, 978-2-7598-2403-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention du VIH - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katlama, C. (ed.); Ghosn, J. (ed.); Wandeler, G. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIH, hépatites virales, santé sexuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.683-686, 2020, 978-2-7598-2403-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les données des enquêtes démographiques et de santé à partir des coordonnées des zones d'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Médas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information en démographie et en sciences sociales : nouvelles questions, nouveaux outils ? : actes de la Chaire Quételet 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain; UCL, pp.421-447, 2012, Les systèmes d'information en démographie et en sciences sociales : nouvelles questions, nouveaux outils ? : actes de la Chaire Quételet 2006, 978-2-87558-075-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03903032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV prevalence estimates: the new deal in Sub-Saharan Africa since 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Coriat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The political economy of HIV/AIDS in developing countries : TRIPS, public health systems and free access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.169-189, 2008, The political economy of HIV/AIDS in developing countries : TRIPS, public health systems and free access, 9781848440777. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781848444898.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03909099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et travailler avec les hommes ayant des relations sexuelles avec d'autres hommes : pour une prévention combinée et une prise en charge globale des IST et du VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Youssoufou Drabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Guiard Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steave Némandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Awondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Africain des Formations sur le VIH. pp.178, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03898060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépistage et traitement universel : enjeux et état de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D/2015-10646/1, Observatoire du sida et des sexualités, Université Saint-Louis – Bruxelles, pp.55-62, 2015, Les nouveaux enjeux de la prévention combinée du VIH/sida : des apports scientifiques aux pratiques de terrain - Actes du cycle de conférences 2014-2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03886766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des niveaux de prévalence du VIH dans les pays d'Afrique sub-saharienne et ajustement possible à partir des femmes enceintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain; Centre de recherche en démographie et sociétés, Université catholique de Louvain, pp.305-318, 2009, Santé de la reproduction au Nord et au Sud : de la connaissance à l'action (Chaire Quételet 2004), 978-2-87463-182-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03908515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of HIV preexposure prophylaxis (PrEP) among female sex workers (FSWs) in Côte d’Ivoire: complex trajectories and early adopters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th AIDSImpact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIDSImpact, May 2025, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of HIV preexposure prophylaxis (PrEP) among female sex workers (FSWs) in Côte d’Ivoire: complex trajectories and early adopters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS 2025, the 13th IAS Conference on HIV Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International AIDS Society, Jul 2025, Kigali, Rwanda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigrés subsahariens, exposition au VIH, vulnérabilités, facteurs sociaux et enjeux de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque URACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URACA, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du sida est-elle toujours en vue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Sidaction 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidaction, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la Prophylaxie préexposition à longue durée d’action chez les travailleuses du sexe et les HSH à San Pedro et Abidjan, Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th AIDSImpact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIDSImpact, May 2025, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l'impact d'un retrait du PEPFAR en Afrique de l'Ouest (ANRS 0792) · Résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Silhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Mian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Moh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2025 de l'ANRS|MIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS|MIE, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How a quantitative biographical approach can help in understanding the complex intersections of breast cancer, migration and gender ? The case of the SENOVIE France study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Schantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Des Guetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLLS Annual Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Longitudinal and Lifecourse Studies, Sep 2025, Fribourg (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et impacts potentiels de la PrEP Long Acting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ARV 2025 : Nouvelles molécules, Stratégies thérapeutiques &amp; Nouvelles préventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C'est difficile de la prendre tous les jours » : Initiations, arrêts précoces et perceptions de la prophylaxie pré-exposition (PrEP) orale parmi les travailleuses du sexe en Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Là-bas est un peu loin » : mobilités saisonnières, observance des traitements et régularité du suivi médical dans une cohorte de travailleuses du sexe en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Juliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque de l'AIDELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Démographes de Langue Française, Aug 2024, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrEP et femmes travailleuses du sexe : quel éclairage depuis un terrain de recherche au Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématiques Santé Sexuelle - IST, PrEP, vaccination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFLS; SPILF; Santé publique France, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et détresse psychologique des travailleuses du sexe en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Youssoufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution des résultats scientifiques du projet PRINCESSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Juliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de restitution du projet ANRS 12381 PRINCESSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PAC-CI; Onusida, Jun 2024, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitateurs et freins à l’adhésion et au maintien des travailleuses du sexe dans une cohorte de santé sexuelle (projet ANRS 12381 Princesse) à San-Pedro en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avant on traitait un peu à l’aveugle, c’était un diagnostic syndromique. » Perceptions des médecins dans une prise en charge globale des infections sexuellement transmissibles chez des travailleuses du sexe en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réfléchir sur les cancers du sein en interdisciplinarité et à la lumière des rapports sociaux de genre : retour réflexif sur le projet SENOVIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Schantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès International des Sociologues de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating HIV self-testing positivity rate and linkage to confirmatory testing and care: a telephone survey in Côte d’Ivoire, Mali and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsene Kra Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé sexuelle & Consentement · Introduction par le grand témoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Santé sexuelle et consentement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URACA Basiliade; COREVIH IDF-Nord, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrEP (prophylaxie préexposition) VIH en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique « IST tropicales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFMTSI, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche interventionnelle : transformer des innovations efficaces en interventions efficiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2023 de l'ANRS | Maladies infectieuses émergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS | MIE, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04039578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d’une enquête téléphonique répétée auprès de médecins burkinabés en contexte Covid : retour d’expérience de l’enquête CAP-CoV-BF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Yabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Lucien Dahourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zélie Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque Francophone sur les Sondages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFDS; Ined, Mar 2023, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04043479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming effective innovations into efficient interventions: contributions from social and implementation sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40 years of HIV science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur; ANRS|MIE, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“It’s hard to take it every day”: initiations, discontinuations & perceptions of oral preexposure prophylaxis among female sex workers in Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrEP among female sex workers: where are we? A literature review identifying knowledge gaps to guide the future research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Maouhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Meertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Mouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche interventionnelle dans la lutte contre le VIH : apport des sciences sociales et des sciences de la mise en œuvre pour transformer des innovations efficaces en interventions efficientes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Global Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atteindre les populations périphériques en Afrique de l’Ouest : autodépistage du VIH et distribution secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National des Internes de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLISP, Jun 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé sexuelle des HSH et des TS à l'international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Congrès de la Société Française de Lutte contre le Sida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFLS, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03882994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autodépistage du VIH en Afrique de l’Ouest : programme ATLAS, premier bilan et quelles suites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e journées scientifiques IMEA IRD SPILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMEA, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation et redistribution de l’autodépistage du VIH parmi les populations clés et leurs réseaux en Afrique de l’Ouest : pratiques et expériences vécues dans le projet ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Alioune Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03882976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et utilisation des connaissances de quoi a-t-on besoin pour la mise à l'échelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AFD/Solthis : Du projet pilote à la généralisation d'une innovation en santé, l'art délicat du passage à l'échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFD; Solthis, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La saleté n’a qu’à descendre » : rapport au corps et expériences vécues par les travailleuses du sexe en Côte d’Ivoire (projets ANRS 12361 PrEP-CI et ANRS 12381 PRINCESSE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierette Biligha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autodépistage du VIH en Afrique de l’Ouest : recherches et leçons apprises du projet ATLAS en Côte d'Ivoire, Mali et Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar QuanTIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SESSTIM UMR 1252, Dec 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03907553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il évaluer les prises de risque avant de proposer un test VIH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Conférence Internationale Francophone AFRAVIH 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atteindre les populations clés et périphériques : une enquête téléphonique auprès des utilisateurs d'autotests de dépistage du VIH en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Kouassi Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Kouassi N'Guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidibé Younoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03882898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalence et incidence des infections sexuellement transmissibles dans une cohorte de travailleuses du sexe à San Pedro, Côte d’Ivoire (Projet ANRS 12381 Princesse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis de la prise en charge des condylomes acuminés en stratégie avancée dans une cohorte de travailleuses du sexe en Côte d’Ivoire : leçons apprises dans la cohorte ANRS 12381 Princesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dao Hervé Zonhoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autodépistage du VIH en Afrique de l’Ouest : Synthèse des résultats des recherches menées dans ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé sexuelle : un enjeu au-delà des infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Testing, Empowerment and Self-Care: Perspectives from Lessons Learned in Implementing HIV Self-Testing in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des populations clés : la distribution secondaire de kits d’autodépistage du VIH en Afrique de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th ICASA (International Conference on AIDS and STIs in Africa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for AIDS in Africa (SAA), Dec 2021, Durban, Afrique du Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04058389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner R sur YouTube en temps de Covid : retours d'expérience des webin-R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme – Compter, mesurer, calculer… raisonner ? Enseigner le quanti en sciences sociales dans le supérieur : pratiques et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRODEGO, Jun 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04058403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Key Populations to beyond : using HIV self-testing to increasingly reach vulnerable groups in West-Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAS Conference on HIV Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International AIDS Society, Jul 2021, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04058413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initier la communauté de recherche à l’analyse d’enquêtes avec R et RStudio : retours d’expériences d’analyse-R et des webin-R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data SHS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDSP; Plateforme Universitaire de Données des Grands-Moulins, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04058396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment déployer la PrEP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence internationale francophone AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Nov 2020, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04059968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions, preferences and access to community-based HIV testing services among Men who have Sex with Men (MSM) in Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Kra Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEREST Workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual conference, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-level Viremia Predicts HIV Incidence across the Universal Test and Treat Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Skalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Ayles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CROI (Conference on Retroviruses and Opportunistic Infections)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(re)penser la prévention des populations clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Nov 2020, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03909844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégories épidémiologiques, catégories sociales et catégories d’actions : doit-on repenser les « populations clés » de la lutte contre le VIH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Anthropo-Med : Dissonances et Convergences entre Anthropologie et Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMERA; IRD, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04058421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autotest est-il une réponse à l’accès aux soins en temps de COVID-19 ? Opportunités et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique "Comment atteindre les populations clés du VIH pendant la pandémie COVID-19 en Afrique de l’ouest et du centre ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International AIDS Society Educational Fund, Nov 2020, Virtuel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04059966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions, préférences et recours aux offres communautaires de dépistage du VIH chez les hommes ayant des relations sexuelles avec d'autres hommes (HSH) en Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Kra Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence francophone sur le VIH et les hépatites virales (AFRAVIH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Nov 2020, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépistage des populations cibles du VIH au Mali, au Sénégal et en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Rencontres Nord-Sud IMEA/IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04087736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo/bisexualités et migrations de l’Afrique subsaharienne à la France : quelles émancipations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Marsicano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e congrès international de l’Institut du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Genre, Aug 2019, Anger, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04119156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo/bisexualités et migrations de l'Afrique subsaharienne à la France : quelles émancipations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Marsicano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIe Congrès international de l'Institut du genre - Genre et émancipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female sex workers and HIV acquisition in Côte d’Ivoire: the burden of precariousness and working conditions (ANRS 12361 PREP-CI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soh Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEREST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTEREST, May 2019, Accra, Ghana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The edges of key populations how to think, describe and reach these hidden groups?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIDS Impact, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03909836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATLAS Project : adapting HIVST distribution models in Western Africa to reach those left behind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Doumenc-Aïdara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on AIDS and sexually transmitted infections in Africa (ICASA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kigali, Rwanda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04087716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepfar 3.0’s HIV testing policy in Côte d’Ivoire (2014-2018): a changing strategy between improvement of testing yield and achievement of the first 90?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ggplot2 ou la grammaire des graphiques sous R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de statistique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ined, Jun 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3247913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04059970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual health needs of female sex workers reached by two NGOs in Côte d’Ivoire: considerations for the future implementation of PrEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIDS Impact, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03910969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travailleuses du sexe en Afrique de l’Ouest, une population impliquée dans la dynamique de l’épidémie : des études observationnelles à PRINCESSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Recherches sur le VIH/sida et les hépatites virales, quels nouveaux enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de PrEP-CI à PRINCESSE… construction d’une offre en santé sexuelle et reproductive à destination des travailleuses du sexe en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche en sciences sociales sur la prophylaxie pré-exposition (PrEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des Jeunes Chercheurs en Sciences Sociales sur le VIH/sida, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les autotests VIH dans les pays à faibles ressources ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRAMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Sep 2019, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04059969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing and evaluating HIV self-testing in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre-confernence "Community-based Action Research : What can we learn from the HIV field experiences from the Global North and the Global South ?" at 12th European Public Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04087730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Santé des travailleuses du sexe en Afrique subsaharienne : une population toujours exposée au VIH et soumise à de multiples vulnérabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e congrès international de l'Institut du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du Genre, Aug 2019, Anger, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03910950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility in Africa: human rights and the HIV care cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International AIDS Society, Jul 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04109543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From individual care trajectories to HIV care cascade at population level in rural KwaZulu-Natal (South Africa): the impact of population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassimiou Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life History Research Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04088658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment aborder la fin du sida ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Les temporalités du sida : Collecter, conserver et exposer l’histoire sociale du VIH-sida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MUCEM, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04088708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuum homo-bisexuel, catégories d'enquêtes et exposition au VIH en Afrique sub-saharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Minorités de Genre et de Sexualité : objectivation, catégorisations et pratiques d’enquêtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ined, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04088697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bisexual continuum in Africa : HIV exposure, sexual orientation, and the limits of categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eradication : The Science and Politics of the "End of AIDS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’incidence du VIH chez des travailleuses du sexe en Côte d’Ivoire (PREPCI ANRS 12361)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soh Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e conférence francophone sur le VIH et les hépatites virales (AFRAVIH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du traitement antirétroviral précoce sur la révélation du statut sérologique du VIH et le soutien social dans un programme de dépistage et traitement universel en Afrique du Sud (essai TasP ANRS 12249)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nishimwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Protopopescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e conférence francophone sur le VIH et les hépatites virales (AFRAVIH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépistage du VIH à l’initiative d’un prestataire de santé à certains moments clés de la vie : cascade et facteurs associés, résultat de l’enquête DOD-CI ANRS 12 323 en population générale, Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Kra Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e conférence francophone sur le VIH et les hépatites virales (AFRAVIH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes bisexuels sont-ils plus exposés au VIH que les homosexuels exclusifs en Afrique sub-saharienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRAVIH 2018 : 9e conférence internationale francophone VIH/hépatites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données actuelles sur les autotests VIH et enjeux de recherche du projet ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journées Scientifiques Sida du Sénégal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04109533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends of population viral suppression in the context of Universal Test and Treat: results from the ANRS 12249 TasP trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassimiou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAS, Jul 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04088685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un même objet biographique sous l’angle de plusieurs approches méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours de vie et santé : apports des méthodes biographiques en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ceped, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04088624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépister, traiter les populations cachées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e conférence francophone sur le VIH et les hépatites virales (AFRAVIH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03909828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From home-based HIV testing to viral suppression: HIV care trajectories in the context of Universal Test-and-Treat in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Perriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Hassimiou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dabis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deenan Pillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life History Research Society Conference (LHRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuum homo-bisexuel, catégories d'enquêtes et exposition au VIH en Afrique sub-saharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minorités de genre et de sexualité : objectivation, catégorisations et pratiques d'enquêtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INED, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing PrEP among Female Sex Workers in Côte d’Ivoire: new challenges for models of care (PrEP-CI ANRS 12361)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Population Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union for the Scientific Study of Population, Nov 2017, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of early ART initiation on HIV disclosure and social support among people living with HIV and followed within a universal test and treat programme in rural South Africa (ANRS 12249 TasP trial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nishimwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Protopopescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference AIDS Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Cape Town / Le Cap, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Améliorer le Dépistage du VIH en Population Générale dans un Contexte d’Épidémie Mixte ? Résultats Préliminaires de l’Étude DOD-CI (ANRS 12323) en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kra Kouassi Arsène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazare Sika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Conférence Internationale sur le SIDA et les IST en Afrique (ICASA International Conference on AIDS and STIs in Africa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à la prophylaxie préexposition (PrEP) en Afrique de l’Ouest : nouvelles questions et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et VIH/sida en Afrique subsaharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l’accès à la PrEP en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention Nationale de la Lutte contre le Sida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidaction, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de l’épidémie, en France et dans le monde : vers une disparition du Sida ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "L’évolution de l’épidémie, en France et dans le monde : vers une disparition du Sida ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Normale Supérieure, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home-based HIV testing and linkage to care : lessons learned from the ANRS 12249 TasP trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thembelihle Zuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International AIDS Conference (AIDS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAS, Jul 2016, Durban, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charte éthique de l’ANRS sous le regard des SHS : consentement, diffusion des résultats, archivage des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et VIH/sida en Afrique subsaharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of universal test and treat on HIV incidence in a rural South African population: ANRS 12249 TasP trial, 2012-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International AIDS Conference (AIDS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAS, Jul 2016, Durban, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Impact of Test and Treat on the HIV Cascade: the Challenge of Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CROI (Conference on Retroviruses and Opportunistic Infections)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04109591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the end of AIDS in sight?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dabis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "En Afrique, accoucher après la fin de l’exceptionnalité du sida"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAM; Sciences Po Bordeaux, Apr 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03909815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry into care following universal home-based HIV testing in rural KwaZulu-Natal, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Farouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAS Conference on HIV Pathogeneis, Treatment &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAS, May 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment as Prevention (TasP) studies: the challenge of CD4 count treatment eligibility changes in Africa. Perspectives from the TasP ANRS 12249 trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th INTEREST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Harare, Zimbabwe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04112528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a universal test and treat strategy impact ART adherence in rural South Africa? ANRS 12249 TasP cluster-randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Dray-Spira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAS Conference on HIV Pathogeneis, Treatment &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAS, Jul 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility and acceptability of an antiretroviral treatment as prevention (TasP) intervention in rural South Africa: results from the ANRS 12249 TasP cluster-randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Tanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAS, Jul 2014, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs associés à la non utilisation du condom lors des derniers rapports homo et hétérosexuel chez des HSH à Ouagadougou, Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Dah ter Tiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Guiard Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Becquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Conférence Internationale Francophone sur le VIH et les Hépatites (AFRAVIH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépister & Traiter : entre bénéfice individuel et bénéfice collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Les essais cliniques, quelles preuves pour quels résultats ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon, Sep 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04112611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bisexualité masculine en Afrique subsaharienne : quels indicateurs dans les enquêtes quantitatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès des Études de Genre en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Genre, Sep 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité et Représentativité d’un échantillonnage aléatoire de lignes mobiles en Côte d’Ivoire : résultats d’une étude pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouattara Kassoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Kacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Fradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sika Lazare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque Francophone sur les Sondages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFDS, Nov 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04112539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an harmonized second edition of the Multilingual Demographic Dictionary: the Demopædia project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ambrosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Duthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Giudici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII IUSSP International Population Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUSSP, Aug 2013, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues emerging from universal test and treat (UTT) intervention trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Imrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference for the Social Sciences and Humanities in HIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASSHH, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing social science in a HIV Treatment as Prevention trial in South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Imrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference for the Social Sciences and Humanities in HIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASSHH, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention and care towards vulnerable and stigmatized populations (MSM, drug users, sex workers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAS, Jul 2012, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculer des tendances régionales à partir d'une enquête auprès des ménages : cas de la prévalence du VIH dans les Enquêtes Démographiques et de Santé (EDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque francophone sur les sondages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFDS, Mar 2010, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des homo-bisexualités au Sénégal et exposition au VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Desgrées du Loû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sidibe Wade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e AFRAVIH (Conférence Francophone sur le VIH/Sida)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Mar 2010, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur les homosexuels en Afrique · Populations vulnérables et VIH/sida : le rôle de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e AFRAVIH (Conférence Francophone sur le VIH/Sida)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Mar 2010, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier la prévalence du VIH pour mieux comprendre l'épidémie : l'exemple du Burkina Faso à partir de l'EDS 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e AFRAVIH (Conférence Francophone sur le VIH/Sida)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer les variations infranationales en Afrique sub-saharienne à partir des Enquêtes Démographiques et de Santé (EDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de ThéoQuant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homosexualité et sida en Afrique : les recherches en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude "Homosexualité et SIDA : où peut aller la recherche ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIDES; Sidaction; ANRS, Jun 2009, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating spatial sub-national variations from Demographic and Health Surveys data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Population Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUSSP, Oct 2009, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo-bisexuality and risk-taking during last reported sexual intercourse with a man or a woman in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sidibe Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Desgrées du Loû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ICASA (International Conference on AIDS and STIs in Africa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction in risk-taking behaviors among MSM in Senegal between 2004 and 2007 ELIHoS Project, ANRS 12139</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sidibe Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ak Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ICASA (International Conference on AIDS and STIs in Africa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les identités sexuelles des MSM et de leurs partenaires : une grande complexité de situations, au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sidibe Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Desgrées du Loû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Congrès international des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the bias of three Demographic and Health Surveys (DHS) in Africa on estimated national HIV prevalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ICASA (International Conference on AIDS and STIs in Africa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating effect of non response on HIV prevalence estimates from Demographic and Health Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th AIDS Impact conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les données des Enquêtes Démographiques et de Santé à partir des coordonnées des zones d'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaro Seydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallo Roselyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Msellati Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méda Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire Quételet 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Louvain la Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the HIV/AIDS risks in subsaharan African couples. The roles of polygamy and co-residency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Desgrées du Loû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Brou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe congrès général de la population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UIESP, Jul 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions regarding long-acting pre-exposure prevention (PrEP) among female sex workers and men having sex with men in San Pedro and Abidjan, Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS 2025, the 13th IAS Conference on HIV Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Kigali, Rwanda. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demopædia - Multilingual Demographic Dictionary Unified Volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feinuo Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Giudici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaochun Qiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Population Conference (IPC2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and psychological distress of female sex workers in Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Youssoufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelin N'Zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS 2024, the 25th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building better HIV models: a framework for incorporating evidence on structural determinants and interventions to estimate their impacts on HIV epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Stannah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Luis Flores Anato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pickles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate M. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIVR4P 2024, the 5th HIV Research for Prevention Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We used to treat a bit blindly: it was a syndromic diagnosis”. Physicians’ perceptions of comprehensive management of sexually transmitted infections among sex workers in Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelin N'Zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Eholié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS 2024, the 25th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitators and barriers to the enrolment and retention of female sex workers in a sexual health cohort (ANRS 12381 PRINCESSE) in San-Pedro, Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelin N'Zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS 2024, the 25th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Dirt just has to come down’: body perceptions and lived experiences of female sex workers in Côte d’Ivoire (ANRS 12361 PrEP-CI and ANRS 12381 PRINCESSE projects)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelin N'Zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS 2024, the 25th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, attitude and practices towards HIV testing following the introduction of self-testing: The case of the ATLAS project in Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsene Kra Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Silhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the impact of HIV self-testing on HIV testing services, diagnoses, and treatment initiation at the population-level with routine data: the example of the ATLAS program in Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konan Blaise Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introduction de l'autodépistage du VIH dans les consultations des Infections Sexuellement Transmissibles (IST) peut-elle améliorer l'accès au dépistage des patients IST et leurs partenaires ? Une étude qualitative exploratoire du projet ATLAS à Abidjan/Côte d'Ivoire. N° de référence du poster : PV340</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brou Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l’impact populationnel de l’auto-dépistage du VIH par la triangulation de données programmatiques de routine : Exemple du projet ATLAS en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konan Blaise Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts unitaires de l’autodépistage et du dépistage classique du VIH dans les centres de santé publics et communautaires en Côte d’Ivoire, au Mali et au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métogara Mohamed Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badiane Kéba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odé Kanku Kabemba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and incidence of sexually transmitted infections in a cohort of female sex workers in San Pedro, Côte d'Ivoire (ANRS 12381 PRINCESSE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying population-specific HIV diagnosis gaps in Western Africa and assessing their impact on new infections: a modelling analysis for Côte d'Ivoire, Mali and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Silhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Soni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving our understanding of how structural determinants impact HIV epidemics: a scoping review of dynamic models to guide future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Stannah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Luis Flores Anato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate M. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retards à l'initiation de la PrEP orale chez les travailleuses du sexe en Côte d'Ivoire (projet ANRS 12381 PRINCESSE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delays to PrEP initiation among female sex workers in Côte d'Ivoire (ANRS 12381 PRINCESSE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying population-specific HIV diagnosis gaps in Western Africa and assessing their impact on new infections: a modelling analysis for Côte d'Ivoire, Mali and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Silhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirali Soni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term survival among people living with HIV in rural South Africa: results from 6 years of observation in the ANRS 12249 treatment as prevention trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Baisley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dami Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAS Conference on HIV Science (IAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the population-level impact of a national HIV self-testing strategy among key populations in Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Silhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirali Soni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ICASA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Durban, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaching key and peripheral populations: a phone-based survey of HIV self-test users in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsene Kra Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Kouassi N'Guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidibé Younoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ICASA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Durban, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing HIV self-testing (HIVST) among key populations in West Africa: a baseline qualitative analysis of key stakeholders' attitudes and perceptions in Côte d'Ivoire, Mali, and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Kouadio Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAS Conference on HIV Science (IAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costs and scale-up costs of integrating HIV self-testing into civil society organisation-led programmes for key populations in Côte d'Ivoire, Senegal, and Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d’Elbée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métogara Mohamed Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéba Badiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAS Conference on HIV Science (IAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“When you provide an HIV self-testing kit […] you also need to know the results”: lay providers’ concerns on HIV self-testing provision to peers, ATLAS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Doumenc Aïdara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEREST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, virtual conference, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances des médecins sur les hépatites virales B et C en Côte d’Ivoire et facteurs associés : l'urgenced‘intensifier la formation du personnel de santé dansun contexted'épidémiegénéralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Kra Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence francophone sur le VIH et les hépatites virales (AFRAVIH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicians' knowledge of Hepatitis B and C in Côte d'Ivoire : the emergency need to intensify the training of health worker in the context of a generalized epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Kra Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEREST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, virtual conference, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can task shifting improve efficiency of HIV self-testing kits distribution? A case study in Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Elbée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metogara Mohamed Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odé Kanku Kabemba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEREST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual conference, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of HIV self-tests distribution for index testing in a context where HIV status disclosure is low: preliminary experience of the ATLAS project in Bamako, Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Bouaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Elbée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEREST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual conference, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du financement du dépistage du VIH à base communautaire en Côte d'Ivoire : une recherche d'efficience potentiellement contre-productive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Ouantchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEREST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual conference, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of HIV self-tests distribution for index testing in a context where HIV status disclosure is low: preliminary experience of the ATLAS project in Bamako, Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Bouaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, San Francisco (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is manufacturer’s Instructions-For-Use sufficient in a multilingual and low literacy context? The example of HIV self-testing in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanata Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEREST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, virtual conference, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We need incentives!” Health care professionals’ reluctance to propose systematically HIV testing during general consultation in Cote d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade of provider-initiated HIV testing and counselling at specific life events (pregnancy, STIs, marriage plan) in Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Kra Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices and Barriers to Provider-initiated HIV Testing and Counseling (PITC) among Midwives, Nurses and Physicians in Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Kra Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on AIDS and sexually transmitted infections in Africa (ICASA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kigali, Rwanda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes bisexuels sont-ils plus exposés au VIH que les homosexuels exclusifs en Afrique subsaharienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e conférence francophone sur le VIH et les hépatites virales (AFRAVIH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04088694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Care trajectories among people living with HIV and followed within a universal test and treat programme in rural South Africa (ANRS 12249 TasP trial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Protopopescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IAS Conference on HIV Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04119717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade of Care of HIV Seroconverters in the Context of Universal “Test and Treat”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassimiou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CROI (Conference on Retroviruses and Opportunistic Infections)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04109568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing referral to increase linkage to HIV care in rural South Africa: example from the ANRS 12249 TasP trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IAS Conference on HIV Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of implementing PrEP: the case of female sex workers in Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soh Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ICASA International Conference on AIDS and STIs in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il y a des conseillers communautaires payés pour ça ! » Les réticences des soignants à la proposition systématique d’un test VIH en consultation de médecine générale. Le Cas de la Côte d’Ivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Ouantchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Conférence Internationale sur le SIDA et les IST en Afrique (ICASA International Conference on AIDS and STIs in Africa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04119705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We need incentives!” Health care professionals’ reluctance to propose systematically HIV testing during general consultation in Cote d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Ouantchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IAS Conference on HIV Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04119708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there an effect of universal ART on sexual behaviours in rural KwaZulu-Natal, South Africa? ANRS 12249 treatment-as-prevention (TasP) trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tiendrebeogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deenan Pillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IAS Conference on HIV Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04119726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépistage du VIH « hors les murs » en Côte d’Ivoire : des prestataires communautaires sous pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Conférence Internationale sur le SIDA et les IST en Afrique (ICASA International Conference on AIDS and STIs in Africa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04119722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décaissements tardifs, irrégularités de salaires, budgets inadaptés : l’impact des modalités des financements internationaux sur les activités de dépistage communautaire en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Ouantchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Conférence Internationale sur le SIDA et les IST en Afrique (ICASA International Conference on AIDS and STIs in Africa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04119695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV ascertainment through repeat home-based testing in the context of a Treatment as Prevention trial (ANRS 12249 TasP) in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Balestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIV Research for Prevention conference (HIV R4P)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04119688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hépatites virales B et C en Côte d’Ivoire : l’urgence d’une dynamisation de la lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Desgrées du Loû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse N'Dri Yoman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Conférence Internationale Francophone sur le VIH et les Hépatites (AFRAVIH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04119665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability and Uptake of Repeat Home-based HIV Counselling and Testing in Rural South Africa. Preliminary Data of the ANRS 12249 TasP Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Imrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on AIDS and STIs in Africa (ICASA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04119651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking test and treat interventions to the next level: Beginning to think what additional information needs to guide public health and operational decisions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Imrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Glieman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th South African AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Durban, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04119575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic issues investigated in an HIV Treatment as Prevention (TasP) trial in rural KwaZulu-Natal: research questions, implementation and progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Imrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th South African AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Durban, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04119601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Demographic and Health Surveys (DHS): a method to estimate regional trends of a proportion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII IUSSP International Population Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04119633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEMOPÆDIA: an open encyclopedia on demography based on the UN/IUSSP Multilingual Demographic Dictionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ambrosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Désesquelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Duthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Giudici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Scientific Meeting of the Italian Statistical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04119551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping HIV prevalence in Africa for a better understanding of epidemics : example from Burkina Faso using 2003 demographic and health survey data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Men who have sex with men (MSM) and risk factors associated with last sexual intercourse with a man and a woman in Senegal - ELIHoS Project, ANRS 12139</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye S. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou K. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulimata Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khady Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo-bisexualités au Sénégal : une réalité multiforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sidibe Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Desgrées du Loû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence mondiale sur la population de l'UIESSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons locales de la surveillance sentinelle des femmes enceintes et des Enquêtes Démographiques et de Santé au Burkina Faso et au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Conférence Internationale sur le Sida et les Infections sexuellement transmissibles en Afrique (CISMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of risk behaviors among MSM in Senegal after targeted prevention interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wade Abdoulaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Diop Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulimata Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khady Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Mexico City, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing modelled HIV incidence estimates with empirical HIV incidence observations in high-burden HIV African epidemic settings: systematic review and meta-regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Moffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tihitna Aytenfisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner R sur YouTube en temps de COVID-19 : retour d'expérience des webin R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468424v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, attitudes and practices relating to HIV self-testing following its introduction in the Bas-Sassandra region of Côte d’Ivoire: the case of the ATLAS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Koukobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Silhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Kouassi Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot implementation of HIV self-testing delivery in private pharmacies combined to a Respondent Driven Sampling method to improve HIV testing for MSM and TGW in Phnom Penh – ANRS 0100s: a prospective feasibility study (Preprint)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhavarath Dary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Segeral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Mechlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential population-level impacts of HIV self-testing distribution among key populations in Cote d'Ivoire, Mali, and Senegal: a mathematical modelling analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Silhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirali Soni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV self-testing positivity rate and linkage to confirmatory testing and care: a telephone survey in Côte d'Ivoire, Mali and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kra Djuhe Arsene Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in HIV Testing, the Treatment Cascade, and HIV Incidence among Men Who Have Sex with Men in Africa: A Systematic Review and Meta-Regression Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Stannah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirali Soni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Keng Stephen Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Giguère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate M. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using routine programmatic data to estimate the population-level impacts of HIV self-testing: The example of the ATLAS program in Cote d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konan Blaise Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seriously accounting for local categories: Gendered sexual orientation among &amp;quot;men who have sex with men&amp;quot; in Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion des données du projet SENOVIE France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Schantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Recherche pour le Développement (IRD). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation des tables analytiques de la cohorte 2019-2023 du projet PRINCESSE (Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Recherche pour le Développement (IRD). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science de la mise en œuvre : des innovations efficaces aux interventions durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Durabilité · fiche 84, IRD. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR Vocabularies in Population Research: report of the IUSSP-CODATA Working Group on FAIR Vocabularies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Alter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arofan Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Mceachern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren S Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IUSSP; CODATA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANRS 12381 PRINCESSE : PrEP, infections sexuellement transmissibles, contraception, hépatite virale B, santé sexuelle pour les travailleuses du sexe en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Eholié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Mechlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANRS; Programme PAC-CI; Institut de Recherche pour le Développement (IRD). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (typdoc.RESPROT)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retards dans le dépistage de l'hépatite B des femmes enceintes : il est urgent d'agir !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Djaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PAC-CI. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03882132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PrEP seule ne suffit pas : elle doit être accompagnée d’une offre de soins globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bitty-Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Guié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Kanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Note de politique PAC-CI #3, Programme PAC-CI. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03882265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis de la distribution des autotests VIH pour le dépistage des cas index lorsque le partage du statut VIH est faible : résultats préliminaires d'une étude qualitative à Bamako (Mali) dans le cadre du projet ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Bouaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Working Paper du Ceped #53, Centre Population et Développement. 2022, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principaux résultats de recherche du programme ATLAS sur l'autodépistage du VIH en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Amani Elvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéba Badiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de recherche pour le développement; Solthis. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépistage communautaire et dépistage tout public : des offres complémentaires pour toucher tous les hommes ayant des relations sexuelles avec d’autres hommes (HSH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Note de politique PAC-CI #1, Programme PAC-CI. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03882161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire, analyser et comprendre les effets de l'introduction de l'autodépistage du VIH en Afrique de l'Ouest à travers l'exemple du programme ATLAS en Côte d'Ivoire, au Mali et au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Elbée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Working Paper du Ceped #52, Centre Population et Développement. 2022, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03882425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances, attitudes et pratiques liées à la pandémie COVID-19 des médecins au Burkina Faso - Enquêtes 1, 2 et 3 : septembre 2020 - décembre 2020 – février 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Abo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Lucien Dahourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APHRO-CoV Policy Brief #3, Aphro-CoV. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03884869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances, attitudes et pratiques liées à la pandémie COVID-19 des médecins au Burkina Faso Vague 2 : septembre - décembre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Abo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Lucien Dahourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APHRO-CoV. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03884918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire, analyser et comprendre les effets de l’introduction de l’autodépistage du VIH en Afrique de l’Ouest à travers l’exemple du programme ATLAS en Côte d’Ivoire, au Mali et au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolorès Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Recherche pour le Développement. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances, attitudes et pratiques liées à la pandémie COVID-19 des médecins au Burkina Faso – Vague 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Yabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Lucien Dahourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APHRO-CoV Policy Brief #1, APHRO-CoV. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03885009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMP du projet &amp;quot;ATLAS (volet recherche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'analyse de l'étude Fos-Epseal - Saisine n° 17-DSPE-0217-1513-D du 3 mars 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Kermarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Le Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santé Publique France. 2018, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03885231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côte d'Ivoire: Developing subnational estimates of HIV prevalence and the number of people living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JC2665E, Unaids. 2014, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03897916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uganda: Developing subnational estimates of HIV prevalence and the number of people living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JC2665E, Unaids. 2014, pp.22-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03897883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameroon: Developing subnational estimates of HIV prevalence and the number of people living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JC2665E, Unaids. 2014, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03886856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malawi: Developing subnational estimates of HIV prevalence and the number of people living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JC2665E, Unaids. 2014, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03887118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">United Republic of Tanzania: Developing subnational estimates of HIV prevalence and the number of people living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JC2665E, Unaids. 2014, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03887447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rwanda: Developing subnational estimates of HIV prevalence and the number of people living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JC2665E, Unaids. 2014, pp.13-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03897792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burundi: Developing subnational estimates of HIV prevalence and the number of people living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JC2665E, Unaids. 2014, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03897908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiti: Developing subnational estimates of HIV prevalence and the number of people living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JC2665E, Unaids. 2014, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03895789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zimbabwe: Developing subnational estimates of HIV prevalence and the number of people living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JC2665E, Unaids. 2014, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03887237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesotho: Developing subnational estimates of HIV prevalence and the number of people living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JC2665E, Unaids. 2014, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03887424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkina Faso: Developing subnational estimates of HIV prevalence and the number of people living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JC2665E, Unaids. 2014, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03887418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinea: Developing subnational estimates of HIV prevalence and the number of people living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JC2665E, Unaids. 2014, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03887443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La situation de l’épidémie VIH/Sida en 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Cœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fiche d'actualité, Ined. 2013, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03897979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les interventions de prévention des IST et du VIH auprès des homosexuels masculins au Sénégal (projet ANRS 12139) - Rapport Scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulimata Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khady Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Working Paper du Ceped #06, Centre Population et Développement. 2010, pp.110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating effect of non response on HIV prevalence estimates from Demographic and Health Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Working Paper du Ceped #03, Centre Population et Développement. 2009, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03908500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ATLAS : Les autotests VIH, un outil pour pallier le manque d’accès au dépistage en Afrique de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIH : des solutions préventives à longue durée prometteuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auto-dépistage : une solution pour lutter contre le VIH en Afrique de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsene Kra Kouassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrEP injectable dans les pays à ressources limitées, promesses et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04083902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #26 : Graphiques statistiques avec guideR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons apprises du projet ANRS 12381 PRINCESSE en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Kate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #24 : Prédictions, contrastes & effets marginaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATLAS projet: What research tell us?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsene Kra Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ATLAS : ce que nous apprend la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsene Kra Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #05 : Recoder des variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #15 : Analyse de survie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #04 : Manipuler les données avec dplyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #20 : Trajectoires de soins, un exemple de données longitudinales (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #08 : ggplot2 et la grammaire des graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #18 : Trajectoires de soins, un exemple de données longitudinales (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #23 : Tableaux statistiques avec gtsummary (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #16 : Analyse de séquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #10 : Données pondérées, plan d'échantillonnage complexe & survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #06 : Régression logistique (partie 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #19 : Trajectoires de soins, un exemple de données longitudinales (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #12 : Classification Ascendante Hiérarchique (CAH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #14 : Exemples de graphiques avancés (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #17 : Trajectoires de soins, un exemple de données longitudinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #07 : Régression logistique (partie 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #09 : Graphiques uni- et bivariés avec ggplot2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des populations clés : la distribution secondaire de kits d'autodépistage du VIH en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kangah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04121570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #11 : Analyse des Correspondances Multiples (ACM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #21 : Trajectoires de soins, un exemple de données longitudinales (5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #13 : Exemples de graphiques avancés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #22 : Tableaux statistiques avec gtsummary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #03 : statistiques descriptives avec gtsummary et esquisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #02 : Les bases du language R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #01 : Premier contact avec R & RStudio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guideR: Miscellaneous Statistical Functions Used in 'guide-R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:0c948c6972bb5b3cd750dab0b263eedfa89f4449;origin=https://hal.archives-ouvertes.fr/hal-05034548;visit=swh:1:snp:69924865a7ee7aa9f4efb08629ec2ae4e9c3d8f6;anchor=swh:1:rel:4600d697416adacbc8c9fb2306c0eeec55eb920d;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gtsummary: Presentation-Ready Data Summary and Analytic Result Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Sjoberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Curry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lavery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karissa Whiting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f054b75140a657e43416b0edee4394d0c858eaa5;origin=https://github.com/ddsjoberg/gtsummary;visit=swh:1:snp:f61a091b906861dc4343afa6e73c2be312317d78;anchor=swh:1:rev:90c36ffccd1bd4e1467613cf16318d0487a7a34a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ggstats: Extension to 'ggplot2' for Plotting Stats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:8876b44b72aa321bf1517b4b8773b6fe353bfd77;origin=https://hal.archives-ouvertes.fr/hal-03880290;visit=swh:1:snp:e77bb33507e0047266e83abf3b5b9951970a8a72;anchor=swh:1:rel:b59351f4214466157a1e50337c8324297a2dd798;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">prevR: Estimating Regional Trends of a Prevalence from a DHS and Similar Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:538220ae760e2cfc31ce23b4be9133c9bfb45d0b;origin=https://hal.archives-ouvertes.fr/hal-04098920;visit=swh:1:snp:2db3692c13410c0a71d722cf2c0b6aba5ad313d7;anchor=swh:1:rel:41229e06f253dbc504f41b88a1b255dd59796502;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plugin SPIP &amp;quot;Bibliographie HAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:6be79901830c76d2a25c9ff6076f120283a0d72d;origin=https://hal.archives-ouvertes.fr/hal-04138641;visit=swh:1:snp:e47b5abca2d81e51dc41012a2dd839915c415be9;anchor=swh:1:rel:d831b700b5754744c5826cf4d5b544600709b363;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">labelled: Manipulating Labelled Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ludecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadley Wickham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Bojanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:e6722ed0fa47aa2462cab35ce5e6bf0f03ac081b;origin=https://hal.archives-ouvertes.fr/ird-04065898;visit=swh:1:snp:77f48802dcbafe984783c8289d5e2a9b68bf0b0a;anchor=swh:1:rel:c75d664db57923a6b0740cb3dd81250ea8d74241;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04065898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GGally: Extension to 'ggplot2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barret Schloerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Marbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:16636441710e633dfb96108e0b723390a0740073;origin=https://hal.archives-ouvertes.fr/halshs-03354562;visit=swh:1:snp:a670af2ebeeeae775b0c9573c9571ffaca8af228;anchor=swh:1:rel:a7364fba97e1783dbb688d8a14d5060b8c124ede;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBC : Pilotage Budgétaire des Conventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:6c35b1d67cef02e7fd8efab1f10501dabca33aa3;origin=https://hal.archives-ouvertes.fr/ird-04065209;visit=swh:1:snp:9464294511a024124d6c8f27573f12059e856a05;anchor=swh:1:rel:f61d1292ce3a8a98f5f4a86b3af089989d77cc09;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04065209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">questionr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01925193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dublin Core (plugin pour SPIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Gheeraert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId821"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joseph Larmarange </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Démographe en santé publique, directeur de recherche IRD, directeur adjoint du Ceped</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">joseph-larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7097-700X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">123902460</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">170135394</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000119017097</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/I-5889-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Démographe en santé publique, directeur de recherche HDR à l’IRD, directeur adjoint du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceped</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR 196, Université Paris Cité, IRD, Université Sorbonne Paris Nord, Inserm).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’équipe Santé, vulnérabilités et relations de genre au Sud (ERL Inserm 1244)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du CSS6​ Santé publique, santé des populations de l’Inserm</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction des revues </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, attitudes and practices relating to HIV self-testing following its introduction in the Bas-Sassandra region of Côte d’Ivoire: the case of the ATLAS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Koukobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Silhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Kouassi Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21 (1), pp.e0314947. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0314947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndromic and biological screening for sexually transmitted infections in female sex workers in Côte d’Ivoire: the ANRS 12381 PRINCESSE cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N’zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ahuatchi Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2025.1535122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot Implementation of HIV Self-Testing Delivery in Private Pharmacies Combined With a Respondent-Driven Sampling Method to Improve HIV Testing for Men Who Have Sex With Men and Transgender Women in Phnom Penh (ANRS 0100s): Protocol for a Prospective Mixed Method Feasibility Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhavarath Dary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ségéral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Mechlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Research Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.e65351. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/65351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05471400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Life course approach to investigate breast cancer and migration in the greater Paris area: the SENOVIE study protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Schantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Des Guetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (4), pp.e095759. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2024-095759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Sexual and Gender Minority Violence on Depression, Hazardous Drinking, Condom Use, and HIV Acquisition: An Individual Participant Data Meta-Analysis of the CohMSM, HPTN 075, and Anza Mapema Cohort Studies in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Stannah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Sandfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrick Otieno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10461-025-04799-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge gaps in existing research exploring sexual fluidity and mental health among young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Julien Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis Salway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2023-221844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential population-level effects of HIV self-test distribution among key populations in Côte d'Ivoire, Mali, and Senegal: a mathematical modelling analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Silhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirali Soni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet HIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (8), pp.e531-e541. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2352-3018(24)00126-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does the scale‐up of long‐acting HIV pre‐exposure prophylaxis mean for the global hepatitis B epidemic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Mohareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menan Gérard Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.e26218. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jia2.26218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of past HIV interventions and diagnosis gaps on new HIV acquisitions, transmissions, and HIV-related deaths in Côte d’Ivoire, Mali, and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Silhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirali Soni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000003974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV self-testing positivity rate and linkage to confirmatory testing and care: a telephone survey in Côte d’Ivoire, Mali, and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Kouassi Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.e56. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost‐effectiveness analysis of community‐led HIV self‐testing among key populations in Côte d'Ivoire, Mali, and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Jiayin Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Silhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Elbée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirali Soni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (7), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jia2.26334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From conceptualising to modelling structural determinants and interventions in HIV transmission dynamics models: a scoping review and methodological framework for evidence-based analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Stannah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Luis Flores Anato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pickles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (1), pp.404. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12916-024-03580-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation of testing services, structural barriers and facilitators of routine HIV self-testing during sexually transmitted infection consultations: a qualitative study of patients and providers in Abidjan, Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélé Florence Kouvahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (S1), pp.975. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-023-08625-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I take it and give it to my partners who will give it to their partners”: Secondary distribution of HIV self-tests by key populations in Côte d’Ivoire, Mali, and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.970. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-023-08319-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04106709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and effectiveness of a linkage to HIV care intervention in rural South Africa (ANRS 12249 TasP trial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thabile Hlabisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0280479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03950125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating health care costs at scale in low‐ and middle‐income countries: Mathematical notations and frameworks for the application of cost functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d’Elbée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fern Terris-Prestholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Kou Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (10), pp.2216-2233. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hec.4722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Can HIV self-testing reach first-time testers? A telephone survey among self-test end users in Cote d'Ivoire, Mali, and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsene Kouassi Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouassi Noel N'Guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidibe Younoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.681. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-023-08668-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in HIV testing, the treatment cascade, and HIV incidence among men who have sex with men in Africa: a systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Stannah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirali Soni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Keng Stephen Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Giguère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet HIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (8), pp.e528-e542. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2352-3018(23)00111-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulating dissemination of research that addresses the social and contextual drivers of HIV prevention and treatment in the journal AIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Hatcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Letendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (7), pp.1021. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000003582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can HIV self-testing reach first-time testers? A telephone survey among self-test end users in Côte d’Ivoire, Mali, and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Kouassi Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouassi Noël N’guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidibé Younoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (S1), pp.972. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-023-08626-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-level viremia predicts HIV incidence at the community level across the Universal Testing and Treatment Trials in eastern and southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Bachanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Skalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Balzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (7), pp.e0002157. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgph.0002157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving the UNAIDS 90–90-90 targets: a comparative analysis of four large community randomised trials delivering universal testing and treatment to reduce HIV transmission in sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sabapathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Balzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Floyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.2333. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-022-14713-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03905396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to recruit HIV self-test users for an anonymous phone-based survey using passive recruitment without financial incentives? Lessons learned from a pilot study in Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Kouassi Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Elbee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pilot and Feasibility Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Pilot and Feasibility Studies, 8 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40814-021-00965-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03719921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness to use and distribute HIV self-test kits to clients and partners: A qualitative analysis of female sex workers’ collective opinion and attitude in Côte d’Ivoire, Mali, and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17455057221092268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the pathways leading to socioeconomic inequalities in HIV testing uptake in 18 sub-Saharan African countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pearl Anne Ante-Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Apouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Baggaley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (12), pp.1707-1716. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000003316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778739v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early HIV treatment and survival over six years of observation in the ANRS 12249 Treatment as Prevention Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Baisley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne‐gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dami Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIV Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (8), pp.922-928. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hiv.13263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610156v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes bisexuels sont moins exposés au virus de l’immunodéficience humaine que les homosexuels exclusifs en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (HS2), pp.123-132. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs2.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks and benefits of oral HIV pre-exposure prophylaxis for people with chronic hepatitis B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir M Mohareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Y Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick A Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menan Gérard Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet HIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lancet HIV, 9 (8), pp.e585-e594. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2352-3018(22)00123-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03879814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routine programmatic data show a positive population-level impact of HIV self-testing: the case of Côte d’Ivoire and implications for implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konan Blaise Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aids, 36 (13), pp.1871-1879. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/qad.0000000000003328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03879798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bisexual men are at less risk of HIV infection than exclusive gay men in sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Santé des minorités sexuelles, sexuées et de genre, 34 (Hors série 2), pp.123-132. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs2.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costs and economies of scale in repeated home-based HIV counselling and testing: Evidence from the ANRS 12249 treatment as prevention trial in South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan-Al-Qays Bousmah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deenan Pillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 305, pp.115068. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2022.115068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of HIV infection and associated factors among female sex workers in Côte d’Ivoire, results of the ANRS 12361 PrEP-CI study using recent infection assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N. Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick A. Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (11), pp.e0271988. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0271988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Analysis of Low Volume Interventions Using Real-World Data: Costs of HIV Self-Testing Distribution and HIV Testing Services in West Africa From the ATLAS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métogara Mohamed Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéba Badiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odé Kanku Kabemba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Health Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (886513), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frhs.2022.886513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferences and access to community-based HIV testing sites among men who have sex with men (MSM) in Cote d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsene Kra Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Carilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (6), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2021-052536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing, analysing and understanding the effects of the introduction of HIV self-testing in West Africa through the ATLAS programme in Côte d’Ivoire, Mali and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d’Elbée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.181. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-10212-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03218269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducible Summary Tables with the gtsummary Package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Sjoberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karissa Whiting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Curry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica A Lavery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The R Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.570-580. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32614/RJ-2021-053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A community-based healthcare package combining testing and prevention tools, including pre-exposure prophylaxis (PrEP), immediate HIV treatment, management of hepatitis B virus, and sexual and reproductive health (SRH), targeting female sex workers (FSWs) in Côte d’Ivoire: the ANRS 12381 PRINCESSE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.2214. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-12235-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of HIV Self-Test Distribution for Index Testing When HIV Status Disclosure Is Low: Preliminary Results of a Qualitative Study in Bamako (Mali) as Part of the ATLAS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Bouaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.653543. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2021.653543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing and Implementing HIV Self-Testing in Côte d'Ivoire, Mali, and Senegal: What Can We Learn From ATLAS Project Activity Reports in the Context of the COVID-19 Crisis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Kouassi Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (653565), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2021.653565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telephone peer recruitment and interviewing during a respondent-driven sampling (RDS) survey: feasibility and field experience from the first phone-based RDS survey among men who have sex with men in Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsene Kra Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Research Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.25. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12874-021-01208-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early ART Initiation Improves HIV Status Disclosure and Social Support in People Living with HIV, Linked to Care Within a Universal Test and Treat Program in Rural South Africa (ANRS 12249 TasP Trial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nishimwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Protopopescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (4), pp.1306-1322. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10461-020-03101-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costs and Scale-Up Costs of Integrating HIV Self-Testing Into Civil Society Organisation-Led Programmes for Key Populations in Côte d'Ivoire, Senegal, and Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Elbée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métogara Mohamed Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéba Badiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2021.653612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enthusiasm for Introducing and Integrating HIV Self-Testing but Doubts About Users: A Baseline Qualitative Analysis of Key Stakeholders' Attitudes and Perceptions in Côte d'Ivoire, Mali and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brou Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2021.653481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépistage du VIH hors les murs en Côte d'Ivoire : des prestataires communautaires sous pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.N.A. Assi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (1), p. 103-111. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.201.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade of Provider-Initiated Human Immunodeficiency Virus Testing and Counselling at Specific Life Events (Pregnancy, Sexually Transmitted Infections, Marriage) in Cote d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexually Transmitted Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (1), pp.54-61. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/olq.0000000000001084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices and Obstacles to Provider-Initiated HIV Testing and Counseling (PITC) Among Healthcare Providers in Cote d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (12), pp.3491-3500. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10461-020-02923-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual health needs of female sex workers in Côte d’Ivoire: a mixed-methods study to prepare the future implementation of pre-exposure prophylaxis (PrEP) for HIV prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.e028508 (1-12). </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2018-028508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do the Universal Test and Treat trials tell us about the path to HIV epidemic control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Havlir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin M Lockman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Ayles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Chamie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Journal of the International AIDS Society, 23 (2), </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jia2.25455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02877384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organizational models of provider-initiated testing and counseling (PITC) in health facilities on adult HIV testing coverage in sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desgrees Du Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (2), pp.163-169. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2019.1626339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et facteurs associés au dépistage récent du VIH en population générale, Côte d’Ivoire. Résultats de l’étude ANRS 12323 DOD-CI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Kra Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Pathologie Exotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 113 (5), pp.268-277. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/bspe-2021-0154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03885085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test but not treat: Community members' experiences with barriers and facilitators to universal antiretroviral therapy uptake in rural KwaZulu-Natal, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Chimukuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (9), pp.e0239513. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0239513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du financement du dépistage du VIH à base communautaire en Côte d'Ivoire : une recherche d'efficience potentiellement contre-productive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouantchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et santé tropicales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (3), p. 287-293 [en ligne]. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mst.2019.0926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No effect of test and treat on sexual behaviours at population level in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tiendrebeogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deenan Pillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (4), pp.709-722. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000002104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention in Care Trajectories of HIV-Positive Individuals Participating in a Universal Test-and-Treat Program in Rural South Africa (ANRS 12249 TasP Trial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Protopopescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 80 (4), pp.375-385. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAI.0000000000001938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepfar 3.0’s HIV testing policy in Côte d'Ivoire (2014 to 2018): fragmentation, acceleration and disconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (12), pp.e25424. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jia2.25424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends of population viral suppression in the context of Universal Test and Treat: the ANRS 12249 TasP trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (10), </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jia2.25402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161847v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal test and treat and the HIV epidemic in rural South Africa: a phase 4, open-label, community cluster randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins C. Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet HIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.e116-e125. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s2352-3018(17)30205-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing preexposure prophylaxis among key populations: an opportunity for patient-centered services and management of hepatitis B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (6), pp.829-830. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000001749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of population dynamics on the population HIV care cascade: results from the ANRS 12249 Treatment as Prevention trial in rural KwaZulu-Natal (South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassimiou Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Population mobility: challenges for universal HIV testing and treatment, 21 (Suppl 4), pp.e25128. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jia2.25128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends of population viral suppression in the context of Universal Test and Treat : results from the ANRS 12,249 TasP trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (6), p. 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and implementation research for ending AIDS in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (12), pp.e540. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-2667(17)30214-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03885267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du sida est-elle en vue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dabis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Face à face - Regards sur la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Face à Face, No spécial</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03885303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours aux soins de santé globale et de santé sexuelle et reproductive, chez les étudiants de l’université Houphouët-Boigny, Abidjan, Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (5), pp.369-379. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2017.04.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03885292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage to HIV care after home-based HIV counselling and testing in sub-Saharan Africa : a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ruzagira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Baisley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Biraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grosskurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (7), pp.807-821. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tmi.12888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“It is better to die”: experiences of traditional health practitioners within the HIV treatment as prevention trial communities in rural South Africa (ANRS 12249 TasP trial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosa Moshabela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thembelihle Zuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Aids Care : Psychological and Socio-Medical Aspects of Aids/Hiv, 28 (sup3), pp.24-32. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2016.1181296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03886337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community perceptions of repeat HIV-testing: experiences of the ANRS 12249 Treatment as Prevention trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thembelihle Zuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremiah Chikovore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merridy Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (sup3), pp.14 - 23. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2016.1164805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03886090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fonds mondial : un bailleur comme les autres ? L’exemple de la Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Transversal, 19 sept</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03885568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes qui ont des rapports sexuels avec d’autres hommes (HSH) et l’infection à VIH à Ouagadougou, Burkina Faso : connaissances, attitudes, pratiques et enquête de séroprévalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. E. Dah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Guiard-Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (4), pp.295-300. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2016.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to HIV care in the context of universal test and treat: challenges within the ANRS 12249 TasP cluster-randomized trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Farouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (1), pp.20913. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7448/IAS.19.1.20913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening universal HIV ‘test-and-treat’ approaches with social science research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol S Camlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Seeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lario Viljoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Vernooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musonda Simwinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, AIDS, 30 (6), pp.969-970. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000001008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03885574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité et représentativité d’une enquête téléphonique avec échantillonnage aléatoire de lignes mobiles en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouattara Kassoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Fradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazare Sika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 71 (1), pp.121-134. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.1601.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03886365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with antiretroviral treatment initiation amongst HIV-positive individuals linked to care within a universal test and treat programme: early findings of the ANRS 12249 TasP trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Protopopescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (sup3), pp.39-51. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2016.1164808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01987665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake of Home-Based HIV Testing, Linkage to Care, and Community Attitudes about ART in Rural KwaZulu-Natal, South Africa: Descriptive Results from the First Phase of the ANRS 12249 TasP Cluster-Randomised Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins C. Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Tanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (8), </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pmed.1002107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépistage du VIH en Afrique : enjeux actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIH.org [blog]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, VIH.org [blog], 24 sept</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03886367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing social issues in a universal HIV test and treat intervention trial (ANRS 12249 TasP) in South Africa: methods for appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.209. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-015-1344-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral hepatitis B and C in Ivory Coast: stepping up the fight, a pressing need</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Desgrées du Loû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse N'Dri Yoman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Africain d'Hépato-Gastroentérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journal Africain d'Hépato-Gastroentérologie, 9 (3), pp.94-98. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12157-015-0596-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03886812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation Dynamics in Population-Based Longitudinal HIV Surveillance in Rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Mossong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Bärnighausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louise Newell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Plos One, 10 (4), pp.e0123345. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0123345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03886836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV estimates at second subnational level from national population-based surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Bendaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, AIDS, 28 (Supplement 4), pp.S469 - S476. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/qad.0000000000000480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03897960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la structure écodémographique des ménages à partir d'enquêtes économiques : l'exemple des Enquêtes sur les Dépenses des Ménages 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siriki Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousman Koriko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madior Fall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stateco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Statéco, 108, pp.75-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03897942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la couverture antirétrovirale dans la population générale en contexte hyper-endémique sud-africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIH.org [blog]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03897993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le TasP toujours plus présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcriptases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Transcriptases, 149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03902999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémies généralisées et concentrées : une épidémie peut en cacher une autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcriptases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Transcriptases, 149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03902984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for mapping regional trends of HIV prevalence from Demographic and Health Surveys (DHS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Méda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cybergeo : European Journal of Geography, 558, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.24606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03903335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes pour cartographier les tendances régionales de la prévalence du VIH à partir des Enquêtes Démographiques et de Santé (EDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Méda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cybergeo : European Journal of Geography, 539, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.23782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03903330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with unprotected anal intercourse among men who have sex with men in Douala, Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nemande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexually Transmitted Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sexually Transmitted Infections, 86 (2), pp.136 - 140. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/sti.2009.036939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03903475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo-bisexuels masculins au Sud : il est temps d’agir !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcriptases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 144, pp.68-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03903445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction in risk-taking behaviors among MSM in Senegal between 2004 and 2007 and prevalence of HIV and other STIs. ELIHoS Project, ANRS 12139</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulimata Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khady Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, AIDS Care, 22 (4), pp.409-414. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540120903253973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03907642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homosexualité et bisexualité au Sénégal : une réalité multiforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Desgrées du Loû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Wade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Population, 64 (4), pp.723-756. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.904.0723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03908525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Men Who Have Sex with Men (MSM) and Factors Associated with Not Using a Condom at Last Sexual Intercourse with a Man and with a Woman in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye S Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou K Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulimata Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khady Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, PLoS One, 5 (10), pp.e13189. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0013189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03907664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les prévalences du VIH sont-elles estimées en Afrique subsaharienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chronique du Ceped</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03908016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalences du VIH en Afrique sub-saharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Médecine/Sciences, 25 (1), pp.87 - 92. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/200925187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03908582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homosexuality and Bisexuality in Senegal: A Multiform Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Desgrées du Loû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Wade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (4), pp.635-666. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pope.904.0635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03908547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrique subsaharienne : quel outil de mesure du VIH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Transversal, 48, pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03908023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des partenaires féminines des hommes ayant des pratiques homosexuelles au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Desgrées du Loû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Autrepart, 49 (1), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.049.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03908557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homosexuels masculins : une épidémie sous-estimée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcriptases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Transcriptases, 138, pp.61-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03909091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux antiviraux en Afrique et baisse de la mortalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcriptases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Transcriptases, 137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03909095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes ayant des rapports sexuels avec d’autres hommes (HSH) : une épidémie toujours active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcriptases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 129, pp.72-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03909108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire les épidémies, Comprendre les populations : une démographie du VIH en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Démographie. Université Paris Cité, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03814024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalences du VIH en Afrique : validité d'une mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Démographie. Université René Descartes - Paris V, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007PA05H017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00320283v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science de la mise en oeuvre : des innovations efficaces aux interventions durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.); Fréour, Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la durabilité : comprendre, co-construire, transformer (volume 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.16-19, 2024, 978-2-7099-3039-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The science of implementation : from effective innovations to sustainable interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.); Fréour, Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.16-19, 2024, 978-2-7099-3041-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation sexuelle et identité de genre : quelles catégories d'enquête en Afrique subsaharienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wilfried Rault; Mathieu Trachman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minorités de genre et de sexualité : objectivation, catégorisations et pratiques d'enquête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ined Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-207, 2023, Méthodes et Savoirs, 978-2-7332-8036-2. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ined.19336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prophylaxie préexposition (PrEP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gantner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katlama, C. (ed.); Ghosn, J. (ed.); Wandeler, G. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIH, hépatites virales, santé sexuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.715-726, 2020, 978-2-7598-2403-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention du VIH - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katlama, C. (ed.); Ghosn, J. (ed.); Wandeler, G. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIH, hépatites virales, santé sexuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.683-686, 2020, 978-2-7598-2403-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement antirétroviral comme moyen de prévention (TasP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katlama, C. (ed.); Ghosn, J. (ed.); Wandeler, G. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIH, hépatites virales, santé sexuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.702-711, 2020, 978-2-7598-2403-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les données des enquêtes démographiques et de santé à partir des coordonnées des zones d'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Médas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information en démographie et en sciences sociales : nouvelles questions, nouveaux outils ? : actes de la Chaire Quételet 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain; UCL, pp.421-447, 2012, Les systèmes d'information en démographie et en sciences sociales : nouvelles questions, nouveaux outils ? : actes de la Chaire Quételet 2006, 978-2-87558-075-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03903032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV prevalence estimates: the new deal in Sub-Saharan Africa since 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Coriat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The political economy of HIV/AIDS in developing countries : TRIPS, public health systems and free access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.169-189, 2008, The political economy of HIV/AIDS in developing countries : TRIPS, public health systems and free access, 9781848440777. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781848444898.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03909099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et travailler avec les hommes ayant des relations sexuelles avec d'autres hommes : pour une prévention combinée et une prise en charge globale des IST et du VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Youssoufou Drabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Guiard Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steave Némandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Awondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Africain des Formations sur le VIH. pp.178, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03898060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépistage et traitement universel : enjeux et état de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D/2015-10646/1, Observatoire du sida et des sexualités, Université Saint-Louis – Bruxelles, pp.55-62, 2015, Les nouveaux enjeux de la prévention combinée du VIH/sida : des apports scientifiques aux pratiques de terrain - Actes du cycle de conférences 2014-2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03886766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des niveaux de prévalence du VIH dans les pays d'Afrique sub-saharienne et ajustement possible à partir des femmes enceintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain; Centre de recherche en démographie et sociétés, Université catholique de Louvain, pp.305-318, 2009, Santé de la reproduction au Nord et au Sud : de la connaissance à l'action (Chaire Quételet 2004), 978-2-87463-182-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03908515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of HIV preexposure prophylaxis (PrEP) among female sex workers (FSWs) in Côte d’Ivoire: complex trajectories and early adopters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th AIDSImpact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIDSImpact, May 2025, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of HIV preexposure prophylaxis (PrEP) among female sex workers (FSWs) in Côte d’Ivoire: complex trajectories and early adopters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS 2025, the 13th IAS Conference on HIV Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International AIDS Society, Jul 2025, Kigali, Rwanda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la Prophylaxie préexposition à longue durée d’action chez les travailleuses du sexe et les HSH à San Pedro et Abidjan, Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th AIDSImpact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIDSImpact, May 2025, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du sida est-elle toujours en vue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Sidaction 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidaction, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigrés subsahariens, exposition au VIH, vulnérabilités, facteurs sociaux et enjeux de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque URACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URACA, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l'impact d'un retrait du PEPFAR en Afrique de l'Ouest (ANRS 0792) · Résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Silhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Mian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Moh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2025 de l'ANRS|MIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS|MIE, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How a quantitative biographical approach can help in understanding the complex intersections of breast cancer, migration and gender ? The case of the SENOVIE France study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Schantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Des Guetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLLS Annual Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Longitudinal and Lifecourse Studies, Sep 2025, Fribourg (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et impacts potentiels de la PrEP Long Acting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ARV 2025 : Nouvelles molécules, Stratégies thérapeutiques &amp; Nouvelles préventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C'est difficile de la prendre tous les jours » : Initiations, arrêts précoces et perceptions de la prophylaxie pré-exposition (PrEP) orale parmi les travailleuses du sexe en Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Là-bas est un peu loin » : mobilités saisonnières, observance des traitements et régularité du suivi médical dans une cohorte de travailleuses du sexe en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Juliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque de l'AIDELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale des Démographes de Langue Française, Aug 2024, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution des résultats scientifiques du projet PRINCESSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Juliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de restitution du projet ANRS 12381 PRINCESSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PAC-CI; Onusida, Jun 2024, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitateurs et freins à l’adhésion et au maintien des travailleuses du sexe dans une cohorte de santé sexuelle (projet ANRS 12381 Princesse) à San-Pedro en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avant on traitait un peu à l’aveugle, c’était un diagnostic syndromique. » Perceptions des médecins dans une prise en charge globale des infections sexuellement transmissibles chez des travailleuses du sexe en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrEP et femmes travailleuses du sexe : quel éclairage depuis un terrain de recherche au Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématiques Santé Sexuelle - IST, PrEP, vaccination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFLS; SPILF; Santé publique France, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et détresse psychologique des travailleuses du sexe en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Youssoufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2024, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réfléchir sur les cancers du sein en interdisciplinarité et à la lumière des rapports sociaux de genre : retour réflexif sur le projet SENOVIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Schantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès International des Sociologues de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating HIV self-testing positivity rate and linkage to confirmatory testing and care: a telephone survey in Côte d’Ivoire, Mali and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsene Kra Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé sexuelle & Consentement · Introduction par le grand témoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Santé sexuelle et consentement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URACA Basiliade; COREVIH IDF-Nord, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d’une enquête téléphonique répétée auprès de médecins burkinabés en contexte Covid : retour d’expérience de l’enquête CAP-CoV-BF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Yabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Lucien Dahourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zélie Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque Francophone sur les Sondages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFDS; Ined, Mar 2023, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04043479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche interventionnelle : transformer des innovations efficaces en interventions efficiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2023 de l'ANRS | Maladies infectieuses émergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS | MIE, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04039578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrEP (prophylaxie préexposition) VIH en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique « IST tropicales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFMTSI, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming effective innovations into efficient interventions: contributions from social and implementation sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40 years of HIV science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur; ANRS|MIE, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“It’s hard to take it every day”: initiations, discontinuations & perceptions of oral preexposure prophylaxis among female sex workers in Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrEP among female sex workers: where are we? A literature review identifying knowledge gaps to guide the future research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Maouhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Meertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Mouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche interventionnelle dans la lutte contre le VIH : apport des sciences sociales et des sciences de la mise en œuvre pour transformer des innovations efficaces en interventions efficientes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Global Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atteindre les populations périphériques en Afrique de l’Ouest : autodépistage du VIH et distribution secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National des Internes de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLISP, Jun 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé sexuelle des HSH et des TS à l'international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Congrès de la Société Française de Lutte contre le Sida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFLS, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03882994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autodépistage du VIH en Afrique de l’Ouest : programme ATLAS, premier bilan et quelles suites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e journées scientifiques IMEA IRD SPILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMEA, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation et redistribution de l’autodépistage du VIH parmi les populations clés et leurs réseaux en Afrique de l’Ouest : pratiques et expériences vécues dans le projet ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Alioune Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03882976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et utilisation des connaissances de quoi a-t-on besoin pour la mise à l'échelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AFD/Solthis : Du projet pilote à la généralisation d'une innovation en santé, l'art délicat du passage à l'échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFD; Solthis, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il évaluer les prises de risque avant de proposer un test VIH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Conférence Internationale Francophone AFRAVIH 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autodépistage du VIH en Afrique de l’Ouest : recherches et leçons apprises du projet ATLAS en Côte d'Ivoire, Mali et Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar QuanTIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SESSTIM UMR 1252, Dec 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03907553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La saleté n’a qu’à descendre » : rapport au corps et expériences vécues par les travailleuses du sexe en Côte d’Ivoire (projets ANRS 12361 PrEP-CI et ANRS 12381 PRINCESSE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierette Biligha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atteindre les populations clés et périphériques : une enquête téléphonique auprès des utilisateurs d'autotests de dépistage du VIH en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Kouassi Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Kouassi N'Guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidibé Younoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03882898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis de la prise en charge des condylomes acuminés en stratégie avancée dans une cohorte de travailleuses du sexe en Côte d’Ivoire : leçons apprises dans la cohorte ANRS 12381 Princesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dao Hervé Zonhoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalence et incidence des infections sexuellement transmissibles dans une cohorte de travailleuses du sexe à San Pedro, Côte d’Ivoire (Projet ANRS 12381 Princesse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autodépistage du VIH en Afrique de l’Ouest : Synthèse des résultats des recherches menées dans ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Testing, Empowerment and Self-Care: Perspectives from Lessons Learned in Implementing HIV Self-Testing in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé sexuelle : un enjeu au-delà des infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner R sur YouTube en temps de Covid : retours d'expérience des webin-R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme – Compter, mesurer, calculer… raisonner ? Enseigner le quanti en sciences sociales dans le supérieur : pratiques et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRODEGO, Jun 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04058403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Key Populations to beyond : using HIV self-testing to increasingly reach vulnerable groups in West-Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAS Conference on HIV Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International AIDS Society, Jul 2021, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04058413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des populations clés : la distribution secondaire de kits d’autodépistage du VIH en Afrique de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th ICASA (International Conference on AIDS and STIs in Africa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for AIDS in Africa (SAA), Dec 2021, Durban, Afrique du Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04058389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initier la communauté de recherche à l’analyse d’enquêtes avec R et RStudio : retours d’expériences d’analyse-R et des webin-R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data SHS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDSP; Plateforme Universitaire de Données des Grands-Moulins, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04058396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment déployer la PrEP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence internationale francophone AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Nov 2020, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04059968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions, preferences and access to community-based HIV testing services among Men who have Sex with Men (MSM) in Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Kra Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEREST Workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual conference, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-level Viremia Predicts HIV Incidence across the Universal Test and Treat Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Skalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Ayles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CROI (Conference on Retroviruses and Opportunistic Infections)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(re)penser la prévention des populations clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Nov 2020, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03909844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégories épidémiologiques, catégories sociales et catégories d’actions : doit-on repenser les « populations clés » de la lutte contre le VIH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Anthropo-Med : Dissonances et Convergences entre Anthropologie et Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMERA; IRD, Jan 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04058421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autotest est-il une réponse à l’accès aux soins en temps de COVID-19 ? Opportunités et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique "Comment atteindre les populations clés du VIH pendant la pandémie COVID-19 en Afrique de l’ouest et du centre ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International AIDS Society Educational Fund, Nov 2020, Virtuel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04059966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions, préférences et recours aux offres communautaires de dépistage du VIH chez les hommes ayant des relations sexuelles avec d'autres hommes (HSH) en Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Kra Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence francophone sur le VIH et les hépatites virales (AFRAVIH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Nov 2020, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépistage des populations cibles du VIH au Mali, au Sénégal et en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Rencontres Nord-Sud IMEA/IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04087736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo/bisexualités et migrations de l’Afrique subsaharienne à la France : quelles émancipations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Marsicano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e congrès international de l’Institut du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Genre, Aug 2019, Anger, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04119156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo/bisexualités et migrations de l'Afrique subsaharienne à la France : quelles émancipations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Marsicano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIe Congrès international de l'Institut du genre - Genre et émancipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female sex workers and HIV acquisition in Côte d’Ivoire: the burden of precariousness and working conditions (ANRS 12361 PREP-CI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soh Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEREST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTEREST, May 2019, Accra, Ghana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The edges of key populations how to think, describe and reach these hidden groups?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIDS Impact, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03909836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepfar 3.0’s HIV testing policy in Côte d’Ivoire (2014-2018): a changing strategy between improvement of testing yield and achievement of the first 90?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ggplot2 ou la grammaire des graphiques sous R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de statistique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ined, Jun 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3247913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04059970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual health needs of female sex workers reached by two NGOs in Côte d’Ivoire: considerations for the future implementation of PrEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIDS Impact, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03910969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travailleuses du sexe en Afrique de l’Ouest, une population impliquée dans la dynamique de l’épidémie : des études observationnelles à PRINCESSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Recherches sur le VIH/sida et les hépatites virales, quels nouveaux enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de PrEP-CI à PRINCESSE… construction d’une offre en santé sexuelle et reproductive à destination des travailleuses du sexe en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche en sciences sociales sur la prophylaxie pré-exposition (PrEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des Jeunes Chercheurs en Sciences Sociales sur le VIH/sida, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATLAS Project : adapting HIVST distribution models in Western Africa to reach those left behind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Doumenc-Aïdara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on AIDS and sexually transmitted infections in Africa (ICASA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kigali, Rwanda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04087716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les autotests VIH dans les pays à faibles ressources ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRAMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Sep 2019, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04059969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing and evaluating HIV self-testing in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre-confernence "Community-based Action Research : What can we learn from the HIV field experiences from the Global North and the Global South ?" at 12th European Public Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04087730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Santé des travailleuses du sexe en Afrique subsaharienne : une population toujours exposée au VIH et soumise à de multiples vulnérabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e congrès international de l'Institut du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du Genre, Aug 2019, Anger, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03910950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility in Africa: human rights and the HIV care cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International AIDS Society, Jul 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04109543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From individual care trajectories to HIV care cascade at population level in rural KwaZulu-Natal (South Africa): the impact of population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassimiou Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life History Research Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04088658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du traitement antirétroviral précoce sur la révélation du statut sérologique du VIH et le soutien social dans un programme de dépistage et traitement universel en Afrique du Sud (essai TasP ANRS 12249)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nishimwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Protopopescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e conférence francophone sur le VIH et les hépatites virales (AFRAVIH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépistage du VIH à l’initiative d’un prestataire de santé à certains moments clés de la vie : cascade et facteurs associés, résultat de l’enquête DOD-CI ANRS 12 323 en population générale, Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Kra Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e conférence francophone sur le VIH et les hépatites virales (AFRAVIH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes bisexuels sont-ils plus exposés au VIH que les homosexuels exclusifs en Afrique sub-saharienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRAVIH 2018 : 9e conférence internationale francophone VIH/hépatites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bisexual continuum in Africa : HIV exposure, sexual orientation, and the limits of categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eradication : The Science and Politics of the "End of AIDS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’incidence du VIH chez des travailleuses du sexe en Côte d’Ivoire (PREPCI ANRS 12361)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soh Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e conférence francophone sur le VIH et les hépatites virales (AFRAVIH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment aborder la fin du sida ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Les temporalités du sida : Collecter, conserver et exposer l’histoire sociale du VIH-sida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MUCEM, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04088708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuum homo-bisexuel, catégories d'enquêtes et exposition au VIH en Afrique sub-saharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Minorités de Genre et de Sexualité : objectivation, catégorisations et pratiques d’enquêtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ined, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04088697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données actuelles sur les autotests VIH et enjeux de recherche du projet ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journées Scientifiques Sida du Sénégal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04109533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal trends of population viral suppression in the context of Universal Test and Treat: results from the ANRS 12249 TasP trial in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassimiou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAS, Jul 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04088685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un même objet biographique sous l’angle de plusieurs approches méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours de vie et santé : apports des méthodes biographiques en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ceped, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04088624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépister, traiter les populations cachées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e conférence francophone sur le VIH et les hépatites virales (AFRAVIH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03909828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From home-based HIV testing to viral suppression: HIV care trajectories in the context of Universal Test-and-Treat in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Perriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Hassimiou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dabis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deenan Pillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life History Research Society Conference (LHRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuum homo-bisexuel, catégories d'enquêtes et exposition au VIH en Afrique sub-saharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minorités de genre et de sexualité : objectivation, catégorisations et pratiques d'enquêtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INED, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of early ART initiation on HIV disclosure and social support among people living with HIV and followed within a universal test and treat programme in rural South Africa (ANRS 12249 TasP trial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nishimwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Protopopescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference AIDS Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Cape Town / Le Cap, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing PrEP among Female Sex Workers in Côte d’Ivoire: new challenges for models of care (PrEP-CI ANRS 12361)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Population Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union for the Scientific Study of Population, Nov 2017, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Améliorer le Dépistage du VIH en Population Générale dans un Contexte d’Épidémie Mixte ? Résultats Préliminaires de l’Étude DOD-CI (ANRS 12323) en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kra Kouassi Arsène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazare Sika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Conférence Internationale sur le SIDA et les IST en Afrique (ICASA International Conference on AIDS and STIs in Africa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à la prophylaxie préexposition (PrEP) en Afrique de l’Ouest : nouvelles questions et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et VIH/sida en Afrique subsaharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l’accès à la PrEP en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention Nationale de la Lutte contre le Sida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidaction, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de l’épidémie, en France et dans le monde : vers une disparition du Sida ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "L’évolution de l’épidémie, en France et dans le monde : vers une disparition du Sida ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Normale Supérieure, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charte éthique de l’ANRS sous le regard des SHS : consentement, diffusion des résultats, archivage des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et VIH/sida en Afrique subsaharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home-based HIV testing and linkage to care : lessons learned from the ANRS 12249 TasP trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thembelihle Zuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International AIDS Conference (AIDS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAS, Jul 2016, Durban, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of universal test and treat on HIV incidence in a rural South African population: ANRS 12249 TasP trial, 2012-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International AIDS Conference (AIDS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAS, Jul 2016, Durban, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Impact of Test and Treat on the HIV Cascade: the Challenge of Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CROI (Conference on Retroviruses and Opportunistic Infections)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04109591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the end of AIDS in sight?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dabis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "En Afrique, accoucher après la fin de l’exceptionnalité du sida"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAM; Sciences Po Bordeaux, Apr 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03909815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry into care following universal home-based HIV testing in rural KwaZulu-Natal, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal El Farouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAS Conference on HIV Pathogeneis, Treatment &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAS, May 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment as Prevention (TasP) studies: the challenge of CD4 count treatment eligibility changes in Africa. Perspectives from the TasP ANRS 12249 trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th INTEREST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Harare, Zimbabwe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04112528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a universal test and treat strategy impact ART adherence in rural South Africa? ANRS 12249 TasP cluster-randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Dray-Spira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAS Conference on HIV Pathogeneis, Treatment &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAS, Jul 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility and acceptability of an antiretroviral treatment as prevention (TasP) intervention in rural South Africa: results from the ANRS 12249 TasP cluster-randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Tanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAS, Jul 2014, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépister & Traiter : entre bénéfice individuel et bénéfice collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Les essais cliniques, quelles preuves pour quels résultats ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon, Sep 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04112611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs associés à la non utilisation du condom lors des derniers rapports homo et hétérosexuel chez des HSH à Ouagadougou, Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Dah ter Tiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Guiard Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Becquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Conférence Internationale Francophone sur le VIH et les Hépatites (AFRAVIH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bisexualité masculine en Afrique subsaharienne : quels indicateurs dans les enquêtes quantitatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès des Études de Genre en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Genre, Sep 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité et Représentativité d’un échantillonnage aléatoire de lignes mobiles en Côte d’Ivoire : résultats d’une étude pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouattara Kassoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Kacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Fradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sika Lazare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque Francophone sur les Sondages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFDS, Nov 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04112539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an harmonized second edition of the Multilingual Demographic Dictionary: the Demopædia project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ambrosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Duthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Giudici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII IUSSP International Population Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUSSP, Aug 2013, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues emerging from universal test and treat (UTT) intervention trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Imrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference for the Social Sciences and Humanities in HIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASSHH, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing social science in a HIV Treatment as Prevention trial in South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Imrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference for the Social Sciences and Humanities in HIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASSHH, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention and care towards vulnerable and stigmatized populations (MSM, drug users, sex workers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAS, Jul 2012, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur les homosexuels en Afrique · Populations vulnérables et VIH/sida : le rôle de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e AFRAVIH (Conférence Francophone sur le VIH/Sida)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Mar 2010, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des homo-bisexualités au Sénégal et exposition au VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Desgrées du Loû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sidibe Wade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e AFRAVIH (Conférence Francophone sur le VIH/Sida)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Mar 2010, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculer des tendances régionales à partir d'une enquête auprès des ménages : cas de la prévalence du VIH dans les Enquêtes Démographiques et de Santé (EDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque francophone sur les sondages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFDS, Mar 2010, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier la prévalence du VIH pour mieux comprendre l'épidémie : l'exemple du Burkina Faso à partir de l'EDS 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e AFRAVIH (Conférence Francophone sur le VIH/Sida)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer les variations infranationales en Afrique sub-saharienne à partir des Enquêtes Démographiques et de Santé (EDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de ThéoQuant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating spatial sub-national variations from Demographic and Health Surveys data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Population Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUSSP, Oct 2009, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homosexualité et sida en Afrique : les recherches en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude "Homosexualité et SIDA : où peut aller la recherche ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIDES; Sidaction; ANRS, Jun 2009, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo-bisexuality and risk-taking during last reported sexual intercourse with a man or a woman in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sidibe Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Desgrées du Loû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ICASA (International Conference on AIDS and STIs in Africa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction in risk-taking behaviors among MSM in Senegal between 2004 and 2007 ELIHoS Project, ANRS 12139</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sidibe Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ak Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ICASA (International Conference on AIDS and STIs in Africa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les identités sexuelles des MSM et de leurs partenaires : une grande complexité de situations, au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sidibe Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Desgrées du Loû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Congrès international des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the bias of three Demographic and Health Surveys (DHS) in Africa on estimated national HIV prevalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ICASA (International Conference on AIDS and STIs in Africa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating effect of non response on HIV prevalence estimates from Demographic and Health Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th AIDS Impact conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les données des Enquêtes Démographiques et de Santé à partir des coordonnées des zones d'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaro Seydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallo Roselyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Msellati Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méda Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire Quételet 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Louvain la Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the HIV/AIDS risks in subsaharan African couples. The roles of polygamy and co-residency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Desgrées du Loû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Brou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe congrès général de la population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UIESP, Jul 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions regarding long-acting pre-exposure prevention (PrEP) among female sex workers and men having sex with men in San Pedro and Abidjan, Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS 2025, the 13th IAS Conference on HIV Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Kigali, Rwanda. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demopædia - Multilingual Demographic Dictionary Unified Volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feinuo Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Giudici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaochun Qiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Population Conference (IPC2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and psychological distress of female sex workers in Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Youssoufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelin N'Zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS 2024, the 25th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building better HIV models: a framework for incorporating evidence on structural determinants and interventions to estimate their impacts on HIV epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Stannah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Luis Flores Anato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pickles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate M. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIVR4P 2024, the 5th HIV Research for Prevention Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We used to treat a bit blindly: it was a syndromic diagnosis”. Physicians’ perceptions of comprehensive management of sexually transmitted infections among sex workers in Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelin N'Zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Eholié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS 2024, the 25th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitators and barriers to the enrolment and retention of female sex workers in a sexual health cohort (ANRS 12381 PRINCESSE) in San-Pedro, Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marcelle Dedocoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelin N'Zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS 2024, the 25th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Dirt just has to come down’: body perceptions and lived experiences of female sex workers in Côte d’Ivoire (ANRS 12361 PrEP-CI and ANRS 12381 PRINCESSE projects)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelin N'Zebo Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS 2024, the 25th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, attitude and practices towards HIV testing following the introduction of self-testing: The case of the ATLAS project in Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsene Kra Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Silhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the impact of HIV self-testing on HIV testing services, diagnoses, and treatment initiation at the population-level with routine data: the example of the ATLAS program in Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konan Blaise Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introduction de l'autodépistage du VIH dans les consultations des Infections Sexuellement Transmissibles (IST) peut-elle améliorer l'accès au dépistage des patients IST et leurs partenaires ? Une étude qualitative exploratoire du projet ATLAS à Abidjan/Côte d'Ivoire. N° de référence du poster : PV340</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brou Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l’impact populationnel de l’auto-dépistage du VIH par la triangulation de données programmatiques de routine : Exemple du projet ATLAS en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konan Blaise Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving our understanding of how structural determinants impact HIV epidemics: a scoping review of dynamic models to guide future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Stannah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Luis Flores Anato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate M. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retards à l'initiation de la PrEP orale chez les travailleuses du sexe en Côte d'Ivoire (projet ANRS 12381 PRINCESSE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying population-specific HIV diagnosis gaps in Western Africa and assessing their impact on new infections: a modelling analysis for Côte d'Ivoire, Mali and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Silhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Soni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and incidence of sexually transmitted infections in a cohort of female sex workers in San Pedro, Côte d'Ivoire (ANRS 12381 PRINCESSE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts unitaires de l’autodépistage et du dépistage classique du VIH dans les centres de santé publics et communautaires en Côte d’Ivoire, au Mali et au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métogara Mohamed Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badiane Kéba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odé Kanku Kabemba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delays to PrEP initiation among female sex workers in Côte d'Ivoire (ANRS 12381 PRINCESSE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying population-specific HIV diagnosis gaps in Western Africa and assessing their impact on new infections: a modelling analysis for Côte d'Ivoire, Mali and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Silhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirali Soni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03883076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term survival among people living with HIV in rural South Africa: results from 6 years of observation in the ANRS 12249 treatment as prevention trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Baisley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dami Collier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAS Conference on HIV Science (IAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the population-level impact of a national HIV self-testing strategy among key populations in Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Silhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirali Soni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ICASA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Durban, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaching key and peripheral populations: a phone-based survey of HIV self-test users in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsene Kra Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Kouassi N'Guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidibé Younoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ICASA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Durban, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing HIV self-testing (HIVST) among key populations in West Africa: a baseline qualitative analysis of key stakeholders' attitudes and perceptions in Côte d'Ivoire, Mali, and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Kouadio Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAS Conference on HIV Science (IAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costs and scale-up costs of integrating HIV self-testing into civil society organisation-led programmes for key populations in Côte d'Ivoire, Senegal, and Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d’Elbée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métogara Mohamed Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéba Badiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAS Conference on HIV Science (IAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“When you provide an HIV self-testing kit […] you also need to know the results”: lay providers’ concerns on HIV self-testing provision to peers, ATLAS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Doumenc Aïdara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEREST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, virtual conference, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances des médecins sur les hépatites virales B et C en Côte d’Ivoire et facteurs associés : l'urgenced‘intensifier la formation du personnel de santé dansun contexted'épidémiegénéralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Kra Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence francophone sur le VIH et les hépatites virales (AFRAVIH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can task shifting improve efficiency of HIV self-testing kits distribution? A case study in Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Elbée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metogara Mohamed Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odé Kanku Kabemba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEREST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual conference, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of HIV self-tests distribution for index testing in a context where HIV status disclosure is low: preliminary experience of the ATLAS project in Bamako, Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Bouaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Elbée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEREST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual conference, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicians' knowledge of Hepatitis B and C in Côte d'Ivoire : the emergency need to intensify the training of health worker in the context of a generalized epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Kra Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEREST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, virtual conference, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du financement du dépistage du VIH à base communautaire en Côte d'Ivoire : une recherche d'efficience potentiellement contre-productive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Ouantchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEREST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual conference, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of HIV self-tests distribution for index testing in a context where HIV status disclosure is low: preliminary experience of the ATLAS project in Bamako, Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Bouaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, San Francisco (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is manufacturer’s Instructions-For-Use sufficient in a multilingual and low literacy context? The example of HIV self-testing in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanata Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEREST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, virtual conference, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade of provider-initiated HIV testing and counselling at specific life events (pregnancy, STIs, marriage plan) in Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Kra Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We need incentives!” Health care professionals’ reluctance to propose systematically HIV testing during general consultation in Cote d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Impact Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices and Barriers to Provider-initiated HIV Testing and Counseling (PITC) among Midwives, Nurses and Physicians in Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Kra Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on AIDS and sexually transmitted infections in Africa (ICASA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kigali, Rwanda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes bisexuels sont-ils plus exposés au VIH que les homosexuels exclusifs en Afrique subsaharienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e conférence francophone sur le VIH et les hépatites virales (AFRAVIH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04088694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Care trajectories among people living with HIV and followed within a universal test and treat programme in rural South Africa (ANRS 12249 TasP trial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Protopopescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IAS Conference on HIV Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04119717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade of Care of HIV Seroconverters in the Context of Universal “Test and Treat”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassimiou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CROI (Conference on Retroviruses and Opportunistic Infections)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04109568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il y a des conseillers communautaires payés pour ça ! » Les réticences des soignants à la proposition systématique d’un test VIH en consultation de médecine générale. Le Cas de la Côte d’Ivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Ouantchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Conférence Internationale sur le SIDA et les IST en Afrique (ICASA International Conference on AIDS and STIs in Africa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04119705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We need incentives!” Health care professionals’ reluctance to propose systematically HIV testing during general consultation in Cote d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Ouantchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IAS Conference on HIV Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04119708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of implementing PrEP: the case of female sex workers in Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Masumbuko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Anoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soh Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ICASA International Conference on AIDS and STIs in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03911154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing referral to increase linkage to HIV care in rural South Africa: example from the ANRS 12249 TasP trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IAS Conference on HIV Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépistage du VIH « hors les murs » en Côte d’Ivoire : des prestataires communautaires sous pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Conférence Internationale sur le SIDA et les IST en Afrique (ICASA International Conference on AIDS and STIs in Africa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04119722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there an effect of universal ART on sexual behaviours in rural KwaZulu-Natal, South Africa? ANRS 12249 treatment-as-prevention (TasP) trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuala Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tiendrebeogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deenan Pillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IAS Conference on HIV Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04119726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décaissements tardifs, irrégularités de salaires, budgets inadaptés : l’impact des modalités des financements internationaux sur les activités de dépistage communautaire en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Ouantchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Conférence Internationale sur le SIDA et les IST en Afrique (ICASA International Conference on AIDS and STIs in Africa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04119695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hépatites virales B et C en Côte d’Ivoire : l’urgence d’une dynamisation de la lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Desgrées du Loû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse N'Dri Yoman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Conférence Internationale Francophone sur le VIH et les Hépatites (AFRAVIH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04119665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV ascertainment through repeat home-based testing in the context of a Treatment as Prevention trial (ANRS 12249 TasP) in rural South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Balestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonhlanhla Okesola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIV Research for Prevention conference (HIV R4P)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04119688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking test and treat interventions to the next level: Beginning to think what additional information needs to guide public health and operational decisions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Imrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Glieman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th South African AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Durban, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04119575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability and Uptake of Repeat Home-based HIV Counselling and Testing in Rural South Africa. Preliminary Data of the ANRS 12249 TasP Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Imrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on AIDS and STIs in Africa (ICASA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04119651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic issues investigated in an HIV Treatment as Prevention (TasP) trial in rural KwaZulu-Natal: research questions, implementation and progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Imrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Orne-Gliemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Iwuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th South African AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Durban, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04119601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Demographic and Health Surveys (DHS): a method to estimate regional trends of a proportion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII IUSSP International Population Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04119633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEMOPÆDIA: an open encyclopedia on demography based on the UN/IUSSP Multilingual Demographic Dictionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ambrosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Désesquelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Duthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Giudici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Scientific Meeting of the Italian Statistical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04119551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping HIV prevalence in Africa for a better understanding of epidemics : example from Burkina Faso using 2003 demographic and health survey data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Men who have sex with men (MSM) and risk factors associated with last sexual intercourse with a man and a woman in Senegal - ELIHoS Project, ANRS 12139</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye S. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou K. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulimata Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khady Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo-bisexualités au Sénégal : une réalité multiforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sidibe Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Desgrées du Loû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence mondiale sur la population de l'UIESSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons locales de la surveillance sentinelle des femmes enceintes et des Enquêtes Démographiques et de Santé au Burkina Faso et au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Conférence Internationale sur le Sida et les Infections sexuellement transmissibles en Afrique (CISMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of risk behaviors among MSM in Senegal after targeted prevention interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wade Abdoulaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Diop Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulimata Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khady Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Mexico City, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing modelled HIV incidence estimates with empirical HIV incidence observations in high-burden HIV African epidemic settings: systematic review and meta-regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Moffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tihitna Aytenfisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner R sur YouTube en temps de COVID-19 : retour d'expérience des webin R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468424v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, attitudes and practices relating to HIV self-testing following its introduction in the Bas-Sassandra region of Côte d’Ivoire: the case of the ATLAS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Koukobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Silhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Kouassi Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot implementation of HIV self-testing delivery in private pharmacies combined to a Respondent Driven Sampling method to improve HIV testing for MSM and TGW in Phnom Penh – ANRS 0100s: a prospective feasibility study (Preprint)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhavarath Dary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Segeral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Mechlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential population-level impacts of HIV self-testing distribution among key populations in Cote d'Ivoire, Mali, and Senegal: a mathematical modelling analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Silhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirali Soni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV self-testing positivity rate and linkage to confirmatory testing and care: a telephone survey in Côte d'Ivoire, Mali and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kra Djuhe Arsene Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in HIV Testing, the Treatment Cascade, and HIV Incidence among Men Who Have Sex with Men in Africa: A Systematic Review and Meta-Regression Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Stannah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirali Soni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Keng Stephen Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Giguère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate M. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using routine programmatic data to estimate the population-level impacts of HIV self-testing: The example of the ATLAS program in Cote d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konan Blaise Kouamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Moussa Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seriously accounting for local categories: Gendered sexual orientation among &amp;quot;men who have sex with men&amp;quot; in Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Broqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion des données du projet SENOVIE France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Schantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Recherche pour le Développement (IRD). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation des tables analytiques de la cohorte 2019-2023 du projet PRINCESSE (Côte d'Ivoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Zébago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Recherche pour le Développement (IRD). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science de la mise en œuvre : des innovations efficaces aux interventions durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Durabilité · fiche 84, IRD. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR Vocabularies in Population Research: report of the IUSSP-CODATA Working Group on FAIR Vocabularies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Alter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arofan Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Mceachern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren S Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IUSSP; CODATA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PrEP seule ne suffit pas : elle doit être accompagnée d’une offre de soins globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bitty-Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Guié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Kanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Note de politique PAC-CI #3, Programme PAC-CI. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03882265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retards dans le dépistage de l'hépatite B des femmes enceintes : il est urgent d'agir !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coffie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Djaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PAC-CI. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03882132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANRS 12381 PRINCESSE : PrEP, infections sexuellement transmissibles, contraception, hépatite virale B, santé sexuelle pour les travailleuses du sexe en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Eholié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Mechlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin N Nouaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANRS; Programme PAC-CI; Institut de Recherche pour le Développement (IRD). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (typdoc.RESPROT)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis de la distribution des autotests VIH pour le dépistage des cas index lorsque le partage du statut VIH est faible : résultats préliminaires d'une étude qualitative à Bamako (Mali) dans le cadre du projet ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Bouaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Working Paper du Ceped #53, Centre Population et Développement. 2022, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principaux résultats de recherche du programme ATLAS sur l'autodépistage du VIH en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Amani Elvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéba Badiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de recherche pour le développement; Solthis. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépistage communautaire et dépistage tout public : des offres complémentaires pour toucher tous les hommes ayant des relations sexuelles avec d’autres hommes (HSH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Note de politique PAC-CI #1, Programme PAC-CI. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03882161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire, analyser et comprendre les effets de l'introduction de l'autodépistage du VIH en Afrique de l'Ouest à travers l'exemple du programme ATLAS en Côte d'Ivoire, au Mali et au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Elbée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Working Paper du Ceped #52, Centre Population et Développement. 2022, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03882425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances, attitudes et pratiques liées à la pandémie COVID-19 des médecins au Burkina Faso - Enquêtes 1, 2 et 3 : septembre 2020 - décembre 2020 – février 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Abo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Lucien Dahourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APHRO-CoV Policy Brief #3, Aphro-CoV. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03884869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances, attitudes et pratiques liées à la pandémie COVID-19 des médecins au Burkina Faso Vague 2 : septembre - décembre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Abo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Lucien Dahourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APHRO-CoV. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03884918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire, analyser et comprendre les effets de l’introduction de l’autodépistage du VIH en Afrique de l’Ouest à travers l’exemple du programme ATLAS en Côte d’Ivoire, au Mali et au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolorès Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Recherche pour le Développement. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances, attitudes et pratiques liées à la pandémie COVID-19 des médecins au Burkina Faso – Vague 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Yabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Lucien Dahourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APHRO-CoV Policy Brief #1, APHRO-CoV. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03885009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMP du projet &amp;quot;ATLAS (volet recherche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'analyse de l'étude Fos-Epseal - Saisine n° 17-DSPE-0217-1513-D du 3 mars 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Kermarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Le Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santé Publique France. 2018, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03885231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côte d'Ivoire: Developing subnational estimates of HIV prevalence and the number of people living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JC2665E, Unaids. 2014, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03897916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uganda: Developing subnational estimates of HIV prevalence and the number of people living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JC2665E, Unaids. 2014, pp.22-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03897883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameroon: Developing subnational estimates of HIV prevalence and the number of people living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JC2665E, Unaids. 2014, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03886856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rwanda: Developing subnational estimates of HIV prevalence and the number of people living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JC2665E, Unaids. 2014, pp.13-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03897792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burundi: Developing subnational estimates of HIV prevalence and the number of people living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JC2665E, Unaids. 2014, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03897908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">United Republic of Tanzania: Developing subnational estimates of HIV prevalence and the number of people living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JC2665E, Unaids. 2014, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03887447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malawi: Developing subnational estimates of HIV prevalence and the number of people living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JC2665E, Unaids. 2014, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03887118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zimbabwe: Developing subnational estimates of HIV prevalence and the number of people living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JC2665E, Unaids. 2014, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03887237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiti: Developing subnational estimates of HIV prevalence and the number of people living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JC2665E, Unaids. 2014, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03895789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesotho: Developing subnational estimates of HIV prevalence and the number of people living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JC2665E, Unaids. 2014, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03887424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkina Faso: Developing subnational estimates of HIV prevalence and the number of people living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JC2665E, Unaids. 2014, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03887418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinea: Developing subnational estimates of HIV prevalence and the number of people living with HIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JC2665E, Unaids. 2014, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03887443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La situation de l’épidémie VIH/Sida en 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Cœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fiche d'actualité, Ined. 2013, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03897979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les interventions de prévention des IST et du VIH auprès des homosexuels masculins au Sénégal (projet ANRS 12139) - Rapport Scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulimata Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khady Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Working Paper du Ceped #06, Centre Population et Développement. 2010, pp.110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating effect of non response on HIV prevalence estimates from Demographic and Health Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Working Paper du Ceped #03, Centre Population et Développement. 2009, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03908500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ATLAS : Les autotests VIH, un outil pour pallier le manque d’accès au dépistage en Afrique de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIH : des solutions préventives à longue durée prometteuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karna Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auto-dépistage : une solution pour lutter contre le VIH en Afrique de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsene Kra Kouassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrEP injectable dans les pays à ressources limitées, promesses et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04083902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #26 : Graphiques statistiques avec guideR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons apprises du projet ANRS 12381 PRINCESSE en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Kate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #24 : Prédictions, contrastes & effets marginaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATLAS projet: What research tell us?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsene Kra Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ATLAS : ce que nous apprend la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsene Kra Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #05 : Recoder des variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #15 : Analyse de survie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #04 : Manipuler les données avec dplyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #20 : Trajectoires de soins, un exemple de données longitudinales (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #06 : Régression logistique (partie 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #16 : Analyse de séquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #10 : Données pondérées, plan d'échantillonnage complexe & survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #08 : ggplot2 et la grammaire des graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #23 : Tableaux statistiques avec gtsummary (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #18 : Trajectoires de soins, un exemple de données longitudinales (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #19 : Trajectoires de soins, un exemple de données longitudinales (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #12 : Classification Ascendante Hiérarchique (CAH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #14 : Exemples de graphiques avancés (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #17 : Trajectoires de soins, un exemple de données longitudinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #07 : Régression logistique (partie 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #11 : Analyse des Correspondances Multiples (ACM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #09 : Graphiques uni- et bivariés avec ggplot2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des populations clés : la distribution secondaire de kits d'autodépistage du VIH en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kangah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04121570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #22 : Tableaux statistiques avec gtsummary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #21 : Trajectoires de soins, un exemple de données longitudinales (5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #13 : Exemples de graphiques avancés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #03 : statistiques descriptives avec gtsummary et esquisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #02 : Les bases du language R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webin-R #01 : Premier contact avec R & RStudio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guideR: Miscellaneous Statistical Functions Used in 'guide-R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:0c948c6972bb5b3cd750dab0b263eedfa89f4449;origin=https://hal.archives-ouvertes.fr/hal-05034548;visit=swh:1:snp:69924865a7ee7aa9f4efb08629ec2ae4e9c3d8f6;anchor=swh:1:rel:4600d697416adacbc8c9fb2306c0eeec55eb920d;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gtsummary: Presentation-Ready Data Summary and Analytic Result Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Sjoberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Curry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lavery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karissa Whiting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f054b75140a657e43416b0edee4394d0c858eaa5;origin=https://github.com/ddsjoberg/gtsummary;visit=swh:1:snp:f61a091b906861dc4343afa6e73c2be312317d78;anchor=swh:1:rev:90c36ffccd1bd4e1467613cf16318d0487a7a34a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ggstats: Extension to 'ggplot2' for Plotting Stats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:8876b44b72aa321bf1517b4b8773b6fe353bfd77;origin=https://hal.archives-ouvertes.fr/hal-03880290;visit=swh:1:snp:e77bb33507e0047266e83abf3b5b9951970a8a72;anchor=swh:1:rel:b59351f4214466157a1e50337c8324297a2dd798;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">prevR: Estimating Regional Trends of a Prevalence from a DHS and Similar Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:538220ae760e2cfc31ce23b4be9133c9bfb45d0b;origin=https://hal.archives-ouvertes.fr/hal-04098920;visit=swh:1:snp:2db3692c13410c0a71d722cf2c0b6aba5ad313d7;anchor=swh:1:rel:41229e06f253dbc504f41b88a1b255dd59796502;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plugin SPIP &amp;quot;Bibliographie HAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:6be79901830c76d2a25c9ff6076f120283a0d72d;origin=https://hal.archives-ouvertes.fr/hal-04138641;visit=swh:1:snp:e47b5abca2d81e51dc41012a2dd839915c415be9;anchor=swh:1:rel:d831b700b5754744c5826cf4d5b544600709b363;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">labelled: Manipulating Labelled Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ludecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadley Wickham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Bojanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:e6722ed0fa47aa2462cab35ce5e6bf0f03ac081b;origin=https://hal.archives-ouvertes.fr/ird-04065898;visit=swh:1:snp:77f48802dcbafe984783c8289d5e2a9b68bf0b0a;anchor=swh:1:rel:c75d664db57923a6b0740cb3dd81250ea8d74241;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04065898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GGally: Extension to 'ggplot2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barret Schloerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Marbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:16636441710e633dfb96108e0b723390a0740073;origin=https://hal.archives-ouvertes.fr/halshs-03354562;visit=swh:1:snp:a670af2ebeeeae775b0c9573c9571ffaca8af228;anchor=swh:1:rel:a7364fba97e1783dbb688d8a14d5060b8c124ede;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBC : Pilotage Budgétaire des Conventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:6c35b1d67cef02e7fd8efab1f10501dabca33aa3;origin=https://hal.archives-ouvertes.fr/ird-04065209;visit=swh:1:snp:9464294511a024124d6c8f27573f12059e856a05;anchor=swh:1:rel:f61d1292ce3a8a98f5f4a86b3af089989d77cc09;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04065209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">questionr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01925193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dublin Core (plugin pour SPIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Gheeraert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId821"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15E818F8"/>
+    <w:nsid w:val="0C020867"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CB6A25AB"/>
+    <w:nsid w:val="01A6CEC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joseph-larmarange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7097-700X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123902460" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/170135394" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000119017097" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-5889-2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceped.org/?larmarange-joseph" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486495v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Simo Fotso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Koukobo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Silhol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Kouassi Kra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boily" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0314947" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990223v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin N&#8217;zebo Nouaman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ahuatchi Coffie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Agoua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Z&#233;bago" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1535122" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhavarath Dary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;g&#233;ral" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Mechlia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/65351" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161352v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Stannah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Knight" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Sandfort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrick Otieno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-025-04799-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019538v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Coulibaly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Teixeira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es Du Lo&#251;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Des Guetz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-095759" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631393v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Coulaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Salway" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Adams" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ball" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2023-221844" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639997v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maheu-Giroux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirali Soni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouveau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(24)00126-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612456v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.428" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mohareb" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menan G&#233;rard Kouam&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Nouaman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.26218" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632874v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003974" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660337v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jiayin Lu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Elb&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.26334" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480842v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Boye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kouadio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;l&#233; Florence Kouvahe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vautier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ky-Zerbo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08625-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707024v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Flores Anato" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pickles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Mitchell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-024-03580-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03950125v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Plazy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Diallo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thabile Hlabisa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonhlanhla Okesola" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Iwuji" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0280479" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04106709v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08319-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133193v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d&#8217;Elb&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fern Terris-Prestholt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Briggs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Kou Griffiths" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4722" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166933v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Keng Stephen Lam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gigu&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(23)00111-X" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334929v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Kouassi Kra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Noel N'Guessan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geoffroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidibe Younoussa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08668-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216954v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi No&#235;l N&#8217;guessan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidib&#233; Younoussa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08626-w" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187214v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Schneider" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Coutinho" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Hatcher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Letendre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003582" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166971v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Bachanas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Skalland" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Balzer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0002157" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03905396v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sabapathy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balzer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Block" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Floyd" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14713-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03719921v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Elbee" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40814-021-00965-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880177v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17455057221092268" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03778739v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Anne Ante-Testard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidouche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Baggaley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003316" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610156v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Baisley" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Orne&#8208;gliemann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Plazy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami Collier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.13263" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136246v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Broqua" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0123" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03879798v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Johnson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Blaise Kouam&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Moussa Diop" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/qad.0000000000003328" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03879814v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir M Mohareb" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Y Kim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A Coffie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(22)00123-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219505v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701276v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan-Al-Qays Bousmah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Orne-Gliemann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deenan Pillay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.115068" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860637v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin N. Nouaman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Becquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Coffie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271988" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823352v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;togara Mohamed Traore" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ba Badiane" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Od&#233; Kanku Kabemba" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frhs.2022.886513" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757306v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Inghels" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Kra Kouassi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Niangoran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bekelynck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Carilon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-052536" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03218269v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-10212-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790975v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Bouar&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653543" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883594v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Sjoberg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karissa Whiting" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Curry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica A Lavery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2021-053" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467822v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-12235-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791015v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Colin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653565" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188848v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Carillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01208-x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162136v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fiorentino" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nishimwe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-020-03101-y" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883601v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653612" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698315v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brou Kouadio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653481" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913760v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Kouadio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Carillon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bekelynck" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N.A. Assi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Danel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.201.0103" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122467v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Inghels" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Kouassi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niangoran" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carillon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/olq.0000000000001084" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122457v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-020-02923-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03885085v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Kra Kouassi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bspe-2021-0154" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122555v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iwuji" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Chimukuche" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zuma" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larmarange" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239513" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883804v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desgrees Du Lou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2019.1626339" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433994v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Masumbuko" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Anoma" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-028508" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02877384v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Havlir" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin M Lockman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Ayles" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25455" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311606v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Assoumou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouantchi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2019.0926" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162644v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rolland" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuala Mcgrath" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tiendrebeogo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002104" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03161847v3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25402" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02593157v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gosset" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000001938" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883794v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25424" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360409v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001749" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160878v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassimiou Mamadou Diallo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25128" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161049v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins C. Iwuji" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balestre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thi&#233;baut" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2352-3018(17)30205-9" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100194v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Diallo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mcgrath" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plazy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03885267v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Sow" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Akind&#232;s" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(17)30214-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03885303v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dabis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03885292v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Coffie" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.04.059" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106719v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruzagira" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baisley" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kamali" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biraro" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grosskurth" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.12888" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03886337v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosa Moshabela" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thembelihle Zuma" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2016.1181296" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03886090v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah Chikovore" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Gillespie" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merridy Grant" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2016.1164805" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03885568v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Masumbuko" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Msellati" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882064v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. E. Dah" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orne-Gliemann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Guiard-Schmid" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becquet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.02.008" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331185v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Farouki" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7448/IAS.19.1.20913" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03886365v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouattara Kassoum" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Kakou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fradier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazare Sika" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1601.0121" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03885574v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol S Camlin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Seeley" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lario Viljoen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Vernooij" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musonda Simwinga" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001008" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01987665v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boyer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2016.1164808" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406616v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tanser" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1002107" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03886367v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01144186v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-015-1344-y" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03886812v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Enel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es du Lo&#251;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se N'Dri Yoman" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12157-015-0596-6" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03886836v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mossong" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till B&#228;rnighausen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louise Newell" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0123345" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03897960v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bendaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/qad.0000000000000480" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03897942v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriki Coulibaly" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousman Koriko" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madior Fall" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03897993v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03902999v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03902984v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03903330v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Vallo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Yaro" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;da" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23782" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03903335v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24606" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03903445v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03907642v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Wade" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Diop" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulimata Diop" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khady Gueye" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540120903253973" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03903475v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Henry" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marcellin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yomb" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fugon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nemande" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sti.2009.036939" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03908525v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Wade" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.904.0723" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03907664v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye S Wade" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou K Diop" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013189" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03908016v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03908582v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200925187" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03908023v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03908547v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pope.904.0635" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03908557v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.049.0103" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03909091v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03909095v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03909108v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03814024v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00320283v2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007PA05H017" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715689v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715906v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194856v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/19456" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.19336" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338792v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gantner" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghosn" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338798v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338789v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03903032v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yaro" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vallo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;das" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03909099v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781848444898.00018" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03898060v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Youssoufou Drabo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guiard Schmid" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steave N&#233;mand&#233;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Awondo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03886766v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03908515v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ferry" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090841v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kissi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marcelle Dedocoton" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163730v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411104v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008296v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090784v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022978v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Mian" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Moh" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332921v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Des Guetz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zelek" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133434v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539829v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coffie" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683525v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Juliard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594254v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539824v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Youssoufa" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609403v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539831v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539834v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639785v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boisson" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120705v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307854v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283472v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04039578v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04043479v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Yabo" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Lucien Dahourou" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Godin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316678v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119974v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin N Nouaman" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120001v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Maouhoub" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Meertens" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Mouquin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133715v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883010v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882994v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880279v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882976v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Alioune Gueye" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883021v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880713v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierette Biligha" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03907553v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881196v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882898v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Kouassi N'Guessan" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883035v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883044v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Herv&#233; Zonhoulou" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883027v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883007v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880019v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04058389v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04058403v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04058413v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04058396v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04059968v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119312v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119225v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Petersen" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Wirth" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03909844v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04058421v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04059966v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119269v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04087736v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pizarro" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119156v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pannetier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Marsicano" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964024v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911103v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soh Kouame" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03909836v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04087716v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Doumenc-A&#239;dara" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119176v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04059970v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3247913" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03910969v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911239v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911233v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04059969v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04087730v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calmettes" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03910950v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04109543v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04088658v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04088708v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04088697v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964016v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911119v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119078v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spire" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119140v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963995v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04109533v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04088685v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassimiou Diallo" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04088624v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03909828v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119114v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Perriat" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Hassimiou Diallo" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dabis" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964426v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911133v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119021v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Protopopescu" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119055v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kra Kouassi Ars&#232;ne" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911184v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911194v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112496v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118902v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112508v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118928v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04109591v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03909815v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118873v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04112528v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118884v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calmy" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118836v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118827v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Dah ter Tiero" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Becquet" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04112611v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118771v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04112539v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Kacou" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sika Lazare" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118795v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouard" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ambrosetti" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Duth&#233;" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Giudici" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118635v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Imrie" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lert" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118600v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118562v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118549v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meda" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118409v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sidibe Wade" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118346v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118467v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118327v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118231v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118288v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118183v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118737v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ak Diop" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Diop" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gueye" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118684v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118216v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118158v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118141v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaro Seydou" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallo Roselyne" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Msellati Philippe" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;da Nicolas" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118656v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Brou" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163769v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174096v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feinuo Sun" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochun Qiao" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660379v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelin N'Zebo Nouaman" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971981v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M. Mitchell" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660367v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Eholi&#233;" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660360v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660389v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120627v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883102v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880733v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883091v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883119v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badiane K&#233;ba" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883055v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880326v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soni" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883108v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883081v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883063v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883076v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121468v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121480v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121478v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Simo Fosto" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121058v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kouadio Brou" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120950v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120883v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Doumenc A&#239;dara" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120921v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120845v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120859v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metogara Mohamed Traore" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120896v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120841v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Ouantchi" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120828v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120869v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanata Diallo" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Traore" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119740v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119750v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119767v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04088694v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119717v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04109568v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119732v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diallo" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911154v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119705v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119708v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119726v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119722v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119695v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119688v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Balestre" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119665v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119651v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119575v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Orne-Glieman" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119601v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119633v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119551v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline D&#233;sesquelles" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119488v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119531v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye S. Wade" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou K. Diop" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119448v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881229v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119395v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wade Abdoulaye" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Diop Abdou" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503914v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Stevens" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Moffa" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Hunt" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Patel" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihitna Aytenfisu" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468424v2" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804558v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678769v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Segeral" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189451v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127016v2" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kra Djuhe Arsene Kouassi" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880020v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880667v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880304v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563793v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715381v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452874v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096418v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Alter" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arofan Gregory" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mceachern" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren S Bell" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Burke" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127364v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mercier" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882132v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Djaha" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882265v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bitty-Anderson" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gui&#233;" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Kanga" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882314v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121492v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Amani Elvis" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bayac" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882161v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882425v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03884869v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Abo" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Altmann" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03884918v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121482v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03885009v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119874v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03885231v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kermarec" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Le Barbier" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03897916v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03897883v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03886856v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03887118v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03887447v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03897792v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03897908v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03895789v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03887237v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03887424v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03887418v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03887443v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03897979v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le C&#339;ur" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159418v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Diop" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03908500v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;da" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880528v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815258v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hurel" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394350v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04083902v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526982v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090854v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama Kate" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332497v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121540v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121537v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185414v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489034v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185403v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489048v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475011v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489041v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489061v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489037v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475021v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185418v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489047v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475042v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489031v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489039v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185440v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475013v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04121570v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Gaye" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kangah" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sidibe" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duneton" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475025v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489055v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489029v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489059v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185393v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167483v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167443v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034548v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0c948c6972bb5b3cd750dab0b263eedfa89f4449;origin=https://hal.archives-ouvertes.fr/hal-05034548;visit=swh:1:snp:69924865a7ee7aa9f4efb08629ec2ae4e9c3d8f6;anchor=swh:1:rel:4600d697416adacbc8c9fb2306c0eeec55eb920d;path=/" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701259v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lavery" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f054b75140a657e43416b0edee4394d0c858eaa5;origin=https://github.com/ddsjoberg/gtsummary;visit=swh:1:snp:f61a091b906861dc4343afa6e73c2be312317d78;anchor=swh:1:rev:90c36ffccd1bd4e1467613cf16318d0487a7a34a" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880290v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8876b44b72aa321bf1517b4b8773b6fe353bfd77;origin=https://hal.archives-ouvertes.fr/hal-03880290;visit=swh:1:snp:e77bb33507e0047266e83abf3b5b9951970a8a72;anchor=swh:1:rel:b59351f4214466157a1e50337c8324297a2dd798;path=/" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098920v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:538220ae760e2cfc31ce23b4be9133c9bfb45d0b;origin=https://hal.archives-ouvertes.fr/hal-04098920;visit=swh:1:snp:2db3692c13410c0a71d722cf2c0b6aba5ad313d7;anchor=swh:1:rel:41229e06f253dbc504f41b88a1b255dd59796502;path=/" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138641v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lamotte" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6be79901830c76d2a25c9ff6076f120283a0d72d;origin=https://hal.archives-ouvertes.fr/hal-04138641;visit=swh:1:snp:e47b5abca2d81e51dc41012a2dd839915c415be9;anchor=swh:1:rel:d831b700b5754744c5826cf4d5b544600709b363;path=/" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04065898v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ludecke" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadley Wickham" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bojanowski" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e6722ed0fa47aa2462cab35ce5e6bf0f03ac081b;origin=https://hal.archives-ouvertes.fr/ird-04065898;visit=swh:1:snp:77f48802dcbafe984783c8289d5e2a9b68bf0b0a;anchor=swh:1:rel:c75d664db57923a6b0740cb3dd81250ea8d74241;path=/" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354562v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barret Schloerke" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Cook" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Marbach" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:16636441710e633dfb96108e0b723390a0740073;origin=https://hal.archives-ouvertes.fr/halshs-03354562;visit=swh:1:snp:a670af2ebeeeae775b0c9573c9571ffaca8af228;anchor=swh:1:rel:a7364fba97e1783dbb688d8a14d5060b8c124ede;path=/" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04065209v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6c35b1d67cef02e7fd8efab1f10501dabca33aa3;origin=https://hal.archives-ouvertes.fr/ird-04065209;visit=swh:1:snp:9464294511a024124d6c8f27573f12059e856a05;anchor=swh:1:rel:f61d1292ce3a8a98f5f4a86b3af089989d77cc09;path=/" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925193v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnier" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058641v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gheeraert" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joseph-larmarange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7097-700X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123902460" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/170135394" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000119017097" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-5889-2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceped.org/?larmarange-joseph" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486495v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Simo Fotso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Koukobo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Silhol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Kouassi Kra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boily" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0314947" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990223v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin N&#8217;zebo Nouaman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ahuatchi Coffie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Agoua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Z&#233;bago" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1535122" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhavarath Dary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;g&#233;ral" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Mechlia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/65351" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019538v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Coulibaly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Teixeira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es Du Lo&#251;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Des Guetz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-095759" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161352v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Stannah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Knight" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Sandfort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrick Otieno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-025-04799-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631393v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Coulaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Salway" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Adams" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ball" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2023-221844" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639997v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maheu-Giroux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirali Soni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouveau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(24)00126-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491666v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mohareb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menan G&#233;rard Kouam&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Nouaman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.26218" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632874v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003974" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612456v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.428" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660337v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jiayin Lu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Elb&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.26334" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707024v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Flores Anato" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pickles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Mitchell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-024-03580-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480842v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Boye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kouadio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;l&#233; Florence Kouvahe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vautier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ky-Zerbo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08625-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04106709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08319-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03950125v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Plazy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Diallo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thabile Hlabisa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonhlanhla Okesola" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Iwuji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0280479" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133193v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d&#8217;Elb&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fern Terris-Prestholt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Briggs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Kou Griffiths" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4722" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Kouassi Kra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Noel N'Guessan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geoffroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidibe Younoussa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08668-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166933v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Keng Stephen Lam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gigu&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(23)00111-X" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Schneider" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Coutinho" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Hatcher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Letendre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003582" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216954v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi No&#235;l N&#8217;guessan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidib&#233; Younoussa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08626-w" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166971v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Bachanas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Skalland" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Balzer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0002157" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03905396v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sabapathy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balzer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Block" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Floyd" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14713-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03719921v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Elbee" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40814-021-00965-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880177v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17455057221092268" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03778739v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Anne Ante-Testard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidouche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Baggaley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003316" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610156v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Baisley" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Orne&#8208;gliemann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Plazy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami Collier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.13263" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136246v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Broqua" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0123" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03879814v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir M Mohareb" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Y Kim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A Coffie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(22)00123-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03879798v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Johnson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Blaise Kouam&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Moussa Diop" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/qad.0000000000003328" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219505v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701276v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan-Al-Qays Bousmah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Orne-Gliemann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deenan Pillay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.115068" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860637v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin N. Nouaman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Becquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Coffie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271988" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823352v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;togara Mohamed Traore" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ba Badiane" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Od&#233; Kanku Kabemba" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frhs.2022.886513" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757306v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Inghels" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Kra Kouassi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Niangoran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bekelynck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Carilon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-052536" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03218269v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-10212-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883594v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Sjoberg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karissa Whiting" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Curry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica A Lavery" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2021-053" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467822v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-12235-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790975v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Bouar&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653543" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791015v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Colin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653565" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188848v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Carillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01208-x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162136v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fiorentino" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nishimwe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-020-03101-y" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883601v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653612" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698315v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brou Kouadio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653481" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913760v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Kouadio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Carillon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bekelynck" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N.A. Assi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Danel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.201.0103" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122467v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Inghels" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Kouassi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niangoran" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carillon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/olq.0000000000001084" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122457v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-020-02923-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433994v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Masumbuko" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Anoma" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-028508" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02877384v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Havlir" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin M Lockman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Ayles" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25455" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883804v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desgrees Du Lou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larmarange" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2019.1626339" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03885085v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Kra Kouassi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bspe-2021-0154" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122555v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iwuji" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Chimukuche" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zuma" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239513" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311606v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Assoumou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouantchi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2019.0926" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162644v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rolland" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuala Mcgrath" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tiendrebeogo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002104" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02593157v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gosset" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000001938" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883794v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25424" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03161847v3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25402" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161049v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins C. Iwuji" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balestre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thi&#233;baut" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2352-3018(17)30205-9" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360409v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001749" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160878v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassimiou Mamadou Diallo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25128" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100194v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Diallo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mcgrath" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plazy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03885267v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Sow" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Akind&#232;s" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(17)30214-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03885303v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dabis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03885292v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Coffie" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.04.059" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106719v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruzagira" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baisley" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kamali" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biraro" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grosskurth" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.12888" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03886337v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosa Moshabela" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thembelihle Zuma" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2016.1181296" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03886090v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah Chikovore" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Gillespie" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merridy Grant" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2016.1164805" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03885568v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Masumbuko" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Msellati" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882064v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. E. Dah" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orne-Gliemann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Guiard-Schmid" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becquet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.02.008" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331185v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Farouki" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7448/IAS.19.1.20913" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03885574v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol S Camlin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Seeley" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lario Viljoen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Vernooij" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musonda Simwinga" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001008" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03886365v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouattara Kassoum" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Kakou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fradier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazare Sika" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1601.0121" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01987665v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boyer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2016.1164808" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406616v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tanser" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1002107" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03886367v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01144186v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-015-1344-y" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03886812v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Enel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es du Lo&#251;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se N'Dri Yoman" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12157-015-0596-6" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03886836v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mossong" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till B&#228;rnighausen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louise Newell" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0123345" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03897960v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bendaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/qad.0000000000000480" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03897942v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriki Coulibaly" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousman Koriko" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madior Fall" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03897993v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03902999v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03902984v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03903335v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Vallo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Yaro" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;da" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24606" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03903330v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23782" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03903475v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Henry" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marcellin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yomb" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fugon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nemande" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sti.2009.036939" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03903445v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03907642v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Wade" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Diop" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulimata Diop" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khady Gueye" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540120903253973" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03908525v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Wade" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.904.0723" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03907664v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye S Wade" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou K Diop" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013189" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03908016v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03908582v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200925187" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03908547v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pope.904.0635" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03908023v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03908557v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.049.0103" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03909091v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03909095v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03909108v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03814024v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00320283v2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007PA05H017" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715689v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715906v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194856v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/19456" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.19336" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338792v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gantner" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghosn" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338789v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338798v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03903032v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yaro" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vallo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;das" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03909099v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781848444898.00018" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03898060v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Youssoufou Drabo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guiard Schmid" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steave N&#233;mand&#233;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Awondo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03886766v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03908515v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ferry" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090841v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kissi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marcelle Dedocoton" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163730v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090784v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008296v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411104v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022978v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Mian" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Moh" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332921v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Des Guetz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zelek" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133434v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539829v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coffie" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683525v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Juliard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609403v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539831v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539834v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594254v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539824v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Youssoufa" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639785v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boisson" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120705v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307854v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04043479v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Yabo" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Lucien Dahourou" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Godin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04039578v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283472v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316678v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119974v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin N Nouaman" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120001v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Maouhoub" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Meertens" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Mouquin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133715v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883010v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882994v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880279v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882976v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Alioune Gueye" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883021v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881196v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03907553v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880713v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierette Biligha" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882898v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Kouassi N'Guessan" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883044v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Herv&#233; Zonhoulou" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883035v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883027v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880019v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883007v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04058403v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04058413v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04058389v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04058396v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04059968v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119312v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119225v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Petersen" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Wirth" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03909844v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04058421v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04059966v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119269v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04087736v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pizarro" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119156v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pannetier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Marsicano" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964024v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911103v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soh Kouame" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03909836v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119176v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04059970v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3247913" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03910969v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911239v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911233v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04087716v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Doumenc-A&#239;dara" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04059969v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04087730v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calmettes" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03910950v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04109543v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04088658v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119078v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spire" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119140v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963995v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964016v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911119v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04088708v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04088697v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04109533v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04088685v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassimiou Diallo" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04088624v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03909828v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119114v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Perriat" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Hassimiou Diallo" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dabis" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964426v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119021v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Protopopescu" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911133v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119055v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kra Kouassi Ars&#232;ne" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911184v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911194v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112496v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112508v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118902v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118928v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04109591v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03909815v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118873v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04112528v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118884v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calmy" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118836v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04112611v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118827v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Dah ter Tiero" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Becquet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118771v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04112539v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Kacou" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sika Lazare" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118795v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouard" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ambrosetti" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Duth&#233;" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Giudici" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118635v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Imrie" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lert" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118600v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118562v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118346v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118409v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sidibe Wade" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118549v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meda" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118467v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118327v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118288v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118231v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118183v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118737v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ak Diop" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Diop" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gueye" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118684v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118216v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118158v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118141v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaro Seydou" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallo Roselyne" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Msellati Philippe" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;da Nicolas" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118656v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Brou" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163769v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174096v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feinuo Sun" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochun Qiao" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660379v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelin N'Zebo Nouaman" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971981v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M. Mitchell" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660367v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Eholi&#233;" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660360v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660389v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120627v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883102v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880733v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883091v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883108v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883081v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880326v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soni" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883055v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883119v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badiane K&#233;ba" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883063v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03883076v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121468v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121480v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121478v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Simo Fosto" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121058v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kouadio Brou" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120950v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120883v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Doumenc A&#239;dara" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120921v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120859v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metogara Mohamed Traore" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120896v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120845v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120841v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Ouantchi" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120828v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120869v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanata Diallo" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Traore" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119750v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119740v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119767v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04088694v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119717v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04109568v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119705v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119708v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03911154v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119732v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diallo" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119722v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119726v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119695v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119665v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119688v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Balestre" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119575v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Orne-Glieman" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119651v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119601v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119633v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04119551v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline D&#233;sesquelles" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119488v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119531v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye S. Wade" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou K. Diop" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119448v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881229v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119395v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wade Abdoulaye" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Diop Abdou" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503914v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Stevens" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Moffa" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Hunt" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Patel" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihitna Aytenfisu" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468424v2" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804558v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678769v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Segeral" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189451v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127016v2" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kra Djuhe Arsene Kouassi" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880020v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880667v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880304v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563793v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715381v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452874v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096418v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Alter" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arofan Gregory" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mceachern" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren S Bell" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Burke" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882265v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bitty-Anderson" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gui&#233;" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Kanga" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882132v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Djaha" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127364v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mercier" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882314v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121492v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Amani Elvis" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bayac" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882161v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882425v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03884869v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Abo" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Altmann" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03884918v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121482v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03885009v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119874v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03885231v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kermarec" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Le Barbier" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03897916v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03897883v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03886856v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03897792v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03897908v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03887447v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03887118v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03887237v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03895789v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03887424v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03887418v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03887443v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03897979v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le C&#339;ur" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159418v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Diop" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03908500v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;da" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880528v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815258v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hurel" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394350v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04083902v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526982v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090854v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama Kate" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332497v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121540v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121537v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185414v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489034v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185403v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489048v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185418v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489037v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475021v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475011v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489061v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489041v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489047v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475042v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489031v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489039v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185440v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475025v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475013v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04121570v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Gaye" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kangah" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sidibe" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duneton" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489059v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489055v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489029v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185393v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167483v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167443v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034548v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0c948c6972bb5b3cd750dab0b263eedfa89f4449;origin=https://hal.archives-ouvertes.fr/hal-05034548;visit=swh:1:snp:69924865a7ee7aa9f4efb08629ec2ae4e9c3d8f6;anchor=swh:1:rel:4600d697416adacbc8c9fb2306c0eeec55eb920d;path=/" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701259v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lavery" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f054b75140a657e43416b0edee4394d0c858eaa5;origin=https://github.com/ddsjoberg/gtsummary;visit=swh:1:snp:f61a091b906861dc4343afa6e73c2be312317d78;anchor=swh:1:rev:90c36ffccd1bd4e1467613cf16318d0487a7a34a" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880290v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8876b44b72aa321bf1517b4b8773b6fe353bfd77;origin=https://hal.archives-ouvertes.fr/hal-03880290;visit=swh:1:snp:e77bb33507e0047266e83abf3b5b9951970a8a72;anchor=swh:1:rel:b59351f4214466157a1e50337c8324297a2dd798;path=/" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098920v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:538220ae760e2cfc31ce23b4be9133c9bfb45d0b;origin=https://hal.archives-ouvertes.fr/hal-04098920;visit=swh:1:snp:2db3692c13410c0a71d722cf2c0b6aba5ad313d7;anchor=swh:1:rel:41229e06f253dbc504f41b88a1b255dd59796502;path=/" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138641v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lamotte" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6be79901830c76d2a25c9ff6076f120283a0d72d;origin=https://hal.archives-ouvertes.fr/hal-04138641;visit=swh:1:snp:e47b5abca2d81e51dc41012a2dd839915c415be9;anchor=swh:1:rel:d831b700b5754744c5826cf4d5b544600709b363;path=/" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04065898v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ludecke" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadley Wickham" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bojanowski" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e6722ed0fa47aa2462cab35ce5e6bf0f03ac081b;origin=https://hal.archives-ouvertes.fr/ird-04065898;visit=swh:1:snp:77f48802dcbafe984783c8289d5e2a9b68bf0b0a;anchor=swh:1:rel:c75d664db57923a6b0740cb3dd81250ea8d74241;path=/" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354562v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barret Schloerke" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Cook" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Marbach" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:16636441710e633dfb96108e0b723390a0740073;origin=https://hal.archives-ouvertes.fr/halshs-03354562;visit=swh:1:snp:a670af2ebeeeae775b0c9573c9571ffaca8af228;anchor=swh:1:rel:a7364fba97e1783dbb688d8a14d5060b8c124ede;path=/" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04065209v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6c35b1d67cef02e7fd8efab1f10501dabca33aa3;origin=https://hal.archives-ouvertes.fr/ird-04065209;visit=swh:1:snp:9464294511a024124d6c8f27573f12059e856a05;anchor=swh:1:rel:f61d1292ce3a8a98f5f4a86b3af089989d77cc09;path=/" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925193v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnier" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058641v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gheeraert" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>