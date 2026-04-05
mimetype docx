--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -415,51 +415,51 @@
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00039-025-00718-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405056v1</w:t>
+                <w:t xml:space="preserve">hal-05016005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affirmative Resolution of Bourgain's Slicing Problem using Guan's Bound</w:t>
               </w:r>
@@ -506,51 +506,51 @@
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00039-025-00718-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016005v1</w:t>
+                <w:t xml:space="preserve">hal-05405056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Langevin Monte Carlo algorithm in the non-smooth log-concave case</w:t>
               </w:r>
@@ -2413,164 +2413,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin-shell bounds via parallel coupling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the stochastic proof of the Blaschke-Santaló inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lehec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186071v1</w:t>
+                <w:t xml:space="preserve">hal-05528270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stochastic proof of the Blaschke-Santaló inequality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thin-shell bounds via parallel coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boaz Klartag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lehec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528270v1</w:t>
+                <w:t xml:space="preserve">hal-05186071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2843,51 +2843,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0C055B8"/>
+    <w:nsid w:val="A268D5BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3074,51 +3074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016013v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lehec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/MSL/49" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015983v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Klartag" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/bull/1869" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405056v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00039-025-00718-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016005v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129129v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AAP1935" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624183v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo'az Klartag" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310499v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronen Eldan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Shenfeld" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AIHP1038" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm180212-30-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428950v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bubeck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-018-9992-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1492" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262626v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Caglar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradelizi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;don" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Sch&#252;tt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnv151" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CMB-2013-040-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1395771427" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP464" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453595v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00013-009-3013-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.11.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00013-008-3014-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1186" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boissard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathael Gozlan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#233;onard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Menz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201444021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781502v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36020-7_10" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronen R Eldan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R Lee" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100946v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09477-9_9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15217-7_13" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186071v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528270v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00365744v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PEST0231" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01428644v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016013v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lehec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/MSL/49" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015983v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Klartag" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/bull/1869" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016005v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00039-025-00718-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405056v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129129v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AAP1935" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624183v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo'az Klartag" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310499v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronen Eldan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Shenfeld" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AIHP1038" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm180212-30-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428950v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bubeck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-018-9992-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1492" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262626v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Caglar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradelizi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;don" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Sch&#252;tt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnv151" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CMB-2013-040-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1395771427" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP464" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453595v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00013-009-3013-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.11.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00013-008-3014-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1186" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boissard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathael Gozlan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#233;onard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Menz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201444021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781502v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36020-7_10" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronen R Eldan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R Lee" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100946v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09477-9_9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15217-7_13" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00365744v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PEST0231" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01428644v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>