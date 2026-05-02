--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -2413,164 +2413,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stochastic proof of the Blaschke-Santaló inequality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thin-shell bounds via parallel coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boaz Klartag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lehec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528270v1</w:t>
+                <w:t xml:space="preserve">hal-05186071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin-shell bounds via parallel coupling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the stochastic proof of the Blaschke-Santaló inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lehec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186071v1</w:t>
+                <w:t xml:space="preserve">hal-05528270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2843,51 +2843,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A268D5BE"/>
+    <w:nsid w:val="7CE5A6DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3074,51 +3074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016013v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lehec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/MSL/49" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015983v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Klartag" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/bull/1869" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016005v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00039-025-00718-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405056v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129129v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AAP1935" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624183v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo'az Klartag" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310499v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronen Eldan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Shenfeld" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AIHP1038" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm180212-30-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428950v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bubeck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-018-9992-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1492" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262626v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Caglar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradelizi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;don" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Sch&#252;tt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnv151" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CMB-2013-040-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1395771427" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP464" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453595v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00013-009-3013-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.11.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00013-008-3014-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1186" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boissard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathael Gozlan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#233;onard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Menz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201444021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781502v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36020-7_10" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronen R Eldan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R Lee" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100946v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09477-9_9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15217-7_13" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00365744v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PEST0231" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01428644v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016013v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lehec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/MSL/49" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015983v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Klartag" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/bull/1869" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016005v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00039-025-00718-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405056v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129129v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AAP1935" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624183v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo'az Klartag" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310499v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronen Eldan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Shenfeld" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AIHP1038" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm180212-30-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428950v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bubeck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-018-9992-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1492" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262626v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Caglar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradelizi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;don" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Sch&#252;tt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnv151" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CMB-2013-040-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1395771427" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP464" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453595v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00013-009-3013-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.11.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00013-008-3014-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1186" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boissard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathael Gozlan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#233;onard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Menz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201444021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781502v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36020-7_10" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronen R Eldan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R Lee" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100946v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09477-9_9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15217-7_13" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186071v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528270v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00365744v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PEST0231" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01428644v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>