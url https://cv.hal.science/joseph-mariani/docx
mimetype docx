--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joseph MARIANI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP4NLP+5: The Deep (R)evolution in Speech and Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.863126. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2022.863126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NLP4NLP Corpus (II): 50 Years of Research in Speech and Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.37. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2018.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'évaluation et ses ressources en traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXIV (1), pp.95-109. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfla.241.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NLP4NLP Corpus (I): 50 Years of Publication, Collaboration and Citation in Speech and Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2018.00036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les machines apprennent les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/3, pp.81-82. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.082.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus NLP4NLP pour l'analyse bibliométrique de 50 années de recherches en traitement automatique de la parole et du langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.31-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les machines apprennent les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137, pp.73-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse and Plagiarism in Speech and Natural Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00799-017-0211-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 15+2 Years of Discoveries in Language Resources and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.165-220. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-016-9352-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP4NLP : the cobbler's children won't go unshod.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D-Lib Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.10. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1045/november2015-francopoulo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources et évaluation, histoire et utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141, pp.8-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research infrastructures for human language technologies : a vision from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51, pp.569-584. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2007.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMDIAL : un paradigme pour évaluer automatiquement des systèmes de dialogue homme-machine en simulant un utilisateur de façon déterministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Allemandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.115-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technology: What comes after Deep Learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Spoken Language Technology Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP4NLP+5, the Deep (R)evolution in Speech and Language Processing: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O-COCOSDA 2023 - 26th Conference of the Oriental COCOSDA International Committee for the Co-ordination and Standardisation of Speech Databases and Assessment Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Language Equality : Ressources et technologies pour le traitement de la langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum « Innovation, Technologies et Plurilinguisme » organisé par la Délégation Générale à la Langue Française et aux Langues de France (DGLFLF) à l’occasion de la Présidence Française de l’Union Européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Stock of Lessons Learnt from IYIL 2019: Innovations in Language Technologies : LT4All</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unesco High Level Event Decade of Action for Indigenous Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Feb 2020, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoken Language Interaction with Virtual Agents and Robots: Personal statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spoken Language Interaction with Virtual Agents and Robots (SLIVAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft prospective for an International Summit on âLanguage Technologies for All (LT4All)â in the framework of the UNESCO Year of the Indigenous Languages â 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Launching International Year of Indigenous Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies for All (LT4All): Enabling Linguistic Diversity and Multilingualism Worldwide : Opening Address</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakti Sakriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Technologies for All</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies in Support to Multilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Summit on the Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies for Less-Resourced-Languages LRL Workshop Series at the Language and Technology Conferences (LTC) from 2009 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Vetulani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Language Technologies for All (LT4All) : Enabling Linguistic Diversity and Multilingualism Worldwide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Dec 2019, Paris, France. pp.123-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in LR for the Languages of India (2010-2016), Valedictory Address</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Indian Language Data: Resources ad Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Innovation in Speech and Language Processing Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2018, Miyazaki, Japan. pp.1890-1895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in LR for Under-Resourced Languages (2010-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaboration and Computing for Under-Resourced Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational language documentation: some results from the BULB project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ambouroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaboration and Computing for Under-Resourced Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Interspeech Special Session on the Digital Revolution for Under-resourced Languages (DigRevURL) Panel Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakti Sakriani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Traitement Automatique des Langues à l'ère du « Big Data » : le cas des publications scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Koroleva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the IWSDS 2017 Special Session on Chatbots and Conversational Agents âWochatâ Panel discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Dialogue Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Farmington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus NLP4NLP pour l'analyse bibliométrique de 50 années de recherches en traitement automatique de la parole et du langage naturel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrè de l'Association Francophone pour le Savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 50 Years of Discoveries in Speech and Language Processing: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriental COCOSDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft prospective for an International Summit on âLanguage Technologies for Allâ in the framework of the UNESCO Year of the Indigenous Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO Year of the Indigenous Languages 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies in Support to Multilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Summit on the Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LRE Map, LR Matrices and LR Impact Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop for Computational Linguistics of Uralic Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La LRE Map : un outil pour recenser les ressources linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Diversité Linguistique et TAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A (very) Fast Survey of Rediscovering 50 Years of Discoveries in Speech and Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriental COCOSDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive modeling: guessing the NLP terms of tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CAMOMILE Collaborative Annotation Platform for Multi-modal, Multi-lingual and Multi-media Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Poignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Budnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bredin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Stefas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia. pp.1421-1425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingualism and LT in the EU and India: Similarities, Differences, Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Indian Language Data: Resources ad Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Language Resources and NLP Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Research Results Reproducibility and Resources Citation in Science and Technology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, Jan 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing and Analyzing NLP Terms for our Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Computational Terminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la Langue : Etat des Lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Technologies de la Langue pour les Langues régionales de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGLF, Jan 2016, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Mining for Notability Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-Platform Text Mining and Natural Language Processing Interoperability Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, Jan 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Reuse and Plagiarism in Speech and Natural Language Processing papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIRNDL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Newark, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Reuse and Plagiarism in LREC papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, Jan 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 10 to 20 years of Discoveries in Language and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Vetulani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language &amp; Technology Conference : Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Robot Interaction Evaluation and Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NII Shonan meeting "The future of Human-Robot Dialogue: from Information Services to Virtual Assistants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Shonan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la Langue : Etat des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies pour les Langues régionales de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 15+1 Years of Discoveries in Language Resources and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELRA 20th Anniversary Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP4NLP: Applying NLP to Scientific Corpora about Written and Spoken Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Scientometrics and Bibliometrics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP4NLP: the cobbler's children won't go unshod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Mining Scientific Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Knoxville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LREC 15th Anniversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 15 years of discoveries in language resources and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingualism & LT in the EU and in India: Similarities, Differences and Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Indian Language Data: Resources ad Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where the data are coming from?&amp;quot; Ethics, crowdsourcing and traceability for Big Data in Human Language Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crowdsourcing and human computation multidisciplinary workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies in Support to Multilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Cultural Diversity in Cyberspace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The strategic impact of META-NET on the regional, national and international level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Rehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Uszkoreit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LREMap for under-resourced languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khan Fahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Soria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CCURL 2014 : Collaboration and Computing for Under-Resourced Languages in the Linked Open Data Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing the identification problem in language-related scientific data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland. pp.2199-2205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwarfs sitting on the giants' shoulders - how LTs for regional and minority languages can benefit from piggybacking major languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Zoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Foundation for Endangered Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tralogy II. Report of the session 5: Assessing Quality in Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tralogy II. Trouver le sens : où sont nos manques et nos besoins respectifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 25 years of discoveries in spoken language processing: a preliminary analysis of the ISCA archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2013-745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LRE map. Harmonising community descriptions of resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1084-1089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FLaReNet strategic language resource agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Monachini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1379-1386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un turc mécanique pour les ressources linguistiques : critique de la myriadisation du travail parcellisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'2011 - Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the Session 5 of Tralogy I : Quality in Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tralogy I. Métiers et technologies de la traduction : quelles convergences pour l'avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing for Language Resource Development: Critical Analysis of Amazon Mechanical Turk Overpowering Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Language and Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LREC 2010 resource map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Goggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Quochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Valetta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language technology infrastructures in support to multilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Universal Communication Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technolangue: The French National Initiative for Human Language Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fith International Conference on Language Resources and Evaluation - LREC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2006, Genoa, Italy. pp.767-772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la Parole au LIMSI:les années pionnières, de 1970 à 1990.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sylvain Liénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference LREC 2022 Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resource and Evaluation Conference (LREC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. European Language Resources Association, 2022, 979-10-95546-72-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies for All (LT4All). Enabling Language Diversity & Multilingualism Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irmgarda Kasinskaite Buddeberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Technologies for All (LT4All)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association, 2020, 979-10-95546-33-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings Language Resources and Evaluation Conference (LREC) 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. 2020, 9781713812500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eleventh International Conference on Language Resources and Evaluation (LREC 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-9517408-9-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métiers et technologies de la traduction : quelles convergences pour l'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Froeliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nominé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallon Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subra-Itsusutji Caroline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tralogy I : Métiers et technologies de la traduction : quelles convergences pour l'avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Language Technology. Challenges for Computer Science and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Vetulani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Kubis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 10930, 2018, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93782-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Social Interaction with Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Eskenazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver le sens : où sont nos manques et nos besoins respectifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Froeliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallon Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meunier Mikaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durand-Fleischer Dominique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INIST-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, http://lodel.irevues.inist.fr/tralogy/index.php?id=188, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question of the Year : Is Language a Technology or a Culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imminent Research Report 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction by the Organizers of the thematic tracks on the Achievements and Challenges (Day 2 and Day 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irmgarda Kasinskaite Buddeberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Language Technology for All (LT4All) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language technology for all: a challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO Report on Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational systems: the ultimate goal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informe sobre Sistemas Conversacionales Multimodales Multilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Eskenazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Social Interaction with Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-319-92107-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Technologies Linguistiques - Regard d'Expert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAPPORT 2018 sur l’état de la Francophonie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ISBN 978-92-9028-436-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Vetulani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zygmunt Vetulani, Patrick Paroubek, Marek Kubis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Language Technology. Challenges for Computer Science and Linguistics 7th Language and Technology Conference, LTC 2015, Poznań, Poland, November 27-29, 2015, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2018, Lecture Notes in Computer Science, 978-3-319-93782-3. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93782-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing for Language Resource Development: Criticisms About Amazon Mechanical Turk Overpowering Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vetulani, Zygmunt and Mariani, Joseph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Language Technology Challenges for Computer Science and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8387, Springer International Publishing, pp.303-314, 2014, Lecture Notes in Computer Science, 978-3-319-08957-7. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08958-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Matrices and the Language Resource Impact Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Production, Cognition, and the Lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, pp.441-471, 2014, 978-3-319-08042-0. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08043-7_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and Ethical background of Crowdsourcing for Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Gelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">editor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crowdsourcing for Speech Processing: Applications to Data Collection, Transcription and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, wiley, pp.x-x, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24h pour écouter parler. Conversations sur la langue française : INNOVER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the International Congress of Languages at Risk (February 25-26, 2020) and the High-level event &amp;quot;Making a Decade of Action for Indigenous Languages&amp;quot; (February 27-28, 2020) Los Pinos, Mexico City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Interdisciplinaire des Sciences du Numérique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short report on L&TC 2019 (Poznan, Poland, 17-19 May 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Interdisciplinaire des Sciences du Numérique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short report on ICASSP 2019 (Brighton, UK, 12-17 May 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Interdisciplinaire des Sciences du Numérique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Report on the IEEE ICASSP 2018 Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Interdisciplinaire des Sciences du Numérique. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Report on the CMLD (Computational Methods for Endangered Languages) conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Interdisciplinaire des Sciences du Numérique. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing for Speech: Economic, Legal and Ethical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Gelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIG lab. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joseph MARIANI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP4NLP+5: The Deep (R)evolution in Speech and Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.863126. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2022.863126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NLP4NLP Corpus (II): 50 Years of Research in Speech and Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.37. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2018.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'évaluation et ses ressources en traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXIV (1), pp.95-109. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfla.241.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NLP4NLP Corpus (I): 50 Years of Publication, Collaboration and Citation in Speech and Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2018.00036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus NLP4NLP pour l'analyse bibliométrique de 50 années de recherches en traitement automatique de la parole et du langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.31-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les machines apprennent les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/3, pp.81-82. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.082.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les machines apprennent les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137, pp.73-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse and Plagiarism in Speech and Natural Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00799-017-0211-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 15+2 Years of Discoveries in Language Resources and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.165-220. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-016-9352-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP4NLP : the cobbler's children won't go unshod.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D-Lib Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.10. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1045/november2015-francopoulo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources et évaluation, histoire et utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141, pp.8-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research infrastructures for human language technologies : a vision from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51, pp.569-584. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2007.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMDIAL : un paradigme pour évaluer automatiquement des systèmes de dialogue homme-machine en simulant un utilisateur de façon déterministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Allemandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.115-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technology: What comes after Deep Learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Spoken Language Technology Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP4NLP+5, the Deep (R)evolution in Speech and Language Processing: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O-COCOSDA 2023 - 26th Conference of the Oriental COCOSDA International Committee for the Co-ordination and Standardisation of Speech Databases and Assessment Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Language Equality : Ressources et technologies pour le traitement de la langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum « Innovation, Technologies et Plurilinguisme » organisé par la Délégation Générale à la Langue Française et aux Langues de France (DGLFLF) à l’occasion de la Présidence Française de l’Union Européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Stock of Lessons Learnt from IYIL 2019: Innovations in Language Technologies : LT4All</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unesco High Level Event Decade of Action for Indigenous Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Feb 2020, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoken Language Interaction with Virtual Agents and Robots: Personal statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spoken Language Interaction with Virtual Agents and Robots (SLIVAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft prospective for an International Summit on âLanguage Technologies for All (LT4All)â in the framework of the UNESCO Year of the Indigenous Languages â 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Launching International Year of Indigenous Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies in Support to Multilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Summit on the Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies for All (LT4All): Enabling Linguistic Diversity and Multilingualism Worldwide : Opening Address</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakti Sakriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Technologies for All</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies for Less-Resourced-Languages LRL Workshop Series at the Language and Technology Conferences (LTC) from 2009 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Vetulani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Language Technologies for All (LT4All) : Enabling Linguistic Diversity and Multilingualism Worldwide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Dec 2019, Paris, France. pp.123-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in LR for the Languages of India (2010-2016), Valedictory Address</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Indian Language Data: Resources ad Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Innovation in Speech and Language Processing Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2018, Miyazaki, Japan. pp.1890-1895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in LR for Under-Resourced Languages (2010-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaboration and Computing for Under-Resourced Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational language documentation: some results from the BULB project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ambouroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaboration and Computing for Under-Resourced Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Interspeech Special Session on the Digital Revolution for Under-resourced Languages (DigRevURL) Panel Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakti Sakriani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Traitement Automatique des Langues à l'ère du « Big Data » : le cas des publications scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Koroleva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the IWSDS 2017 Special Session on Chatbots and Conversational Agents âWochatâ Panel discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Dialogue Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Farmington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus NLP4NLP pour l'analyse bibliométrique de 50 années de recherches en traitement automatique de la parole et du langage naturel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrè de l'Association Francophone pour le Savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 50 Years of Discoveries in Speech and Language Processing: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriental COCOSDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft prospective for an International Summit on âLanguage Technologies for Allâ in the framework of the UNESCO Year of the Indigenous Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO Year of the Indigenous Languages 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies in Support to Multilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Summit on the Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LRE Map, LR Matrices and LR Impact Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop for Computational Linguistics of Uralic Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La LRE Map : un outil pour recenser les ressources linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Diversité Linguistique et TAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A (very) Fast Survey of Rediscovering 50 Years of Discoveries in Speech and Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriental COCOSDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive modeling: guessing the NLP terms of tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CAMOMILE Collaborative Annotation Platform for Multi-modal, Multi-lingual and Multi-media Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Poignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Budnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bredin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Stefas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia. pp.1421-1425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Language Resources and NLP Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Research Results Reproducibility and Resources Citation in Science and Technology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, Jan 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingualism and LT in the EU and India: Similarities, Differences, Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Indian Language Data: Resources ad Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing and Analyzing NLP Terms for our Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Computational Terminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la Langue : Etat des Lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Technologies de la Langue pour les Langues régionales de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGLF, Jan 2016, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Mining for Notability Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-Platform Text Mining and Natural Language Processing Interoperability Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, Jan 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Reuse and Plagiarism in Speech and Natural Language Processing papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIRNDL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Newark, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Reuse and Plagiarism in LREC papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, Jan 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Robot Interaction Evaluation and Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NII Shonan meeting "The future of Human-Robot Dialogue: from Information Services to Virtual Assistants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Shonan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la Langue : Etat des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies pour les Langues régionales de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 10 to 20 years of Discoveries in Language and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Vetulani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language &amp; Technology Conference : Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 15+1 Years of Discoveries in Language Resources and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELRA 20th Anniversary Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP4NLP: Applying NLP to Scientific Corpora about Written and Spoken Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Scientometrics and Bibliometrics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP4NLP: the cobbler's children won't go unshod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Mining Scientific Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Knoxville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingualism & LT in the EU and in India: Similarities, Differences and Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Indian Language Data: Resources ad Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies in Support to Multilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Cultural Diversity in Cyberspace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where the data are coming from?&amp;quot; Ethics, crowdsourcing and traceability for Big Data in Human Language Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crowdsourcing and human computation multidisciplinary workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The strategic impact of META-NET on the regional, national and international level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Rehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Uszkoreit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LREMap for under-resourced languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khan Fahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Soria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CCURL 2014 : Collaboration and Computing for Under-Resourced Languages in the Linked Open Data Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LREC 15th Anniversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 15 years of discoveries in language resources and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing the identification problem in language-related scientific data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland. pp.2199-2205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwarfs sitting on the giants' shoulders - how LTs for regional and minority languages can benefit from piggybacking major languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Zoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Foundation for Endangered Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tralogy II. Report of the session 5: Assessing Quality in Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tralogy II. Trouver le sens : où sont nos manques et nos besoins respectifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 25 years of discoveries in spoken language processing: a preliminary analysis of the ISCA archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2013-745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FLaReNet strategic language resource agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Monachini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1379-1386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LRE map. Harmonising community descriptions of resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1084-1089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un turc mécanique pour les ressources linguistiques : critique de la myriadisation du travail parcellisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'2011 - Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the Session 5 of Tralogy I : Quality in Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tralogy I. Métiers et technologies de la traduction : quelles convergences pour l'avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing for Language Resource Development: Critical Analysis of Amazon Mechanical Turk Overpowering Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Language and Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LREC 2010 resource map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Goggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Quochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Valetta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language technology infrastructures in support to multilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Universal Communication Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technolangue: The French National Initiative for Human Language Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fith International Conference on Language Resources and Evaluation - LREC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2006, Genoa, Italy. pp.767-772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la Parole au LIMSI:les années pionnières, de 1970 à 1990.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sylvain Liénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference LREC 2022 Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resource and Evaluation Conference (LREC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. European Language Resources Association, 2022, 979-10-95546-72-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies for All (LT4All). Enabling Language Diversity & Multilingualism Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irmgarda Kasinskaite Buddeberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Technologies for All (LT4All)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association, 2020, 979-10-95546-33-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings Language Resources and Evaluation Conference (LREC) 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. 2020, 9781713812500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eleventh International Conference on Language Resources and Evaluation (LREC 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-9517408-9-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métiers et technologies de la traduction : quelles convergences pour l'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Froeliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nominé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallon Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subra-Itsusutji Caroline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tralogy I : Métiers et technologies de la traduction : quelles convergences pour l'avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Social Interaction with Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Eskenazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Language Technology. Challenges for Computer Science and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Vetulani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Kubis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 10930, 2018, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93782-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver le sens : où sont nos manques et nos besoins respectifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Froeliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallon Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meunier Mikaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durand-Fleischer Dominique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INIST-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, http://lodel.irevues.inist.fr/tralogy/index.php?id=188, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question of the Year : Is Language a Technology or a Culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imminent Research Report 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction by the Organizers of the thematic tracks on the Achievements and Challenges (Day 2 and Day 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irmgarda Kasinskaite Buddeberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Language Technology for All (LT4All) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language technology for all: a challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO Report on Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational systems: the ultimate goal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informe sobre Sistemas Conversacionales Multimodales Multilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Technologies Linguistiques - Regard d'Expert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAPPORT 2018 sur l’état de la Francophonie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ISBN 978-92-9028-436-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Eskenazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Social Interaction with Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-319-92107-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Vetulani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zygmunt Vetulani, Patrick Paroubek, Marek Kubis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Language Technology. Challenges for Computer Science and Linguistics 7th Language and Technology Conference, LTC 2015, Poznań, Poland, November 27-29, 2015, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2018, Lecture Notes in Computer Science, 978-3-319-93782-3. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93782-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing for Language Resource Development: Criticisms About Amazon Mechanical Turk Overpowering Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vetulani, Zygmunt and Mariani, Joseph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Language Technology Challenges for Computer Science and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8387, Springer International Publishing, pp.303-314, 2014, Lecture Notes in Computer Science, 978-3-319-08957-7. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08958-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Matrices and the Language Resource Impact Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Production, Cognition, and the Lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, pp.441-471, 2014, 978-3-319-08042-0. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08043-7_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and Ethical background of Crowdsourcing for Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Gelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">editor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crowdsourcing for Speech Processing: Applications to Data Collection, Transcription and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, wiley, pp.x-x, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24h pour écouter parler. Conversations sur la langue française : INNOVER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the International Congress of Languages at Risk (February 25-26, 2020) and the High-level event &amp;quot;Making a Decade of Action for Indigenous Languages&amp;quot; (February 27-28, 2020) Los Pinos, Mexico City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Interdisciplinaire des Sciences du Numérique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short report on L&TC 2019 (Poznan, Poland, 17-19 May 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Interdisciplinaire des Sciences du Numérique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short report on ICASSP 2019 (Brighton, UK, 12-17 May 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Interdisciplinaire des Sciences du Numérique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Report on the IEEE ICASSP 2018 Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Interdisciplinaire des Sciences du Numérique. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Report on the CMLD (Computational Methods for Endangered Languages) conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Interdisciplinaire des Sciences du Numérique. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing for Speech: Economic, Legal and Ethical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Gelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIG lab. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mariani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Francopoulo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2022.863126" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Mariani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2018.00037" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.241.0095" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413751v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2018.00036" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413743v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.082.0081" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413744v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840700v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-017-0211-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840701v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-016-9352-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/november2015-francopoulo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840703v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840706v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.12.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37G5C2J1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Allemandou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charnay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lauvergne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415400v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413394v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413415v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413830v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413827v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakti Sakriani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Choukri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413828v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413286v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zygmunt Vetulani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413825v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840694v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413823v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387379v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ambouroue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blachon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413812v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413818v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Koroleva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413816v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413820v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413806v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350096v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Poignant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Budnik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Stefas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413805v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840847v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840848v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413792v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840817v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840811v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Vetulani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413803v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413789v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413784v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840820v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413798v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078045v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413770v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840824v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Rehm" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Uszkoreit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840826v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R del Gratta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Fahad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Soria" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840821v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cieri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840828v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Zoli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497495v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-745" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840833v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Calzolari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rubino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840836v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Bel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Monachini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617067v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648187v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840840v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Goggi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Quochi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840842v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413225v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Li&#233;nard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413343v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Calzolari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413363v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmgarda Kasinskaite Buddeberg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mazo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415353v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413091v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371210v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Froeliger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nomin&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallon Alain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subra-Itsusutji Caroline" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410627v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kubis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93782-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413927v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Eskenazi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371212v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meunier Mika&#235;l" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand-Fleischer Dominique" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lodel.irevues.inist.fr/tralogy/index.php?id=194" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415277v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455045v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415222v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413253v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454984v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413134v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455017v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053047v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_25" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413960v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08043-7_25" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959227v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Mariani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Gelas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430140v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413422v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413319v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413304v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413200v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413168v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067110v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mariani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Francopoulo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2022.863126" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Mariani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2018.00037" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.241.0095" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413751v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2018.00036" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.082.0081" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840700v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-017-0211-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840701v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-016-9352-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/november2015-francopoulo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840703v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840706v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.12.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37G5C2J1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Allemandou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charnay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lauvergne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415400v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413394v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413415v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413830v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413828v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakti Sakriani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Choukri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413286v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zygmunt Vetulani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413825v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840694v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413823v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387379v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ambouroue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blachon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413812v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413818v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Koroleva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413816v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413820v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413806v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350096v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Poignant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Budnik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Stefas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840847v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413805v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840848v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413792v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840817v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840811v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413803v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413789v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840818v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Vetulani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413784v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413770v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078045v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840824v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Rehm" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Uszkoreit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840826v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R del Gratta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Fahad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Soria" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413773v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840820v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840821v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cieri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840828v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Zoli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497495v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-745" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840836v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Bel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Monachini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840833v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Calzolari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rubino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617067v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648187v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840840v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Goggi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Quochi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840842v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413225v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Li&#233;nard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413343v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Calzolari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413363v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmgarda Kasinskaite Buddeberg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mazo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415353v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413091v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371210v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Froeliger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nomin&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallon Alain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subra-Itsusutji Caroline" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413927v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Eskenazi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410627v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kubis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93782-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371212v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meunier Mika&#235;l" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand-Fleischer Dominique" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lodel.irevues.inist.fr/tralogy/index.php?id=194" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415277v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455045v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415222v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413253v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413134v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454984v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455017v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053047v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_25" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413960v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08043-7_25" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959227v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Mariani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Gelas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430140v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413422v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413319v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413304v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413200v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413168v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067110v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>