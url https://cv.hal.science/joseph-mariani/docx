--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joseph MARIANI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP4NLP+5: The Deep (R)evolution in Speech and Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.863126. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2022.863126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NLP4NLP Corpus (II): 50 Years of Research in Speech and Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.37. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2018.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'évaluation et ses ressources en traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXIV (1), pp.95-109. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfla.241.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NLP4NLP Corpus (I): 50 Years of Publication, Collaboration and Citation in Speech and Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2018.00036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus NLP4NLP pour l'analyse bibliométrique de 50 années de recherches en traitement automatique de la parole et du langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.31-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les machines apprennent les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/3, pp.81-82. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.082.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les machines apprennent les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137, pp.73-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse and Plagiarism in Speech and Natural Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00799-017-0211-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 15+2 Years of Discoveries in Language Resources and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.165-220. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-016-9352-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP4NLP : the cobbler's children won't go unshod.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D-Lib Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.10. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1045/november2015-francopoulo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources et évaluation, histoire et utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141, pp.8-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research infrastructures for human language technologies : a vision from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51, pp.569-584. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2007.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMDIAL : un paradigme pour évaluer automatiquement des systèmes de dialogue homme-machine en simulant un utilisateur de façon déterministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Allemandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.115-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technology: What comes after Deep Learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Spoken Language Technology Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP4NLP+5, the Deep (R)evolution in Speech and Language Processing: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O-COCOSDA 2023 - 26th Conference of the Oriental COCOSDA International Committee for the Co-ordination and Standardisation of Speech Databases and Assessment Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Language Equality : Ressources et technologies pour le traitement de la langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum « Innovation, Technologies et Plurilinguisme » organisé par la Délégation Générale à la Langue Française et aux Langues de France (DGLFLF) à l’occasion de la Présidence Française de l’Union Européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Stock of Lessons Learnt from IYIL 2019: Innovations in Language Technologies : LT4All</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unesco High Level Event Decade of Action for Indigenous Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Feb 2020, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoken Language Interaction with Virtual Agents and Robots: Personal statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spoken Language Interaction with Virtual Agents and Robots (SLIVAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft prospective for an International Summit on âLanguage Technologies for All (LT4All)â in the framework of the UNESCO Year of the Indigenous Languages â 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Launching International Year of Indigenous Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies in Support to Multilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Summit on the Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies for All (LT4All): Enabling Linguistic Diversity and Multilingualism Worldwide : Opening Address</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakti Sakriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Technologies for All</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies for Less-Resourced-Languages LRL Workshop Series at the Language and Technology Conferences (LTC) from 2009 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Vetulani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Language Technologies for All (LT4All) : Enabling Linguistic Diversity and Multilingualism Worldwide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Dec 2019, Paris, France. pp.123-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in LR for the Languages of India (2010-2016), Valedictory Address</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Indian Language Data: Resources ad Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Innovation in Speech and Language Processing Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2018, Miyazaki, Japan. pp.1890-1895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in LR for Under-Resourced Languages (2010-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaboration and Computing for Under-Resourced Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational language documentation: some results from the BULB project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ambouroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaboration and Computing for Under-Resourced Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Interspeech Special Session on the Digital Revolution for Under-resourced Languages (DigRevURL) Panel Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakti Sakriani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Traitement Automatique des Langues à l'ère du « Big Data » : le cas des publications scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Koroleva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the IWSDS 2017 Special Session on Chatbots and Conversational Agents âWochatâ Panel discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Dialogue Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Farmington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus NLP4NLP pour l'analyse bibliométrique de 50 années de recherches en traitement automatique de la parole et du langage naturel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrè de l'Association Francophone pour le Savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 50 Years of Discoveries in Speech and Language Processing: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriental COCOSDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft prospective for an International Summit on âLanguage Technologies for Allâ in the framework of the UNESCO Year of the Indigenous Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO Year of the Indigenous Languages 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies in Support to Multilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Summit on the Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LRE Map, LR Matrices and LR Impact Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop for Computational Linguistics of Uralic Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La LRE Map : un outil pour recenser les ressources linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Diversité Linguistique et TAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A (very) Fast Survey of Rediscovering 50 Years of Discoveries in Speech and Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriental COCOSDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive modeling: guessing the NLP terms of tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CAMOMILE Collaborative Annotation Platform for Multi-modal, Multi-lingual and Multi-media Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Poignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Budnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bredin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Stefas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia. pp.1421-1425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Language Resources and NLP Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Research Results Reproducibility and Resources Citation in Science and Technology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, Jan 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingualism and LT in the EU and India: Similarities, Differences, Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Indian Language Data: Resources ad Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing and Analyzing NLP Terms for our Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Computational Terminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la Langue : Etat des Lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Technologies de la Langue pour les Langues régionales de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGLF, Jan 2016, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Mining for Notability Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-Platform Text Mining and Natural Language Processing Interoperability Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, Jan 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Reuse and Plagiarism in Speech and Natural Language Processing papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIRNDL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Newark, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Reuse and Plagiarism in LREC papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, Jan 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Robot Interaction Evaluation and Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NII Shonan meeting "The future of Human-Robot Dialogue: from Information Services to Virtual Assistants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Shonan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la Langue : Etat des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies pour les Langues régionales de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 10 to 20 years of Discoveries in Language and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Vetulani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language &amp; Technology Conference : Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 15+1 Years of Discoveries in Language Resources and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELRA 20th Anniversary Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP4NLP: Applying NLP to Scientific Corpora about Written and Spoken Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Scientometrics and Bibliometrics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP4NLP: the cobbler's children won't go unshod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Mining Scientific Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Knoxville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingualism & LT in the EU and in India: Similarities, Differences and Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Indian Language Data: Resources ad Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies in Support to Multilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Cultural Diversity in Cyberspace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where the data are coming from?&amp;quot; Ethics, crowdsourcing and traceability for Big Data in Human Language Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crowdsourcing and human computation multidisciplinary workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The strategic impact of META-NET on the regional, national and international level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Rehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Uszkoreit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LREMap for under-resourced languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khan Fahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Soria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CCURL 2014 : Collaboration and Computing for Under-Resourced Languages in the Linked Open Data Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LREC 15th Anniversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 15 years of discoveries in language resources and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing the identification problem in language-related scientific data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland. pp.2199-2205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwarfs sitting on the giants' shoulders - how LTs for regional and minority languages can benefit from piggybacking major languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Zoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Foundation for Endangered Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tralogy II. Report of the session 5: Assessing Quality in Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tralogy II. Trouver le sens : où sont nos manques et nos besoins respectifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 25 years of discoveries in spoken language processing: a preliminary analysis of the ISCA archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2013-745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FLaReNet strategic language resource agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Monachini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1379-1386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LRE map. Harmonising community descriptions of resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1084-1089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un turc mécanique pour les ressources linguistiques : critique de la myriadisation du travail parcellisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'2011 - Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the Session 5 of Tralogy I : Quality in Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tralogy I. Métiers et technologies de la traduction : quelles convergences pour l'avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing for Language Resource Development: Critical Analysis of Amazon Mechanical Turk Overpowering Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Language and Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LREC 2010 resource map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Goggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Quochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Valetta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language technology infrastructures in support to multilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Universal Communication Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technolangue: The French National Initiative for Human Language Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fith International Conference on Language Resources and Evaluation - LREC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2006, Genoa, Italy. pp.767-772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la Parole au LIMSI:les années pionnières, de 1970 à 1990.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sylvain Liénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference LREC 2022 Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resource and Evaluation Conference (LREC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. European Language Resources Association, 2022, 979-10-95546-72-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies for All (LT4All). Enabling Language Diversity & Multilingualism Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irmgarda Kasinskaite Buddeberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Technologies for All (LT4All)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association, 2020, 979-10-95546-33-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings Language Resources and Evaluation Conference (LREC) 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. 2020, 9781713812500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eleventh International Conference on Language Resources and Evaluation (LREC 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-9517408-9-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métiers et technologies de la traduction : quelles convergences pour l'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Froeliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nominé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallon Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subra-Itsusutji Caroline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tralogy I : Métiers et technologies de la traduction : quelles convergences pour l'avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Social Interaction with Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Eskenazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Language Technology. Challenges for Computer Science and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Vetulani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Kubis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 10930, 2018, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93782-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver le sens : où sont nos manques et nos besoins respectifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Froeliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallon Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meunier Mikaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durand-Fleischer Dominique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INIST-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, http://lodel.irevues.inist.fr/tralogy/index.php?id=188, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question of the Year : Is Language a Technology or a Culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imminent Research Report 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction by the Organizers of the thematic tracks on the Achievements and Challenges (Day 2 and Day 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irmgarda Kasinskaite Buddeberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Language Technology for All (LT4All) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language technology for all: a challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO Report on Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational systems: the ultimate goal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informe sobre Sistemas Conversacionales Multimodales Multilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Technologies Linguistiques - Regard d'Expert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAPPORT 2018 sur l’état de la Francophonie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ISBN 978-92-9028-436-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Eskenazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Social Interaction with Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-319-92107-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Vetulani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zygmunt Vetulani, Patrick Paroubek, Marek Kubis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Language Technology. Challenges for Computer Science and Linguistics 7th Language and Technology Conference, LTC 2015, Poznań, Poland, November 27-29, 2015, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2018, Lecture Notes in Computer Science, 978-3-319-93782-3. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93782-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing for Language Resource Development: Criticisms About Amazon Mechanical Turk Overpowering Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vetulani, Zygmunt and Mariani, Joseph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Language Technology Challenges for Computer Science and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8387, Springer International Publishing, pp.303-314, 2014, Lecture Notes in Computer Science, 978-3-319-08957-7. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08958-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Matrices and the Language Resource Impact Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Production, Cognition, and the Lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, pp.441-471, 2014, 978-3-319-08042-0. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08043-7_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and Ethical background of Crowdsourcing for Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Gelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">editor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crowdsourcing for Speech Processing: Applications to Data Collection, Transcription and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, wiley, pp.x-x, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24h pour écouter parler. Conversations sur la langue française : INNOVER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the International Congress of Languages at Risk (February 25-26, 2020) and the High-level event &amp;quot;Making a Decade of Action for Indigenous Languages&amp;quot; (February 27-28, 2020) Los Pinos, Mexico City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Interdisciplinaire des Sciences du Numérique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short report on L&TC 2019 (Poznan, Poland, 17-19 May 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Interdisciplinaire des Sciences du Numérique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short report on ICASSP 2019 (Brighton, UK, 12-17 May 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Interdisciplinaire des Sciences du Numérique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Report on the IEEE ICASSP 2018 Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Interdisciplinaire des Sciences du Numérique. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Report on the CMLD (Computational Methods for Endangered Languages) conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Interdisciplinaire des Sciences du Numérique. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing for Speech: Economic, Legal and Ethical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Gelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIG lab. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joseph MARIANI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP4NLP+5: The Deep (R)evolution in Speech and Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.863126. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2022.863126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NLP4NLP Corpus (II): 50 Years of Research in Speech and Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.37. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2018.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'évaluation et ses ressources en traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXIV (1), pp.95-109. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfla.241.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NLP4NLP Corpus (I): 50 Years of Publication, Collaboration and Citation in Speech and Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2018.00036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus NLP4NLP pour l'analyse bibliométrique de 50 années de recherches en traitement automatique de la parole et du langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.31-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les machines apprennent les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/3, pp.81-82. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.082.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les machines apprennent les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137, pp.73-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse and Plagiarism in Speech and Natural Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00799-017-0211-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 15+2 Years of Discoveries in Language Resources and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.165-220. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-016-9352-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP4NLP : the cobbler's children won't go unshod.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D-Lib Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.10. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1045/november2015-francopoulo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources et évaluation, histoire et utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141, pp.8-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research infrastructures for human language technologies : a vision from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51, pp.569-584. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2007.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMDIAL : un paradigme pour évaluer automatiquement des systèmes de dialogue homme-machine en simulant un utilisateur de façon déterministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Allemandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.115-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technology: What comes after Deep Learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Spoken Language Technology Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP4NLP+5, the Deep (R)evolution in Speech and Language Processing: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O-COCOSDA 2023 - 26th Conference of the Oriental COCOSDA International Committee for the Co-ordination and Standardisation of Speech Databases and Assessment Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Language Equality : Ressources et technologies pour le traitement de la langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum « Innovation, Technologies et Plurilinguisme » organisé par la Délégation Générale à la Langue Française et aux Langues de France (DGLFLF) à l’occasion de la Présidence Française de l’Union Européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Stock of Lessons Learnt from IYIL 2019: Innovations in Language Technologies : LT4All</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unesco High Level Event Decade of Action for Indigenous Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Feb 2020, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoken Language Interaction with Virtual Agents and Robots: Personal statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spoken Language Interaction with Virtual Agents and Robots (SLIVAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft prospective for an International Summit on âLanguage Technologies for All (LT4All)â in the framework of the UNESCO Year of the Indigenous Languages â 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Launching International Year of Indigenous Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies in Support to Multilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Summit on the Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies for All (LT4All): Enabling Linguistic Diversity and Multilingualism Worldwide : Opening Address</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakti Sakriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Technologies for All</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies for Less-Resourced-Languages LRL Workshop Series at the Language and Technology Conferences (LTC) from 2009 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Vetulani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Language Technologies for All (LT4All) : Enabling Linguistic Diversity and Multilingualism Worldwide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Dec 2019, Paris, France. pp.123-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in LR for the Languages of India (2010-2016), Valedictory Address</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Indian Language Data: Resources ad Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Innovation in Speech and Language Processing Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2018, Miyazaki, Japan. pp.1890-1895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in LR for Under-Resourced Languages (2010-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaboration and Computing for Under-Resourced Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational language documentation: some results from the BULB project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ambouroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaboration and Computing for Under-Resourced Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft prospective for an International Summit on âLanguage Technologies for Allâ in the framework of the UNESCO Year of the Indigenous Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO Year of the Indigenous Languages 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Interspeech Special Session on the Digital Revolution for Under-resourced Languages (DigRevURL) Panel Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakti Sakriani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Traitement Automatique des Langues à l'ère du « Big Data » : le cas des publications scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Koroleva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the IWSDS 2017 Special Session on Chatbots and Conversational Agents âWochatâ Panel discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Dialogue Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Farmington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus NLP4NLP pour l'analyse bibliométrique de 50 années de recherches en traitement automatique de la parole et du langage naturel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrè de l'Association Francophone pour le Savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 50 Years of Discoveries in Speech and Language Processing: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriental COCOSDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies in Support to Multilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Summit on the Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LRE Map, LR Matrices and LR Impact Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop for Computational Linguistics of Uralic Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La LRE Map : un outil pour recenser les ressources linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Diversité Linguistique et TAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A (very) Fast Survey of Rediscovering 50 Years of Discoveries in Speech and Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriental COCOSDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive modeling: guessing the NLP terms of tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CAMOMILE Collaborative Annotation Platform for Multi-modal, Multi-lingual and Multi-media Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Poignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Budnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bredin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Stefas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia. pp.1421-1425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingualism and LT in the EU and India: Similarities, Differences, Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Indian Language Data: Resources ad Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Language Resources and NLP Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Research Results Reproducibility and Resources Citation in Science and Technology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, Jan 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing and Analyzing NLP Terms for our Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Computational Terminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la Langue : Etat des Lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Technologies de la Langue pour les Langues régionales de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGLF, Jan 2016, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Mining for Notability Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-Platform Text Mining and Natural Language Processing Interoperability Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, Jan 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Reuse and Plagiarism in Speech and Natural Language Processing papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIRNDL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Newark, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Reuse and Plagiarism in LREC papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, Jan 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Robot Interaction Evaluation and Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NII Shonan meeting "The future of Human-Robot Dialogue: from Information Services to Virtual Assistants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Shonan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la Langue : Etat des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies pour les Langues régionales de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 10 to 20 years of Discoveries in Language and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Vetulani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language &amp; Technology Conference : Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 15+1 Years of Discoveries in Language Resources and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELRA 20th Anniversary Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP4NLP: Applying NLP to Scientific Corpora about Written and Spoken Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Scientometrics and Bibliometrics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP4NLP: the cobbler's children won't go unshod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Mining Scientific Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Knoxville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The strategic impact of META-NET on the regional, national and international level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Rehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Uszkoreit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LREMap for under-resourced languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khan Fahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Soria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CCURL 2014 : Collaboration and Computing for Under-Resourced Languages in the Linked Open Data Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingualism & LT in the EU and in India: Similarities, Differences and Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Indian Language Data: Resources ad Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies in Support to Multilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Cultural Diversity in Cyberspace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where the data are coming from?&amp;quot; Ethics, crowdsourcing and traceability for Big Data in Human Language Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crowdsourcing and human computation multidisciplinary workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LREC 15th Anniversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 15 years of discoveries in language resources and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing the identification problem in language-related scientific data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland. pp.2199-2205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwarfs sitting on the giants' shoulders - how LTs for regional and minority languages can benefit from piggybacking major languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Zoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Foundation for Endangered Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tralogy II. Report of the session 5: Assessing Quality in Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tralogy II. Trouver le sens : où sont nos manques et nos besoins respectifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 25 years of discoveries in spoken language processing: a preliminary analysis of the ISCA archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2013-745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FLaReNet strategic language resource agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Monachini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1379-1386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LRE map. Harmonising community descriptions of resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1084-1089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un turc mécanique pour les ressources linguistiques : critique de la myriadisation du travail parcellisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'2011 - Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the Session 5 of Tralogy I : Quality in Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tralogy I. Métiers et technologies de la traduction : quelles convergences pour l'avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing for Language Resource Development: Critical Analysis of Amazon Mechanical Turk Overpowering Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Language and Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LREC 2010 resource map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Goggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Quochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Valetta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language technology infrastructures in support to multilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Universal Communication Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technolangue: The French National Initiative for Human Language Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fith International Conference on Language Resources and Evaluation - LREC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2006, Genoa, Italy. pp.767-772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la Parole au LIMSI:les années pionnières, de 1970 à 1990.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sylvain Liénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference LREC 2022 Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resource and Evaluation Conference (LREC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. European Language Resources Association, 2022, 979-10-95546-72-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies for All (LT4All). Enabling Language Diversity & Multilingualism Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irmgarda Kasinskaite Buddeberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Technologies for All (LT4All)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association, 2020, 979-10-95546-33-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings Language Resources and Evaluation Conference (LREC) 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. 2020, 9781713812500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eleventh International Conference on Language Resources and Evaluation (LREC 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-9517408-9-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métiers et technologies de la traduction : quelles convergences pour l'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Froeliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nominé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallon Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subra-Itsusutji Caroline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tralogy I : Métiers et technologies de la traduction : quelles convergences pour l'avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Social Interaction with Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Eskenazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Language Technology. Challenges for Computer Science and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Vetulani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Kubis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 10930, 2018, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93782-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver le sens : où sont nos manques et nos besoins respectifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Froeliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallon Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meunier Mikaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durand-Fleischer Dominique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INIST-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, http://lodel.irevues.inist.fr/tralogy/index.php?id=188, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question of the Year : Is Language a Technology or a Culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imminent Research Report 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction by the Organizers of the thematic tracks on the Achievements and Challenges (Day 2 and Day 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irmgarda Kasinskaite Buddeberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Language Technology for All (LT4All) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language technology for all: a challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO Report on Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational systems: the ultimate goal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informe sobre Sistemas Conversacionales Multimodales Multilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Technologies Linguistiques - Regard d'Expert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAPPORT 2018 sur l’état de la Francophonie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ISBN 978-92-9028-436-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Eskenazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Social Interaction with Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-319-92107-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Vetulani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zygmunt Vetulani, Patrick Paroubek, Marek Kubis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Language Technology. Challenges for Computer Science and Linguistics 7th Language and Technology Conference, LTC 2015, Poznań, Poland, November 27-29, 2015, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2018, Lecture Notes in Computer Science, 978-3-319-93782-3. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93782-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Matrices and the Language Resource Impact Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Production, Cognition, and the Lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, pp.441-471, 2014, 978-3-319-08042-0. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08043-7_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing for Language Resource Development: Criticisms About Amazon Mechanical Turk Overpowering Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vetulani, Zygmunt and Mariani, Joseph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Language Technology Challenges for Computer Science and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8387, Springer International Publishing, pp.303-314, 2014, Lecture Notes in Computer Science, 978-3-319-08957-7. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08958-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and Ethical background of Crowdsourcing for Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Gelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">editor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crowdsourcing for Speech Processing: Applications to Data Collection, Transcription and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, wiley, pp.x-x, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24h pour écouter parler. Conversations sur la langue française : INNOVER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the International Congress of Languages at Risk (February 25-26, 2020) and the High-level event &amp;quot;Making a Decade of Action for Indigenous Languages&amp;quot; (February 27-28, 2020) Los Pinos, Mexico City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Interdisciplinaire des Sciences du Numérique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short report on L&TC 2019 (Poznan, Poland, 17-19 May 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Interdisciplinaire des Sciences du Numérique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short report on ICASSP 2019 (Brighton, UK, 12-17 May 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Interdisciplinaire des Sciences du Numérique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Report on the IEEE ICASSP 2018 Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Interdisciplinaire des Sciences du Numérique. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Report on the CMLD (Computational Methods for Endangered Languages) conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Interdisciplinaire des Sciences du Numérique. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing for Speech: Economic, Legal and Ethical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Gelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIG lab. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mariani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Francopoulo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2022.863126" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Mariani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2018.00037" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.241.0095" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413751v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2018.00036" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.082.0081" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840700v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-017-0211-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840701v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-016-9352-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/november2015-francopoulo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840703v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840706v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.12.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37G5C2J1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Allemandou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charnay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lauvergne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415400v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413394v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413415v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413830v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413828v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakti Sakriani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Choukri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413286v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zygmunt Vetulani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413825v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840694v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413823v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387379v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ambouroue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blachon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413812v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413818v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Koroleva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413816v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413820v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413806v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350096v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Poignant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Budnik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Stefas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840847v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413805v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840848v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413792v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840817v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840811v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413803v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413789v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840818v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Vetulani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413784v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413770v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078045v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840824v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Rehm" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Uszkoreit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840826v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R del Gratta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Fahad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Soria" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413773v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840820v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840821v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cieri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840828v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Zoli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497495v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-745" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840836v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Bel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Monachini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840833v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Calzolari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rubino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617067v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648187v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840840v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Goggi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Quochi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840842v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413225v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Li&#233;nard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413343v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Calzolari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413363v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmgarda Kasinskaite Buddeberg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mazo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415353v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413091v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371210v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Froeliger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nomin&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallon Alain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subra-Itsusutji Caroline" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413927v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Eskenazi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410627v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kubis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93782-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371212v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meunier Mika&#235;l" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand-Fleischer Dominique" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lodel.irevues.inist.fr/tralogy/index.php?id=194" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415277v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455045v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415222v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413253v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413134v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454984v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455017v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053047v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_25" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413960v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08043-7_25" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959227v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Mariani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Gelas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430140v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413422v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413319v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413304v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413200v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413168v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067110v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mariani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Francopoulo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2022.863126" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Mariani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2018.00037" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.241.0095" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413751v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2018.00036" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.082.0081" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840700v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-017-0211-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840701v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-016-9352-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/november2015-francopoulo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840703v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840706v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.12.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37G5C2J1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Allemandou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charnay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lauvergne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415400v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413394v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413415v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413830v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413828v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakti Sakriani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Choukri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413286v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zygmunt Vetulani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413825v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840694v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413823v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387379v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ambouroue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blachon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413812v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413818v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Koroleva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413814v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413816v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413820v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413806v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350096v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Poignant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Budnik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Stefas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413805v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840847v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840848v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413792v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840817v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840811v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413803v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413789v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840818v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Vetulani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413784v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840824v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Rehm" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Uszkoreit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840826v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R del Gratta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Fahad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Soria" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413798v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413770v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413773v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840820v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840821v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cieri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840828v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Zoli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497495v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-745" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840836v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Bel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Monachini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840833v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Calzolari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rubino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617067v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648187v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840840v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Goggi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Quochi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840842v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413225v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Li&#233;nard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413343v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Calzolari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413363v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmgarda Kasinskaite Buddeberg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mazo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415353v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413091v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371210v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Froeliger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nomin&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallon Alain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subra-Itsusutji Caroline" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413927v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Eskenazi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410627v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kubis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93782-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371212v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meunier Mika&#235;l" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand-Fleischer Dominique" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lodel.irevues.inist.fr/tralogy/index.php?id=194" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415277v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455045v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415222v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413253v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413134v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454984v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455017v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413960v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08043-7_25" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053047v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_25" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959227v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Mariani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Gelas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430140v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413422v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413319v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413304v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413200v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413168v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067110v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>