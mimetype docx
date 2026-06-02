--- v2 (2026-04-30)
+++ v3 (2026-06-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joseph MARIANI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP4NLP+5: The Deep (R)evolution in Speech and Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.863126. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2022.863126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NLP4NLP Corpus (II): 50 Years of Research in Speech and Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.37. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2018.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'évaluation et ses ressources en traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXIV (1), pp.95-109. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfla.241.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NLP4NLP Corpus (I): 50 Years of Publication, Collaboration and Citation in Speech and Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2018.00036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus NLP4NLP pour l'analyse bibliométrique de 50 années de recherches en traitement automatique de la parole et du langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.31-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les machines apprennent les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/3, pp.81-82. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.082.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les machines apprennent les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137, pp.73-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse and Plagiarism in Speech and Natural Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00799-017-0211-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 15+2 Years of Discoveries in Language Resources and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.165-220. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-016-9352-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP4NLP : the cobbler's children won't go unshod.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D-Lib Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.10. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1045/november2015-francopoulo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources et évaluation, histoire et utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141, pp.8-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research infrastructures for human language technologies : a vision from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51, pp.569-584. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2007.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMDIAL : un paradigme pour évaluer automatiquement des systèmes de dialogue homme-machine en simulant un utilisateur de façon déterministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Allemandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.115-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technology: What comes after Deep Learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Spoken Language Technology Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP4NLP+5, the Deep (R)evolution in Speech and Language Processing: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O-COCOSDA 2023 - 26th Conference of the Oriental COCOSDA International Committee for the Co-ordination and Standardisation of Speech Databases and Assessment Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Language Equality : Ressources et technologies pour le traitement de la langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum « Innovation, Technologies et Plurilinguisme » organisé par la Délégation Générale à la Langue Française et aux Langues de France (DGLFLF) à l’occasion de la Présidence Française de l’Union Européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Stock of Lessons Learnt from IYIL 2019: Innovations in Language Technologies : LT4All</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unesco High Level Event Decade of Action for Indigenous Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Feb 2020, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoken Language Interaction with Virtual Agents and Robots: Personal statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spoken Language Interaction with Virtual Agents and Robots (SLIVAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft prospective for an International Summit on âLanguage Technologies for All (LT4All)â in the framework of the UNESCO Year of the Indigenous Languages â 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Launching International Year of Indigenous Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies in Support to Multilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Summit on the Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies for All (LT4All): Enabling Linguistic Diversity and Multilingualism Worldwide : Opening Address</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakti Sakriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Technologies for All</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies for Less-Resourced-Languages LRL Workshop Series at the Language and Technology Conferences (LTC) from 2009 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Vetulani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Language Technologies for All (LT4All) : Enabling Linguistic Diversity and Multilingualism Worldwide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Dec 2019, Paris, France. pp.123-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in LR for the Languages of India (2010-2016), Valedictory Address</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Indian Language Data: Resources ad Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Innovation in Speech and Language Processing Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2018, Miyazaki, Japan. pp.1890-1895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in LR for Under-Resourced Languages (2010-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaboration and Computing for Under-Resourced Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational language documentation: some results from the BULB project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ambouroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaboration and Computing for Under-Resourced Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft prospective for an International Summit on âLanguage Technologies for Allâ in the framework of the UNESCO Year of the Indigenous Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO Year of the Indigenous Languages 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Interspeech Special Session on the Digital Revolution for Under-resourced Languages (DigRevURL) Panel Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakti Sakriani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Traitement Automatique des Langues à l'ère du « Big Data » : le cas des publications scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Koroleva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the IWSDS 2017 Special Session on Chatbots and Conversational Agents âWochatâ Panel discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Dialogue Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Farmington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus NLP4NLP pour l'analyse bibliométrique de 50 années de recherches en traitement automatique de la parole et du langage naturel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrè de l'Association Francophone pour le Savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 50 Years of Discoveries in Speech and Language Processing: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriental COCOSDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies in Support to Multilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Summit on the Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LRE Map, LR Matrices and LR Impact Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop for Computational Linguistics of Uralic Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La LRE Map : un outil pour recenser les ressources linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Diversité Linguistique et TAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A (very) Fast Survey of Rediscovering 50 Years of Discoveries in Speech and Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriental COCOSDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive modeling: guessing the NLP terms of tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CAMOMILE Collaborative Annotation Platform for Multi-modal, Multi-lingual and Multi-media Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Poignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Budnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bredin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Stefas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia. pp.1421-1425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingualism and LT in the EU and India: Similarities, Differences, Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Indian Language Data: Resources ad Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Language Resources and NLP Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Research Results Reproducibility and Resources Citation in Science and Technology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, Jan 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing and Analyzing NLP Terms for our Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Computational Terminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la Langue : Etat des Lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Technologies de la Langue pour les Langues régionales de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGLF, Jan 2016, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Mining for Notability Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-Platform Text Mining and Natural Language Processing Interoperability Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, Jan 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Reuse and Plagiarism in Speech and Natural Language Processing papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIRNDL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Newark, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Reuse and Plagiarism in LREC papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, Jan 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Robot Interaction Evaluation and Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NII Shonan meeting "The future of Human-Robot Dialogue: from Information Services to Virtual Assistants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Shonan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la Langue : Etat des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies pour les Langues régionales de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 10 to 20 years of Discoveries in Language and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Vetulani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language &amp; Technology Conference : Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 15+1 Years of Discoveries in Language Resources and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELRA 20th Anniversary Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP4NLP: Applying NLP to Scientific Corpora about Written and Spoken Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Scientometrics and Bibliometrics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP4NLP: the cobbler's children won't go unshod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Mining Scientific Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Knoxville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The strategic impact of META-NET on the regional, national and international level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Rehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Uszkoreit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LREMap for under-resourced languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khan Fahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Soria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CCURL 2014 : Collaboration and Computing for Under-Resourced Languages in the Linked Open Data Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingualism & LT in the EU and in India: Similarities, Differences and Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Indian Language Data: Resources ad Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies in Support to Multilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Cultural Diversity in Cyberspace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where the data are coming from?&amp;quot; Ethics, crowdsourcing and traceability for Big Data in Human Language Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crowdsourcing and human computation multidisciplinary workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LREC 15th Anniversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 15 years of discoveries in language resources and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing the identification problem in language-related scientific data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland. pp.2199-2205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwarfs sitting on the giants' shoulders - how LTs for regional and minority languages can benefit from piggybacking major languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Zoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Foundation for Endangered Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tralogy II. Report of the session 5: Assessing Quality in Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tralogy II. Trouver le sens : où sont nos manques et nos besoins respectifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 25 years of discoveries in spoken language processing: a preliminary analysis of the ISCA archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2013-745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FLaReNet strategic language resource agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Monachini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1379-1386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LRE map. Harmonising community descriptions of resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1084-1089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un turc mécanique pour les ressources linguistiques : critique de la myriadisation du travail parcellisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'2011 - Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the Session 5 of Tralogy I : Quality in Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tralogy I. Métiers et technologies de la traduction : quelles convergences pour l'avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing for Language Resource Development: Critical Analysis of Amazon Mechanical Turk Overpowering Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Language and Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LREC 2010 resource map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Goggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Quochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Valetta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language technology infrastructures in support to multilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Universal Communication Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technolangue: The French National Initiative for Human Language Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fith International Conference on Language Resources and Evaluation - LREC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2006, Genoa, Italy. pp.767-772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la Parole au LIMSI:les années pionnières, de 1970 à 1990.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sylvain Liénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference LREC 2022 Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resource and Evaluation Conference (LREC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. European Language Resources Association, 2022, 979-10-95546-72-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies for All (LT4All). Enabling Language Diversity & Multilingualism Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irmgarda Kasinskaite Buddeberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Technologies for All (LT4All)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association, 2020, 979-10-95546-33-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings Language Resources and Evaluation Conference (LREC) 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. 2020, 9781713812500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eleventh International Conference on Language Resources and Evaluation (LREC 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-9517408-9-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métiers et technologies de la traduction : quelles convergences pour l'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Froeliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nominé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallon Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subra-Itsusutji Caroline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tralogy I : Métiers et technologies de la traduction : quelles convergences pour l'avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Social Interaction with Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Eskenazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Language Technology. Challenges for Computer Science and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Vetulani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Kubis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 10930, 2018, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93782-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver le sens : où sont nos manques et nos besoins respectifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Froeliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallon Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meunier Mikaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durand-Fleischer Dominique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INIST-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, http://lodel.irevues.inist.fr/tralogy/index.php?id=188, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question of the Year : Is Language a Technology or a Culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imminent Research Report 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction by the Organizers of the thematic tracks on the Achievements and Challenges (Day 2 and Day 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irmgarda Kasinskaite Buddeberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Language Technology for All (LT4All) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language technology for all: a challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO Report on Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational systems: the ultimate goal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informe sobre Sistemas Conversacionales Multimodales Multilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Technologies Linguistiques - Regard d'Expert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAPPORT 2018 sur l’état de la Francophonie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ISBN 978-92-9028-436-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Eskenazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Social Interaction with Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-319-92107-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Vetulani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zygmunt Vetulani, Patrick Paroubek, Marek Kubis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Language Technology. Challenges for Computer Science and Linguistics 7th Language and Technology Conference, LTC 2015, Poznań, Poland, November 27-29, 2015, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2018, Lecture Notes in Computer Science, 978-3-319-93782-3. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93782-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Matrices and the Language Resource Impact Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Production, Cognition, and the Lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, pp.441-471, 2014, 978-3-319-08042-0. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08043-7_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing for Language Resource Development: Criticisms About Amazon Mechanical Turk Overpowering Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vetulani, Zygmunt and Mariani, Joseph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Language Technology Challenges for Computer Science and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8387, Springer International Publishing, pp.303-314, 2014, Lecture Notes in Computer Science, 978-3-319-08957-7. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08958-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and Ethical background of Crowdsourcing for Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Gelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">editor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crowdsourcing for Speech Processing: Applications to Data Collection, Transcription and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, wiley, pp.x-x, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24h pour écouter parler. Conversations sur la langue française : INNOVER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the International Congress of Languages at Risk (February 25-26, 2020) and the High-level event &amp;quot;Making a Decade of Action for Indigenous Languages&amp;quot; (February 27-28, 2020) Los Pinos, Mexico City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Interdisciplinaire des Sciences du Numérique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short report on L&TC 2019 (Poznan, Poland, 17-19 May 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Interdisciplinaire des Sciences du Numérique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short report on ICASSP 2019 (Brighton, UK, 12-17 May 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Interdisciplinaire des Sciences du Numérique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Report on the IEEE ICASSP 2018 Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Interdisciplinaire des Sciences du Numérique. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Report on the CMLD (Computational Methods for Endangered Languages) conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Interdisciplinaire des Sciences du Numérique. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing for Speech: Economic, Legal and Ethical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Gelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIG lab. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joseph MARIANI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP4NLP+5: The Deep (R)evolution in Speech and Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.863126. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2022.863126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NLP4NLP Corpus (II): 50 Years of Research in Speech and Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.37. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2018.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'évaluation et ses ressources en traitement automatique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXIV (1), pp.95-109. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfla.241.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NLP4NLP Corpus (I): 50 Years of Publication, Collaboration and Citation in Speech and Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2018.00036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les machines apprennent les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/3, pp.81-82. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.082.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus NLP4NLP pour l'analyse bibliométrique de 50 années de recherches en traitement automatique de la parole et du langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.31-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les machines apprennent les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137, pp.73-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse and Plagiarism in Speech and Natural Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00799-017-0211-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 15+2 Years of Discoveries in Language Resources and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.165-220. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-016-9352-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP4NLP : the cobbler's children won't go unshod.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D-Lib Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.10. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1045/november2015-francopoulo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources et évaluation, histoire et utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141, pp.8-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research infrastructures for human language technologies : a vision from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51, pp.569-584. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2007.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMDIAL : un paradigme pour évaluer automatiquement des systèmes de dialogue homme-machine en simulant un utilisateur de façon déterministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Allemandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.115-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technology: What comes after Deep Learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Spoken Language Technology Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP4NLP+5, the Deep (R)evolution in Speech and Language Processing: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O-COCOSDA 2023 - 26th Conference of the Oriental COCOSDA International Committee for the Co-ordination and Standardisation of Speech Databases and Assessment Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Language Equality : Ressources et technologies pour le traitement de la langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yvon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum « Innovation, Technologies et Plurilinguisme » organisé par la Délégation Générale à la Langue Française et aux Langues de France (DGLFLF) à l’occasion de la Présidence Française de l’Union Européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Stock of Lessons Learnt from IYIL 2019: Innovations in Language Technologies : LT4All</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unesco High Level Event Decade of Action for Indigenous Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Feb 2020, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoken Language Interaction with Virtual Agents and Robots: Personal statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spoken Language Interaction with Virtual Agents and Robots (SLIVAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft prospective for an International Summit on âLanguage Technologies for All (LT4All)â in the framework of the UNESCO Year of the Indigenous Languages â 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Launching International Year of Indigenous Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies in Support to Multilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Summit on the Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies for All (LT4All): Enabling Linguistic Diversity and Multilingualism Worldwide : Opening Address</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakti Sakriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Technologies for All</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies for Less-Resourced-Languages LRL Workshop Series at the Language and Technology Conferences (LTC) from 2009 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Vetulani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Language Technologies for All (LT4All) : Enabling Linguistic Diversity and Multilingualism Worldwide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Dec 2019, Paris, France. pp.123-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in LR for the Languages of India (2010-2016), Valedictory Address</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Indian Language Data: Resources ad Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Innovation in Speech and Language Processing Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2018, Miyazaki, Japan. pp.1890-1895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in LR for Under-Resourced Languages (2010-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaboration and Computing for Under-Resourced Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational language documentation: some results from the BULB project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ambouroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaboration and Computing for Under-Resourced Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the IWSDS 2017 Special Session on Chatbots and Conversational Agents âWochatâ Panel discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Dialogue Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Farmington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus NLP4NLP pour l'analyse bibliométrique de 50 années de recherches en traitement automatique de la parole et du langage naturel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrè de l'Association Francophone pour le Savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 50 Years of Discoveries in Speech and Language Processing: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriental COCOSDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Interspeech Special Session on the Digital Revolution for Under-resourced Languages (DigRevURL) Panel Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakti Sakriani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Traitement Automatique des Langues à l'ère du « Big Data » : le cas des publications scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Koroleva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft prospective for an International Summit on âLanguage Technologies for Allâ in the framework of the UNESCO Year of the Indigenous Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO Year of the Indigenous Languages 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies in Support to Multilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Summit on the Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LRE Map, LR Matrices and LR Impact Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop for Computational Linguistics of Uralic Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La LRE Map : un outil pour recenser les ressources linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Diversité Linguistique et TAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A (very) Fast Survey of Rediscovering 50 Years of Discoveries in Speech and Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriental COCOSDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive modeling: guessing the NLP terms of tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CAMOMILE Collaborative Annotation Platform for Multi-modal, Multi-lingual and Multi-media Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Poignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Budnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bredin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Stefas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia. pp.1421-1425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingualism and LT in the EU and India: Similarities, Differences, Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Indian Language Data: Resources ad Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Language Resources and NLP Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Research Results Reproducibility and Resources Citation in Science and Technology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, Jan 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing and Analyzing NLP Terms for our Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Computational Terminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la Langue : Etat des Lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Technologies de la Langue pour les Langues régionales de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGLF, Jan 2016, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Mining for Notability Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-Platform Text Mining and Natural Language Processing Interoperability Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, Jan 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Reuse and Plagiarism in Speech and Natural Language Processing papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIRNDL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Newark, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Reuse and Plagiarism in LREC papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, Jan 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 10 to 20 years of Discoveries in Language and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Vetulani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language &amp; Technology Conference : Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Robot Interaction Evaluation and Ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NII Shonan meeting "The future of Human-Robot Dialogue: from Information Services to Virtual Assistants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Shonan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la Langue : Etat des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies pour les Langues régionales de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 15+1 Years of Discoveries in Language Resources and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELRA 20th Anniversary Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP4NLP: Applying NLP to Scientific Corpora about Written and Spoken Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Scientometrics and Bibliometrics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP4NLP: the cobbler's children won't go unshod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Mining Scientific Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Knoxville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LREC 15th Anniversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 15 years of discoveries in language resources and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies in Support to Multilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Cultural Diversity in Cyberspace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Yakutsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where the data are coming from?&amp;quot; Ethics, crowdsourcing and traceability for Big Data in Human Language Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crowdsourcing and human computation multidisciplinary workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingualism & LT in the EU and in India: Similarities, Differences and Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Indian Language Data: Resources ad Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The strategic impact of META-NET on the regional, national and international level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Rehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Uszkoreit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LREMap for under-resourced languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khan Fahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Soria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CCURL 2014 : Collaboration and Computing for Under-Resourced Languages in the Linked Open Data Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing the identification problem in language-related scientific data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland. pp.2199-2205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwarfs sitting on the giants' shoulders - how LTs for regional and minority languages can benefit from piggybacking major languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Zoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Foundation for Endangered Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tralogy II. Report of the session 5: Assessing Quality in Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tralogy II. Trouver le sens : où sont nos manques et nos besoins respectifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering 25 years of discoveries in spoken language processing: a preliminary analysis of the ISCA archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delaborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2013-745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LRE map. Harmonising community descriptions of resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1084-1089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FLaReNet strategic language resource agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Monachini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1379-1386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un turc mécanique pour les ressources linguistiques : critique de la myriadisation du travail parcellisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'2011 - Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the Session 5 of Tralogy I : Quality in Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tralogy I. Métiers et technologies de la traduction : quelles convergences pour l'avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing for Language Resource Development: Critical Analysis of Amazon Mechanical Turk Overpowering Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Language and Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LREC 2010 resource map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R del Gratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Goggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Quochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Valetta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language technology infrastructures in support to multilingualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Universal Communication Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technolangue: The French National Initiative for Human Language Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fith International Conference on Language Resources and Evaluation - LREC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2006, Genoa, Italy. pp.767-772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la Parole au LIMSI:les années pionnières, de 1970 à 1990.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sylvain Liénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference LREC 2022 Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resource and Evaluation Conference (LREC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. European Language Resources Association, 2022, 979-10-95546-72-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Technologies for All (LT4All). Enabling Language Diversity & Multilingualism Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irmgarda Kasinskaite Buddeberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Technologies for All (LT4All)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association, 2020, 979-10-95546-33-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings Language Resources and Evaluation Conference (LREC) 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. 2020, 9781713812500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eleventh International Conference on Language Resources and Evaluation (LREC 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-9517408-9-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métiers et technologies de la traduction : quelles convergences pour l'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Froeliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nominé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallon Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subra-Itsusutji Caroline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tralogy I : Métiers et technologies de la traduction : quelles convergences pour l'avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Language Technology. Challenges for Computer Science and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Vetulani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Kubis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 10930, 2018, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93782-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Social Interaction with Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Eskenazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver le sens : où sont nos manques et nos besoins respectifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Froeliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallon Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meunier Mikaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durand-Fleischer Dominique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INIST-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, http://lodel.irevues.inist.fr/tralogy/index.php?id=188, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question of the Year : Is Language a Technology or a Culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imminent Research Report 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction by the Organizers of the thematic tracks on the Achievements and Challenges (Day 2 and Day 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Choukri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irmgarda Kasinskaite Buddeberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Language Technology for All (LT4All) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language technology for all: a challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO Report on Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational systems: the ultimate goal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informe sobre Sistemas Conversacionales Multimodales Multilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Eskenazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Social Interaction with Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-319-92107-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Technologies Linguistiques - Regard d'Expert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAPPORT 2018 sur l’état de la Francophonie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ISBN 978-92-9028-436-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Vetulani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zygmunt Vetulani, Patrick Paroubek, Marek Kubis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Language Technology. Challenges for Computer Science and Linguistics 7th Language and Technology Conference, LTC 2015, Poznań, Poland, November 27-29, 2015, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2018, Lecture Notes in Computer Science, 978-3-319-93782-3. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93782-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing for Language Resource Development: Criticisms About Amazon Mechanical Turk Overpowering Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vetulani, Zygmunt and Mariani, Joseph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Language Technology Challenges for Computer Science and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8387, Springer International Publishing, pp.303-314, 2014, Lecture Notes in Computer Science, 978-3-319-08957-7. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08958-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Matrices and the Language Resource Impact Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Production, Cognition, and the Lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, pp.441-471, 2014, 978-3-319-08042-0. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08043-7_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and Ethical background of Crowdsourcing for Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Gelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">editor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crowdsourcing for Speech Processing: Applications to Data Collection, Transcription and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, wiley, pp.x-x, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24h pour écouter parler. Conversations sur la langue française : INNOVER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the International Congress of Languages at Risk (February 25-26, 2020) and the High-level event &amp;quot;Making a Decade of Action for Indigenous Languages&amp;quot; (February 27-28, 2020) Los Pinos, Mexico City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Interdisciplinaire des Sciences du Numérique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short report on L&TC 2019 (Poznan, Poland, 17-19 May 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Interdisciplinaire des Sciences du Numérique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short report on ICASSP 2019 (Brighton, UK, 12-17 May 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Interdisciplinaire des Sciences du Numérique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Report on the IEEE ICASSP 2018 Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Interdisciplinaire des Sciences du Numérique. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Report on the CMLD (Computational Methods for Endangered Languages) conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Interdisciplinaire des Sciences du Numérique. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing for Speech: Economic, Legal and Ethical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Gelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIG lab. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mariani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Francopoulo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2022.863126" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Mariani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2018.00037" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.241.0095" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413751v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2018.00036" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.082.0081" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840700v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-017-0211-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840701v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-016-9352-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/november2015-francopoulo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840703v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840706v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.12.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37G5C2J1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Allemandou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charnay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lauvergne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415400v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413394v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413415v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413830v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413828v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakti Sakriani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Choukri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413286v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zygmunt Vetulani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413825v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840694v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413823v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387379v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ambouroue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blachon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413812v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413818v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Koroleva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413814v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413816v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413820v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413806v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350096v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Poignant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Budnik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Stefas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413805v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840847v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840848v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413792v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840817v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840811v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413803v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413789v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840818v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Vetulani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413784v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840824v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Rehm" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Uszkoreit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840826v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R del Gratta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Fahad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Soria" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413798v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413770v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413773v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840820v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840821v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cieri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840828v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Zoli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497495v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-745" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840836v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Bel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Monachini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840833v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Calzolari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rubino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617067v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648187v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840840v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Goggi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Quochi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840842v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413225v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Li&#233;nard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413343v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Calzolari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413363v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmgarda Kasinskaite Buddeberg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mazo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415353v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413091v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371210v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Froeliger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nomin&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallon Alain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subra-Itsusutji Caroline" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413927v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Eskenazi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410627v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kubis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93782-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371212v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meunier Mika&#235;l" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand-Fleischer Dominique" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lodel.irevues.inist.fr/tralogy/index.php?id=194" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415277v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455045v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415222v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413253v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413134v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454984v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455017v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413960v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08043-7_25" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053047v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_25" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959227v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Mariani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Gelas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430140v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413422v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413319v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413304v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413200v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413168v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067110v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mariani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Francopoulo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2022.863126" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Mariani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2018.00037" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.241.0095" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413751v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2018.00036" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413743v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.082.0081" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413744v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840700v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-017-0211-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840701v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-016-9352-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/november2015-francopoulo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840703v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840706v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.12.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37G5C2J1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Allemandou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charnay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lauvergne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415400v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413394v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413415v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413830v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413828v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakti Sakriani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Choukri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413286v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zygmunt Vetulani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413825v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840694v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413823v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387379v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ambouroue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blachon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413795v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413812v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Koroleva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413820v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413806v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350096v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Poignant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Budnik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Stefas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413805v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840847v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840848v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413792v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840817v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840811v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Vetulani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413803v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413789v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413784v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840820v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413770v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078045v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413798v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840824v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Rehm" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Uszkoreit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840826v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R del Gratta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Fahad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Soria" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840821v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cieri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840828v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Zoli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497495v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-745" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840833v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Calzolari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rubino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840836v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Bel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Monachini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617067v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648187v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840840v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Goggi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Quochi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840842v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413225v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Li&#233;nard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413343v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Calzolari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413363v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmgarda Kasinskaite Buddeberg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mazo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415353v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413091v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371210v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Froeliger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nomin&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallon Alain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subra-Itsusutji Caroline" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410627v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kubis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93782-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413927v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Eskenazi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371212v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meunier Mika&#235;l" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand-Fleischer Dominique" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lodel.irevues.inist.fr/tralogy/index.php?id=194" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415277v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455045v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415222v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413253v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454984v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413134v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455017v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053047v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_25" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413960v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08043-7_25" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959227v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Mariani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Gelas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430140v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413422v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413319v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413304v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413200v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413168v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067110v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>