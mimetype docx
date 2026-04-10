--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -904,295 +904,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HESI-MS/MS Analysis of Phenolic Compounds from Calendula aegyptiaca Fruits Extracts and Evaluation of Their Antioxidant Activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antioxidant and Antimicrobial Activities of Erodium arborescens Aerial Part Extracts and Characterization by LC-HESI-MS2 of Its Acetone Extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonda Samet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Grati</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amani Ayachi</w:t>
+                <w:t xml:space="preserve">Mariam Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Treilhou</w:t>
+                <w:t xml:space="preserve">Lotfi Mallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27072314⟩</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27144399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823160v1</w:t>
+                <w:t xml:space="preserve">hal-04816419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant and Antimicrobial Activities of Erodium arborescens Aerial Part Extracts and Characterization by LC-HESI-MS2 of Its Acetone Extract</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HESI-MS/MS Analysis of Phenolic Compounds from Calendula aegyptiaca Fruits Extracts and Evaluation of Their Antioxidant Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Grati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonda Samet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouthaina Bouzayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Ayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Allouche</w:t>
+                <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27144399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules27072314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816419v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESI-MS/MS Analysis of Phenolic Compounds from Aeonium arboreum Leaf Extracts and Evaluation of their Antioxidant and Antimicrobial Activities</w:t>
               </w:r>
@@ -1217,64 +1217,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Ben Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donyez Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26, </w:t>
@@ -2260,307 +2260,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thymol as an alternative to pesticides: persistence and effects of Apilife Var on the phototactic behavior of the honeybee Apis mellifera</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potent bactericidal effects of bicarinalin against strains of the Enterobacter and Cronobacter genera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginy Roche-Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Rifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Hotier</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.202 - 206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2014.02.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-2143-6⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418360v1</w:t>
+                <w:t xml:space="preserve">hal-01939324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potent bactericidal effects of bicarinalin against strains of the Enterobacter and Cronobacter genera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thymol as an alternative to pesticides: persistence and effects of Apilife Var on the phototactic behavior of the honeybee Apis mellifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginy Roche-Chatain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
+                <w:t xml:space="preserve">Julie Alayrangues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2014.02.026⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (7), pp.4934-4939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-2143-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939324v1</w:t>
+                <w:t xml:space="preserve">hal-02418360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and characterization of a novel antimicrobial peptide from the venom of the ant Tetramorium bicarinatum.</w:t>
               </w:r>
@@ -2731,51 +2731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Orivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3095,415 +3095,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of patch quality by ladybirds: relative response to conspecific and heterospecific larval tracks a consequence of habitat similarity?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergism of contact semiochemicals for host-recognition and host-acceptance by the specialist parasitoid Cotesia plutellae (Kurdjumov).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Téné</w:t>
+                <w:t xml:space="preserve">O. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bastin</w:t>
+                <w:t xml:space="preserve">Charles Gers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Dixon</w:t>
+                <w:t xml:space="preserve">N. Tene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Arvanitakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 17 (1), pp.37-45. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 17, pp.13-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062370v1</w:t>
+                <w:t xml:space="preserve">hal-00145421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergism of contact semiochemicals for host-recognition and host-acceptance by the specialist parasitoid Cotesia plutellae (Kurdjumov).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and spectroscopic structural elucidation of new quinoxaline derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Tene Ghomsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Roux</w:t>
+                <w:t xml:space="preserve">Nour-Eddine Es-Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Gers</w:t>
+                <w:t xml:space="preserve">E.M. Essassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Tene</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nour-Eddine Hammou Ahabchane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17, pp.13-18</w:t>
+              <w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.741-751</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145421v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00266303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and spectroscopic structural elucidation of new quinoxaline derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of patch quality by ladybirds: relative response to conspecific and heterospecific larval tracks a consequence of habitat similarity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Magro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Téné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Garrigues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathan Tene Ghomsi</w:t>
+                <w:t xml:space="preserve">Anthony Dixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour-Eddine Es-Safi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nour-Eddine Hammou Ahabchane</w:t>
+                <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (1), pp.37-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00049-006-0357-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00266303v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4210,51 +4210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4725,51 +4725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wilkinson Kevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4993,51 +4993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17080379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ayachi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Samet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Bouzayani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13070793" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Ben Younes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ben Ammar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28093947" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071274v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05484980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446316v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2022.103876" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823160v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Grati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Treilhou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27072314" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816419v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Fourati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Mallouli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Allouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27144399" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823173v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Affes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donyez Frikha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26144338" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira R Aili" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tindo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kenne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11120732" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939298v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan Tchi Song" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00452" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allaoua" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noirot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Nathan T&#233;n&#233; Ghomsi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13915" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415873v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Guzman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Castillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haouaria Belkhelfa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10010021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417861v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Chaker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennaji Najahi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chatriant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2013.09.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01974252v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rifflet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2016.04.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GQP4NLW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418360v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alayrangues" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hotier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2143-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939324v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginy Roche-Chatain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.02.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNL6RZQJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gavalda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2012.08.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W8KTGTR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028571" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01093932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vantaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Tene Ghomsi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. Gordon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2009.00614.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHRV5GT4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01083748v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-009-9673-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSMKXBZP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062370v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bastin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dixon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-006-0357-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AAF20B81D273AACAB1A54D89D53C25C857C61231/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145421v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tene" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arvanitakis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bordat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266303v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garrigues" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Es-Safi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Essassi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Hammou Ahabchane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664882v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Robinson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167772v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166727v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166047v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191770v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186813v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158078v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158077v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03150290v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Alvarez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilkinson Kevin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17080379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ayachi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Samet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Bouzayani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13070793" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Ben Younes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ben Ammar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28093947" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071274v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05484980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446316v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2022.103876" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816419v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Fourati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Mallouli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Allouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27144399" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823160v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Grati" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Treilhou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27072314" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823173v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Affes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donyez Frikha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26144338" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira R Aili" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tindo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kenne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11120732" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939298v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan Tchi Song" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00452" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allaoua" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noirot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Nathan T&#233;n&#233; Ghomsi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13915" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415873v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Guzman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Castillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haouaria Belkhelfa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10010021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417861v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Chaker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennaji Najahi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chatriant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2013.09.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01974252v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rifflet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2016.04.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GQP4NLW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939324v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginy Roche-Chatain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.02.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNL6RZQJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418360v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alayrangues" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hotier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2143-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gavalda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2012.08.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W8KTGTR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028571" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01093932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vantaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Tene Ghomsi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. Gordon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2009.00614.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHRV5GT4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01083748v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-009-9673-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSMKXBZP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145421v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tene" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arvanitakis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bordat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garrigues" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Es-Safi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Essassi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Hammou Ahabchane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062370v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bastin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dixon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-006-0357-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AAF20B81D273AACAB1A54D89D53C25C857C61231/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664882v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Robinson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167772v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166727v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166047v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191770v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186813v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158078v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158077v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03150290v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Alvarez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilkinson Kevin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>