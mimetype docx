--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -770,429 +770,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venomics survey of six myrmicine ants provides insights into the molecular and structural diversity of their peptide toxins</w:t>
+                <w:t xml:space="preserve">HESI-MS/MS Analysis of Phenolic Compounds from Calendula aegyptiaca Fruits Extracts and Evaluation of Their Antioxidant Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Barassé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathan Téné</w:t>
+                <w:t xml:space="preserve">Wafa Grati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonda Samet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouthaina Bouzayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Ayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+                <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2022.103876⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27072314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04446316v1</w:t>
+                <w:t xml:space="preserve">hal-04823160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant and Antimicrobial Activities of Erodium arborescens Aerial Part Extracts and Characterization by LC-HESI-MS2 of Its Acetone Extract</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amani Ayachi</w:t>
+                <w:t xml:space="preserve">Venomics survey of six myrmicine ants provides insights into the molecular and structural diversity of their peptide toxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Barassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Téné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Fourati</w:t>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotfi Mallouli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Allouche</w:t>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27144399⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 151, pp. 103876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2022.103876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816419v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HESI-MS/MS Analysis of Phenolic Compounds from Calendula aegyptiaca Fruits Extracts and Evaluation of Their Antioxidant Activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antioxidant and Antimicrobial Activities of Erodium arborescens Aerial Part Extracts and Characterization by LC-HESI-MS2 of Its Acetone Extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonda Samet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Grati</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amani Ayachi</w:t>
+                <w:t xml:space="preserve">Lotfi Mallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Treilhou</w:t>
+                <w:t xml:space="preserve">Noureddine Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27072314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules27144399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823160v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESI-MS/MS Analysis of Phenolic Compounds from Aeonium arboreum Leaf Extracts and Evaluation of their Antioxidant and Antimicrobial Activities</w:t>
               </w:r>
@@ -1217,64 +1217,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Ben Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donyez Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26, </w:t>
@@ -1351,64 +1351,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira R Aili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Barassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19 (4), pp.1800-1811. </w:t>
@@ -1450,51 +1450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Peptide Venom Composition of the Fierce Stinging Ant Tetraponera aethiops (Formicidae: Pseudomyrmecinae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Barassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2260,307 +2260,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potent bactericidal effects of bicarinalin against strains of the Enterobacter and Cronobacter genera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thymol as an alternative to pesticides: persistence and effects of Apilife Var on the phototactic behavior of the honeybee Apis mellifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginy Roche-Chatain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
+                <w:t xml:space="preserve">Julie Alayrangues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2014.02.026⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (7), pp.4934-4939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-2143-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939324v1</w:t>
+                <w:t xml:space="preserve">hal-02418360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thymol as an alternative to pesticides: persistence and effects of Apilife Var on the phototactic behavior of the honeybee Apis mellifera</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potent bactericidal effects of bicarinalin against strains of the Enterobacter and Cronobacter genera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginy Roche-Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Rifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Hotier</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.202 - 206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2014.02.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-2143-6⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418360v1</w:t>
+                <w:t xml:space="preserve">hal-01939324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and characterization of a novel antimicrobial peptide from the venom of the ant Tetramorium bicarinatum.</w:t>
               </w:r>
@@ -2731,51 +2731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Orivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3095,415 +3095,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergism of contact semiochemicals for host-recognition and host-acceptance by the specialist parasitoid Cotesia plutellae (Kurdjumov).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of patch quality by ladybirds: relative response to conspecific and heterospecific larval tracks a consequence of habitat similarity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Magro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Roux</w:t>
+                <w:t xml:space="preserve">Joseph Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Gers</w:t>
+                <w:t xml:space="preserve">Nicolas Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Tene</w:t>
+                <w:t xml:space="preserve">Anthony Dixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Arvanitakis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 17, pp.13-18</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 17 (1), pp.37-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00049-006-0357-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00145421v1</w:t>
+                <w:t xml:space="preserve">hal-02062370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and spectroscopic structural elucidation of new quinoxaline derivatives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergism of contact semiochemicals for host-recognition and host-acceptance by the specialist parasitoid Cotesia plutellae (Kurdjumov).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour-Eddine Es-Safi</w:t>
+                <w:t xml:space="preserve">O. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.M. Essassi</w:t>
+                <w:t xml:space="preserve">Charles Gers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour-Eddine Hammou Ahabchane</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Tene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arvanitakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 40, pp.741-751</w:t>
+              <w:t xml:space="preserve">Chemoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17, pp.13-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00266303v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of patch quality by ladybirds: relative response to conspecific and heterospecific larval tracks a consequence of habitat similarity?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and spectroscopic structural elucidation of new quinoxaline derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Dixon</w:t>
+                <w:t xml:space="preserve">Bernard Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Tene Ghomsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
+                <w:t xml:space="preserve">Nour-Eddine Es-Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Essassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Hammou Ahabchane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemoecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.741-751</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02062370v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00266303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3723,51 +3723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès Du Groupe Français Des Peptides et Des Protéines et BPGMS5, French-Belgian Joint Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Port-Leucate, France</w:t>
@@ -3960,51 +3960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Barassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4085,51 +4085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Barassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4171,90 +4171,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the molecular diversity of ant venoms reveals conserved toxin precursors and distinctive mature peptides features among phylogenetic subfamilies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Barassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4376,51 +4376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès Du Groupe Français Des Peptides et Des Protéines et BPGMS5, French-Belgian Joint Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Port-Leucate, France</w:t>
@@ -4501,51 +4501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Meeting of the French Society of Toxinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, On line, France</w:t>
@@ -4613,51 +4613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Barassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4725,51 +4725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wilkinson Kevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4993,51 +4993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17080379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ayachi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Samet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Bouzayani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13070793" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Ben Younes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ben Ammar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28093947" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071274v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05484980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446316v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2022.103876" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816419v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Fourati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Mallouli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Allouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27144399" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823160v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Grati" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Treilhou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27072314" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823173v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Affes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donyez Frikha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26144338" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira R Aili" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tindo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kenne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11120732" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939298v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan Tchi Song" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00452" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allaoua" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noirot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Nathan T&#233;n&#233; Ghomsi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13915" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415873v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Guzman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Castillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haouaria Belkhelfa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10010021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417861v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Chaker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennaji Najahi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chatriant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2013.09.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01974252v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rifflet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2016.04.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GQP4NLW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939324v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginy Roche-Chatain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.02.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNL6RZQJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418360v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alayrangues" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hotier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2143-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gavalda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2012.08.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W8KTGTR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028571" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01093932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vantaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Tene Ghomsi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. Gordon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2009.00614.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHRV5GT4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01083748v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-009-9673-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSMKXBZP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145421v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tene" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arvanitakis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bordat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garrigues" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Es-Safi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Essassi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Hammou Ahabchane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062370v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bastin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dixon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-006-0357-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AAF20B81D273AACAB1A54D89D53C25C857C61231/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664882v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Robinson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167772v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166727v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166047v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191770v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186813v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158078v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158077v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03150290v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Alvarez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilkinson Kevin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17080379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ayachi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Samet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Bouzayani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13070793" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Ben Younes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ben Ammar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28093947" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071274v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05484980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823160v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Grati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Treilhou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27072314" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446316v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2022.103876" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816419v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Fourati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Mallouli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Allouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27144399" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823173v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Affes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donyez Frikha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26144338" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira R Aili" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tindo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kenne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11120732" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939298v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan Tchi Song" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00452" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allaoua" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noirot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Nathan T&#233;n&#233; Ghomsi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13915" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415873v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Guzman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Castillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haouaria Belkhelfa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10010021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417861v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Chaker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennaji Najahi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chatriant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2013.09.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01974252v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rifflet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2016.04.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GQP4NLW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418360v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alayrangues" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hotier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2143-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939324v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginy Roche-Chatain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.02.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNL6RZQJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gavalda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2012.08.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W8KTGTR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028571" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01093932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vantaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Tene Ghomsi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. Gordon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2009.00614.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHRV5GT4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01083748v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-009-9673-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSMKXBZP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062370v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bastin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dixon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-006-0357-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AAF20B81D273AACAB1A54D89D53C25C857C61231/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145421v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tene" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arvanitakis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bordat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266303v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garrigues" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Es-Safi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Essassi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Hammou Ahabchane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664882v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Robinson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167772v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166727v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166047v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191770v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186813v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158078v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158077v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03150290v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Alvarez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilkinson Kevin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>