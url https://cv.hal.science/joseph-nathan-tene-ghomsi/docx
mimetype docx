--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -3095,415 +3095,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of patch quality by ladybirds: relative response to conspecific and heterospecific larval tracks a consequence of habitat similarity?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergism of contact semiochemicals for host-recognition and host-acceptance by the specialist parasitoid Cotesia plutellae (Kurdjumov).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Téné</w:t>
+                <w:t xml:space="preserve">O. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bastin</w:t>
+                <w:t xml:space="preserve">Charles Gers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Dixon</w:t>
+                <w:t xml:space="preserve">N. Tene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Arvanitakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 17 (1), pp.37-45. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 17, pp.13-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062370v1</w:t>
+                <w:t xml:space="preserve">hal-00145421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergism of contact semiochemicals for host-recognition and host-acceptance by the specialist parasitoid Cotesia plutellae (Kurdjumov).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and spectroscopic structural elucidation of new quinoxaline derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Tene Ghomsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Roux</w:t>
+                <w:t xml:space="preserve">Nour-Eddine Es-Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Gers</w:t>
+                <w:t xml:space="preserve">E.M. Essassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Tene</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nour-Eddine Hammou Ahabchane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17, pp.13-18</w:t>
+              <w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.741-751</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145421v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00266303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and spectroscopic structural elucidation of new quinoxaline derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of patch quality by ladybirds: relative response to conspecific and heterospecific larval tracks a consequence of habitat similarity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Magro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Téné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Garrigues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathan Tene Ghomsi</w:t>
+                <w:t xml:space="preserve">Anthony Dixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour-Eddine Es-Safi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nour-Eddine Hammou Ahabchane</w:t>
+                <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (1), pp.37-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00049-006-0357-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00266303v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3631,730 +3631,77 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
-[...651 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the U9-MYRTX-Tb1a Mechanism, a Cytotoxic Peptide from the Ant Tetramorium Bicarinatum Venom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4413,73 +3760,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès Du Groupe Français Des Peptides et Des Protéines et BPGMS5, French-Belgian Joint Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Port-Leucate, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Investigation of the Mechanisms of Two Cytotoxic Venom Peptides from the Ant Tetramorium Bicarinatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4538,73 +3885,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Meeting of the French Society of Toxinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogous Venom Peptides Acting on Different Pathways: A Study of Bicarinalin and U9-MYRTX-Tb1a from T. Bicarinatum Venom.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4663,100 +4010,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Electronic Conference on Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, On line, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARACTERIZATION OF ANTI-HELICOBACTER PYLORI PEPTIDES PRESENT IN THE HEMOLYMPH OF HERMETIA ILLUCENS LARVAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wilkinson Kevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4788,65 +4135,593 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th Annual Meeting of the American-Society-of-Tropical-Medicine-and-Hygiene (ASTMH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Baltimore, MD, United States. pp.357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between Apoptosis and Necrosis: Study of U9-MYRTX-Tb1a Mechanism, a Cytotoxic Venom Peptide from the Tetramorium Bicarinatum Ant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Ascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Téné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Venoms and Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Oxford, United Kingdom. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analogous Venom Peptides Acting on Different Pathways: A Study of Bicarinalin and U9-MYRTX-Tb1a from T. Bicarinatum Venom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Ascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Téné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Barassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Electronic Conference on Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, On line, Switzerland. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03150290v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analogous peptides acting on different pathways: a comparative study of Bicarinalin and U9-MYRTX-Tb1a from an ant venom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Ascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Téné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Barassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Electronic Conference on Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Basel (online), Switzerland. , 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the molecular diversity of ant venoms reveals conserved toxin precursors and distinctive mature peptides features among phylogenetic subfamilies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Barassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Téné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Treilhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GFPP21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Amboise, France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId143"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4993,51 +4868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17080379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ayachi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Samet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Bouzayani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13070793" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Ben Younes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ben Ammar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28093947" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071274v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05484980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823160v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Grati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Treilhou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27072314" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446316v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2022.103876" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816419v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Fourati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Mallouli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Allouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27144399" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823173v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Affes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donyez Frikha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26144338" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira R Aili" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tindo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kenne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11120732" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939298v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan Tchi Song" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00452" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allaoua" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noirot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Nathan T&#233;n&#233; Ghomsi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13915" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415873v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Guzman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Castillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haouaria Belkhelfa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10010021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417861v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Chaker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennaji Najahi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chatriant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2013.09.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01974252v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rifflet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2016.04.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GQP4NLW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418360v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alayrangues" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hotier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2143-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939324v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginy Roche-Chatain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.02.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNL6RZQJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gavalda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2012.08.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W8KTGTR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028571" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01093932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vantaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Tene Ghomsi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. Gordon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2009.00614.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHRV5GT4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01083748v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-009-9673-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSMKXBZP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062370v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bastin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dixon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-006-0357-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AAF20B81D273AACAB1A54D89D53C25C857C61231/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145421v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tene" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arvanitakis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bordat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266303v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garrigues" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Es-Safi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Essassi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Hammou Ahabchane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664882v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Robinson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167772v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166727v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166047v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191770v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186813v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158078v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158077v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03150290v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Alvarez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilkinson Kevin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17080379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ayachi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Samet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Bouzayani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13070793" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Ben Younes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ben Ammar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28093947" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071274v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05484980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823160v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Grati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Treilhou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27072314" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446316v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2022.103876" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816419v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Fourati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Mallouli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Allouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27144399" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823173v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Affes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donyez Frikha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26144338" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira R Aili" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tindo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kenne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11120732" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939298v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan Tchi Song" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00452" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allaoua" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noirot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Nathan T&#233;n&#233; Ghomsi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13915" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415873v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Guzman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Castillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haouaria Belkhelfa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10010021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417861v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Chaker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennaji Najahi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chatriant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2013.09.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01974252v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rifflet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2016.04.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GQP4NLW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418360v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alayrangues" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hotier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2143-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939324v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginy Roche-Chatain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.02.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNL6RZQJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gavalda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2012.08.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W8KTGTR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028571" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01093932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vantaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Tene Ghomsi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. Gordon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2009.00614.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHRV5GT4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01083748v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-009-9673-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSMKXBZP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145421v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tene" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arvanitakis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bordat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garrigues" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Es-Safi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Essassi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Hammou Ahabchane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062370v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bastin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dixon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-006-0357-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AAF20B81D273AACAB1A54D89D53C25C857C61231/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664882v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Robinson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162758v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158078v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158077v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03150290v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Alvarez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilkinson Kevin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166727v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166047v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191770v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186813v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>