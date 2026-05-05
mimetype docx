--- v0 (2026-03-04)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joseph Thach </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Conseil National des Universités, Section 15 (Depuis 2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Conseil Scientifique de l'INALCO</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Conseil du Laboratoire </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeDyL - UMR 8202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre associé du Centre Asie du Sud-est, </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASE - UMR 8170</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable des Relations internationales pour le Département Asie du Sud-est et Pacifique, INALCO</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Porteur du projet </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manusastra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> – coopération internationale, France-Laos-Cambodge</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Porteur d’un projet de recherches pluridisciplinaires « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : La mémoire collective dans l’espace khmer, approches linguistique, ethnologique et historique », projet financé par la Banque Mondiale et par la Ville de Paris dans le cadre du programme Émergences.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Poteur du Projet « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEReSH-CAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Gouvernance et Emergence de la recherche en Sciences huamines au Cambodge » du Programme Erasmus +, KA2 - Capacity Building, avec le financement de l'Union Européenne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directions et co-directions de master et de thèse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité scientifique permanent du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian Linguistics Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en linguistique khmère à l’Institut National des Langues et Civilisations orientales (INALCO), membre du laboratoire Structure et Dynamique des Langues (UMR 8202-CNRS, UMR 135-IRD, INALCO), membre associé du Centre Asie du Sud-est – UMR 8170 (CNRS, EHESS, INALCO).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Il est responsable d’un projet de formation à la recherche en Sciences humaines au niveau licence et master, Manusastra, à Phnom Penh en partenariat avec l’Université Royale des Beaux-arts et l’Université Nationale du Laos. Outre ses recherches et publications en linguistique sur « L’énoncé et ses composantes, formes, agencements, référenciation » qui constitue l’Axe 1 du SeDyL, J. Thach est depuis 2014 porteur d’un projet de recherches pluridisciplinaires « CAMNAM : La mémoire collective dans l’espace khmer, approches linguistique, ethnologique et historique », projet financé par la Banque Mondiale et par la Ville de Paris dans le cadre du programme Émergences.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’enseignement à l’INALCO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- CAM1A06c : Aperçu sur la syntaxe du khmer</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CAM1B06a : Syntaxe et énoncé du khmer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- CAM2A06a : Sémantique et syntaxe des particules du discours en khmer</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CAM2B06a : Morphologie du khmer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- CAM3A06b : Grammaire approfondie du khmer – 1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CAM3B06b : Grammaire approfondie du khmer - 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CAM305A : Langue, histoire et sources textuelles du Cambodge ancien et moderne (I) – cours INALCO & EHESS (langue et civilisation, cours commun E. Bourdonneau, G. Mikaelian</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CAM305B : Langue, histoire et sources textuelles du Cambodge ancien et moderne (II) cours INALCO & EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master 1&2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- KHM07101 : L’exposé écrit et oral en khmer (langue & civilisation)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KHM08100 : Traduction et lexicographie du khmer (langue)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ASP4B02A : Plurilinguisme en Asie du Sud-est (linguistique ASE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement transversal de niveau Licence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- LGE2B11a : Morpho-Syntaxe 1 (linguistique générale)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages et édition d'ouvrages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant-éditeur </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ប្រវត្តិសាស្ត្រ​ខ្មែរ [Pravattisāstr khmaer]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (version khmère de : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Cambodia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de David CHANDLER, Westview Press, 2000), 1re édition : 2005, 320 p, Phnom Penh, Center for Khmer Studies. (éd. Michel. Antelme).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’indéfinition en khmer, du groupe nominal au discours. Études des particules naa et ʔɛj</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang international academic publishing group, Bern, 2013, 383p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passé des Khmers, langues, textes, rites</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (co-éditeurs : G. Mikaelian, N. Abdoul-Carime), Peter Lang, Bern, 2016, 262p.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Articles et chapitres d'ouvrages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les morphèmes naa et ʔɛj en khmer : étude syntaxique et sémantique », [in] </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Udaya – Journal of Khmer studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 3, 2002, Cambodge, pp. 17-34.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ʔɛj et naa : Indéfinis – interrogatifs en Khmer. Deux formes de non-individuation »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,[in]</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues. Les Cahiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n 1, Paris, 2009, pp. 127 – 169.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Description de trəw en khmer contemporain »,</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[in] Cahiers de Linguistique – Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 38, 1. CRLAO, EHESS, Paris, 2009, pp. 71-124, (co-auteur D. Paillard).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À propos du verbe /leːŋ/ en khmer : Identité sémantique et construction à verbes multiples »,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [in] </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 59, 2010. Paris, pp. 171-210.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« trəw et la diathèse passive en khmer »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, [in] </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues. Les Cahiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 2, 2010, pp. 77-104.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“kʰlah in contemporary Khmer, quantitative and qualitative plurality”,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [in] </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian Linguistics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 3.2. 2010. 93-110, (co-auteur D. Paillard).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Descriptions linguistiques du khmer : différentes approches de la singularité »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, [in] </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 65, 2012 (2), pp. 181-199.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Les démonstratifs dans le khmer contemporain de Phnom Penh : identification et enjeux énonciatifs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », [in] </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°45, ed. Peter Lang, Bern, 2015, pp. 65-90.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots de la mémoire, En quête des représentations de la mémoire au prisme du mot cam en khmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », [in] </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le passé des Khmers, langues, textes, rites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, Bern, 2016, pp. 41-75 (36p).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comptes rendus</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Comptes rendus 2015. John Haiman, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambodian. Khmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London Oriental and African Language Library, Vol. 16, John Benjamins Publishing Company, Amsterdam / Philadelphie, 2011, xx + 425 p.», avec Michel ANTELME, [in] </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, tome 110/2, 2015 (publié en 2016), p. 79–93.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de John Haiman, Cambodian. Khmer, London Oriental and African Language Library, Vol. 16, John Benjamins Publishing Company, Amsterdam/Philadelphie, 2011, xx + 425 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rithy Antelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Deth Thach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (CX), pp.79-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démonstratifs dans le khmer contemporain de Phnom Penh : identification et enjeux énonciatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Thach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Varia, 45, pp.65-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptions linguistiques du khmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Thach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (65), pp.181-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00964052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À PROPOS DU VERBE leeŋ EN KHMER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Thach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (59), pp.171-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">klah/ IN CONTEMPORARY KHMER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Thach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Paillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Southeast Asian Linguistics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp.93-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">trew/ et la diathèse passive en khmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Thach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues : revue de linguistique. Les cahiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.77-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Sivapàda du Cambodge », un atelier présenté à la 12e conférence internationale de la European Association of Southeast Asian Archaeologists (EurASEAA) à Leyde (Pays-Bas), le 4 septembre 2008 (Corpus des inscriptions khmères)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Soutif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerschheimer Gerdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlo Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95-96 (1), pp.425-430. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2008.6116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02552324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description de /trew/ en Khmer contemporain = Description of trɜɨ in contemporary Khmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Thach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Paillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (1), pp.71-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">naa / ?ej : indéfini - interrogatif en khmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Deth Thach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues : revue de linguistique. Les cahiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les morphèmes naa et ʔɛj en khmer : étude syntaxique et sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Deth Thach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UDAYA - Journal of Khmer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.17-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstratives and construction of reference in Khmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Thach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERENCE ON REFERENTIALITY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, PARANA (Curitiba), Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00964057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités khmères : de près, de loin, entre îles et péninsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bourdonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mikaelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Abdoul-Carime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Deth Thach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03137078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passé des khmers, Langues, textes, rites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Deth Thach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mikaelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Abdoul-Carime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joseph Thach, Nasir Abdoul-Carime, Grégory Mikaelian. 2016, 978-3-0343-2195-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Indéfinition en khmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Deth Thach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PETER LANG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-3-0343-1250-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Penanros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Deth Thach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du temps et de l’aspect dans les langues Approches linguistiques de la temporalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.13-18, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des représentations logiques des temps (tenses) des langues naturelles aux individus temporels (time) : sémantique formelle, des événements, syntaxe, cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Penanros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Thach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du temps et de l’aspect dans les langues - Approches linguistiques de la temporalité, 2022. Hélène de Penanros, Joseph Thach (eds.).Etudes contrastives / Contrastive Studies, Volume 17, Peterlang.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlag, 2022, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b18596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bourdonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mikaelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Abdoul-Carime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Deth Thach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités khmères : de près, de loin, entre îles et péninsules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.25-35, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03137081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles consciences du passé pour les Khmers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Abdoul-Carime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mikaelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Deth Thach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nasir Abdoul-Carime, Grégory Mikaelian, Joseph Thach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le passé des Khmers, Langues, Textes, Rites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PETER LANG, pp.7-16, 2016, 978-3-0343-2195-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Thach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joseph Deth Thach; Nasir Abdoul-Carime; Grégory Mikaelian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Passé des Khmers, langues, textes, rites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-75, 2016, 978-3-0343-2195-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId59"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joseph Thach </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Conseil National des Universités, Section 15 (Depuis 2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Conseil Scientifique de l'INALCO</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Conseil du Laboratoire </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeDyL - UMR 8202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre associé du Centre Asie du Sud-est, </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASE - UMR 8170</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable des Relations internationales pour le Département Asie du Sud-est et Pacifique, INALCO</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Porteur du projet </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manusastra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> – coopération internationale, France-Laos-Cambodge</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Porteur d’un projet de recherches pluridisciplinaires « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : La mémoire collective dans l’espace khmer, approches linguistique, ethnologique et historique », projet financé par la Banque Mondiale et par la Ville de Paris dans le cadre du programme Émergences.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Poteur du Projet « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEReSH-CAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Gouvernance et Emergence de la recherche en Sciences huamines au Cambodge » du Programme Erasmus +, KA2 - Capacity Building, avec le financement de l'Union Européenne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directions et co-directions de master et de thèse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité scientifique permanent du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian Linguistics Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en linguistique khmère à l’Institut National des Langues et Civilisations orientales (INALCO), membre du laboratoire Structure et Dynamique des Langues (UMR 8202-CNRS, UMR 135-IRD, INALCO), membre associé du Centre Asie du Sud-est – UMR 8170 (CNRS, EHESS, INALCO).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Il est responsable d’un projet de formation à la recherche en Sciences humaines au niveau licence et master, Manusastra, à Phnom Penh en partenariat avec l’Université Royale des Beaux-arts et l’Université Nationale du Laos. Outre ses recherches et publications en linguistique sur « L’énoncé et ses composantes, formes, agencements, référenciation » qui constitue l’Axe 1 du SeDyL, J. Thach est depuis 2014 porteur d’un projet de recherches pluridisciplinaires « CAMNAM : La mémoire collective dans l’espace khmer, approches linguistique, ethnologique et historique », projet financé par la Banque Mondiale et par la Ville de Paris dans le cadre du programme Émergences.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’enseignement à l’INALCO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- CAM1A06c : Aperçu sur la syntaxe du khmer</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CAM1B06a : Syntaxe et énoncé du khmer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- CAM2A06a : Sémantique et syntaxe des particules du discours en khmer</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CAM2B06a : Morphologie du khmer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- CAM3A06b : Grammaire approfondie du khmer – 1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CAM3B06b : Grammaire approfondie du khmer - 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CAM305A : Langue, histoire et sources textuelles du Cambodge ancien et moderne (I) – cours INALCO & EHESS (langue et civilisation, cours commun E. Bourdonneau, G. Mikaelian</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CAM305B : Langue, histoire et sources textuelles du Cambodge ancien et moderne (II) cours INALCO & EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master 1&2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- KHM07101 : L’exposé écrit et oral en khmer (langue & civilisation)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KHM08100 : Traduction et lexicographie du khmer (langue)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ASP4B02A : Plurilinguisme en Asie du Sud-est (linguistique ASE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement transversal de niveau Licence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- LGE2B11a : Morpho-Syntaxe 1 (linguistique générale)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages et édition d'ouvrages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant-éditeur </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ប្រវត្តិសាស្ត្រ​ខ្មែរ [Pravattisāstr khmaer]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (version khmère de : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Cambodia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de David CHANDLER, Westview Press, 2000), 1re édition : 2005, 320 p, Phnom Penh, Center for Khmer Studies. (éd. Michel. Antelme).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’indéfinition en khmer, du groupe nominal au discours. Études des particules naa et ʔɛj</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang international academic publishing group, Bern, 2013, 383p.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passé des Khmers, langues, textes, rites</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (co-éditeurs : G. Mikaelian, N. Abdoul-Carime), Peter Lang, Bern, 2016, 262p.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Articles et chapitres d'ouvrages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les morphèmes naa et ʔɛj en khmer : étude syntaxique et sémantique », [in] </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Udaya – Journal of Khmer studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 3, 2002, Cambodge, pp. 17-34.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ʔɛj et naa : Indéfinis – interrogatifs en Khmer. Deux formes de non-individuation »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,[in]</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues. Les Cahiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n 1, Paris, 2009, pp. 127 – 169.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Description de trəw en khmer contemporain »,</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[in] Cahiers de Linguistique – Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 38, 1. CRLAO, EHESS, Paris, 2009, pp. 71-124, (co-auteur D. Paillard).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À propos du verbe /leːŋ/ en khmer : Identité sémantique et construction à verbes multiples »,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [in] </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 59, 2010. Paris, pp. 171-210.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« trəw et la diathèse passive en khmer »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, [in] </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues. Les Cahiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 2, 2010, pp. 77-104.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“kʰlah in contemporary Khmer, quantitative and qualitative plurality”,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [in] </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian Linguistics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 3.2. 2010. 93-110, (co-auteur D. Paillard).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Descriptions linguistiques du khmer : différentes approches de la singularité »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, [in] </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 65, 2012 (2), pp. 181-199.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Les démonstratifs dans le khmer contemporain de Phnom Penh : identification et enjeux énonciatifs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », [in] </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°45, ed. Peter Lang, Bern, 2015, pp. 65-90.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots de la mémoire, En quête des représentations de la mémoire au prisme du mot cam en khmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », [in] </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le passé des Khmers, langues, textes, rites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, Bern, 2016, pp. 41-75 (36p).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comptes rendus</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Comptes rendus 2015. John Haiman, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambodian. Khmer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London Oriental and African Language Library, Vol. 16, John Benjamins Publishing Company, Amsterdam / Philadelphie, 2011, xx + 425 p.», avec Michel ANTELME, [in] </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, tome 110/2, 2015 (publié en 2016), p. 79–93.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de John Haiman, Cambodian. Khmer, London Oriental and African Language Library, Vol. 16, John Benjamins Publishing Company, Amsterdam/Philadelphie, 2011, xx + 425 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rithy Antelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Deth Thach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (CX), pp.79-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les démonstratifs dans le khmer contemporain de Phnom Penh : identification et enjeux énonciatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Thach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Varia, 45, pp.65-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptions linguistiques du khmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Thach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (65), pp.181-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00964052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">klah/ IN CONTEMPORARY KHMER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Thach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Paillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Southeast Asian Linguistics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp.93-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">trew/ et la diathèse passive en khmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Thach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues : revue de linguistique. Les cahiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.77-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À PROPOS DU VERBE leeŋ EN KHMER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Thach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (59), pp.171-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Sivapàda du Cambodge », un atelier présenté à la 12e conférence internationale de la European Association of Southeast Asian Archaeologists (EurASEAA) à Leyde (Pays-Bas), le 4 septembre 2008 (Corpus des inscriptions khmères)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Soutif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerschheimer Gerdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlo Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95-96 (1), pp.425-430. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2008.6116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02552324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description de /trew/ en Khmer contemporain = Description of trɜɨ in contemporary Khmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Thach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Paillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique - Asie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (1), pp.71-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">naa / ?ej : indéfini - interrogatif en khmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Deth Thach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues : revue de linguistique. Les cahiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les morphèmes naa et ʔɛj en khmer : étude syntaxique et sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Deth Thach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UDAYA - Journal of Khmer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.17-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstratives and construction of reference in Khmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Thach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERENCE ON REFERENTIALITY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, PARANA (Curitiba), Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00964057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités khmères : de près, de loin, entre îles et péninsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bourdonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mikaelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Abdoul-Carime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Deth Thach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03137078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passé des khmers, Langues, textes, rites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Deth Thach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mikaelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Abdoul-Carime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joseph Thach, Nasir Abdoul-Carime, Grégory Mikaelian. 2016, 978-3-0343-2195-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Indéfinition en khmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Deth Thach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PETER LANG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-3-0343-1250-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Penanros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Deth Thach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du temps et de l’aspect dans les langues Approches linguistiques de la temporalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.13-18, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des représentations logiques des temps (tenses) des langues naturelles aux individus temporels (time) : sémantique formelle, des événements, syntaxe, cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Penanros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Thach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du temps et de l’aspect dans les langues - Approches linguistiques de la temporalité, 2022. Hélène de Penanros, Joseph Thach (eds.).Etudes contrastives / Contrastive Studies, Volume 17, Peterlang.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlag, 2022, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b18596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bourdonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mikaelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Abdoul-Carime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Deth Thach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités khmères : de près, de loin, entre îles et péninsules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.25-35, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03137081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Thach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joseph Deth Thach; Nasir Abdoul-Carime; Grégory Mikaelian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Passé des Khmers, langues, textes, rites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-75, 2016, 978-3-0343-2195-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles consciences du passé pour les Khmers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Abdoul-Carime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mikaelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Deth Thach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nasir Abdoul-Carime, Grégory Mikaelian, Joseph Thach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le passé des Khmers, Langues, Textes, Rites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PETER LANG, pp.7-16, 2016, 978-3-0343-2195-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId59"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22359B79"/>
+    <w:nsid w:val="40CA7D64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6AF8C829"/>
+    <w:nsid w:val="921AFE0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8D8488A5"/>
+    <w:nsid w:val="B8F7A52C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="527126B6"/>
+    <w:nsid w:val="F56B393E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="69E064B9"/>
+    <w:nsid w:val="0FE2A08F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5195E080"/>
+    <w:nsid w:val="C5A274B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5CA0FC23"/>
+    <w:nsid w:val="BD470A12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1142,51 +1142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="0BE3E742"/>
+    <w:nsid w:val="9EBEF38F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1394,51 +1394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vjf.cnrs.fr/sedyl" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://case.ehess.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetmanusastra.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jseals.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-01435539" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https//hal.archives-ouvertes.fr/hal-01435539" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../halshs-00676447/document" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00723610/document" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00706298/document" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00723357/document" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00723646/document" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../halshs-00964052/document" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-01435480" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-01435508" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439908v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rithy Antelme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Deth Thach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Thach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964052v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706298v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Paillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soutif" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerschheimer Gerdi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Est&#232;ve" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlo Griffiths" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pichard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2008.6116" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676447v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964057v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137078v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bourdonneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mikaelian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Abdoul-Carime" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499864v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mikaelian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497643v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/45777?rskey=87y9UG&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04440548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Penanros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892748v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Corre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18596" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137081v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435508v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vjf.cnrs.fr/sedyl" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://case.ehess.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetmanusastra.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jseals.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-01435539" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https//hal.archives-ouvertes.fr/hal-01435539" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../halshs-00676447/document" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00723610/document" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00706298/document" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00723357/document" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-00723646/document" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../halshs-00964052/document" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-01435480" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hal-01435508" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439908v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rithy Antelme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Deth Thach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Thach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964052v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723646v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Paillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723357v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706298v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soutif" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerschheimer Gerdi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Est&#232;ve" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlo Griffiths" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pichard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2008.6116" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676447v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964057v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137078v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bourdonneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mikaelian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Abdoul-Carime" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499864v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mikaelian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497643v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/45777?rskey=87y9UG&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04440548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Penanros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892748v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Corre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18596" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137081v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>