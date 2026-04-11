--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -286,472 +286,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecosystem for producing and sharing metadata within the web of FAIR Data</w:t>
+                <w:t xml:space="preserve">Graft union formation involves interactions among bud signals, carbon availability, dormancy release, wound responses and non‐self‐communication in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Jacob</w:t>
+                <w:t xml:space="preserve">Grégoire Loupit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ehrenmann</w:t>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph Tran</w:t>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
+                <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14, pp.1-8. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giae111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.70244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873759v1</w:t>
+                <w:t xml:space="preserve">hal-05178612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graft union formation involves interactions among bud signals, carbon availability, dormancy release, wound responses and non‐self‐communication in grapevine</w:t>
+                <w:t xml:space="preserve">Rhizobacteria from vineyard and commercial arbuscular mycorrhizal fungi induce synergistic microbiome shifts within grapevine root systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Loupit</w:t>
+                <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+                <w:t xml:space="preserve">Vincent Lailheugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Wastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Hummel</w:t>
+                <w:t xml:space="preserve">Guilherme Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (5), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.27884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.70244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-12673-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178612v1</w:t>
+                <w:t xml:space="preserve">hal-05321329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhizobacteria from vineyard and commercial arbuscular mycorrhizal fungi induce synergistic microbiome shifts within grapevine root systems</w:t>
+                <w:t xml:space="preserve">An ecosystem for producing and sharing metadata within the web of FAIR Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Darriaut</w:t>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lailheugue</w:t>
+                <w:t xml:space="preserve">François Ehrenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Wastin</w:t>
+                <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Martins</w:t>
+                <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.27884. </w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-12673-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giae111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321329v1</w:t>
+                <w:t xml:space="preserve">hal-04873759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rootstock modifies the arbuscular mycorrhizal community of the root system, while the influence of the scion is limited in grapevines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lailheugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -822,351 +822,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial dysbiosis in roots and rhizosphere of grapevines experiencing decline is associated with active metabolic functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Both the scion and rootstock of grafted grapevines influence the rhizosphere and root endophyte microbiomes, but rootstocks have a greater impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lailheugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Martins</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1358213⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40793-024-00566-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04641955v1</w:t>
+                <w:t xml:space="preserve">hal-04576763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both the scion and rootstock of grafted grapevines influence the rhizosphere and root endophyte microbiomes, but rootstocks have a greater impact</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Microbial dysbiosis in roots and rhizosphere of grapevines experiencing decline is associated with active metabolic functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Darriaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Marzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lailheugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisa Marguerit</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (1), pp.24. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40793-024-00566-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1358213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576763v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04641955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In grapevine decline, microbiomes are affected differently in symptomatic and asymptomatic soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2308,90 +2308,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the mechanisms of interaction between grapevine rootstocks and soil microbiota, to move towards agro-ecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lailheugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumayma Jlaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées INRAe BAP-FRUIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Angers, France</w:t>
@@ -2433,90 +2433,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the mechanisms of interaction between grapevine rootstocks and soil microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lailheugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumayma Jlaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du réseau INRAe RhizosPHARE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Avignon, France</w:t>
@@ -2539,670 +2539,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roots and rhizosphere microbiota diversity is influenced by rootstock and scion genotypes: can this be linked to the development of the grafted plant?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptomic and metabolomic responses to wounding and grafting in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Janoueix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Morel</w:t>
+                <w:t xml:space="preserve">Sarah J. Cookson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Loupit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Conferences on Grapevine Physiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58233/6oeSc4Ww⟩</w:t>
+              <w:t xml:space="preserve">Open-GPB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Logrono, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58233/JRMacwt4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343189v1</w:t>
+                <w:t xml:space="preserve">hal-04706433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic and metabolomic responses to wounding and grafting in grapevine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah J. Cookson</w:t>
+                <w:t xml:space="preserve">Understanding the mechanisms of interaction between vine rootstocks and soil microbiota to move towards agro-ecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lailheugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Loupit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Garcia</w:t>
+                <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open-GPB</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706433v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the mechanisms of interaction between vine rootstocks and soil microbiota to move towards agro-ecological transition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Tran</w:t>
+                <w:t xml:space="preserve">Understanding graft union formation and graft incompatibility in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Loupit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Camboué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Janoueix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Daniel Brandbjerg Bohn Lorensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t>
+              <w:t xml:space="preserve">14. International Conference of the French Society of Plant Biology SFBV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345114v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding graft union formation and graft incompatibility in grapevine</w:t>
+                <w:t xml:space="preserve">Microbial inoculants increase the potential functionality of the root microbiome of young vines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Loupit</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Darriaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Conference of the French Society of Plant Biology SFBV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Microbiology Society Annual Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708142v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial inoculants increase the potential functionality of the root microbiome of young vines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Roots and rhizosphere microbiota diversity is influenced by rootstock and scion genotypes: can this be linked to the development of the grafted plant?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lailheugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Janoueix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Society Annual Conference 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Open Conferences on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Logroño, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58233/6oeSc4Ww⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466481v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The addition of isolated rhizobacteria and commercial arbuscular mycorrhizal fungi synergistically modifies the microbiome associated with the roots of young vines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4036,64 +4036,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of grapevine rootstock/scion combination on rhizosphere and root endophytic microbiomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lailheugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4501,51 +4501,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8B8FA69"/>
+    <w:nsid w:val="1058B408"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4732,51 +4732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joseph-tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4624-0363" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551184v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bernardo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A Gambetta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpag010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873759v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae111" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loupit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70244" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darriaut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lailheugue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Wastin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12673-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Morel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13318" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marzari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1358213" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576763v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00566-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomar&#232;de" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104767" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507170v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pichot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103696" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24283-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charpentier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14836" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Galland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongli He" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen I. Lounifi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Arc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01984" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631467v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Berger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00211" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kelemen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Sebastian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Grain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salsac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141044" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635778v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fourment" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu119" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624334v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wodak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Van Helden" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374244v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Jlaiel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374220v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janoueix" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/6oeSc4Ww" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706433v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/JRMacwt4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345114v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708142v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Cambou&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Daniel Brandbjerg Bohn Lorensen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466481v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346466v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M Martins" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395383v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cahurel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20236801031" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440015v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet-Renard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747713v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana S. Saez Aguayo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774771v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goutefongea" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sanlaville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04935716v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141247v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351593v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283970v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudel Cadoret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joseph-tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4624-0363" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551184v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bernardo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A Gambetta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpag010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loupit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70244" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321329v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darriaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lailheugue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Wastin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12673-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae111" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Morel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13318" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00566-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marzari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1358213" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomar&#232;de" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104767" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507170v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pichot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103696" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24283-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charpentier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14836" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Galland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongli He" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen I. Lounifi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Arc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01984" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631467v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Berger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00211" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kelemen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Sebastian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Grain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salsac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141044" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635778v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fourment" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu119" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624334v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wodak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Van Helden" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374244v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Jlaiel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374220v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706433v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/JRMacwt4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345114v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708142v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Cambou&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janoueix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Daniel Brandbjerg Bohn Lorensen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466481v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343189v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/6oeSc4Ww" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346466v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M Martins" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395383v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cahurel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20236801031" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440015v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet-Renard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747713v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana S. Saez Aguayo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774771v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goutefongea" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sanlaville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04935716v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141247v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351593v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283970v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudel Cadoret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>