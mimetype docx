--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1090,295 +1090,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04641955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In grapevine decline, microbiomes are affected differently in symptomatic and asymptomatic soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Darriaut</w:t>
+                <w:t xml:space="preserve">Cantaloupe melon genome reveals 3D chromatin features and structural relationship with the ancestral Cucurbitaceae karyotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Djari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Masneuf-Pomarède</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Verdenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Marande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2022.104767⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.103696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.103696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027832v1</w:t>
+                <w:t xml:space="preserve">hal-03507170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cantaloupe melon genome reveals 3D chromatin features and structural relationship with the ancestral Cucurbitaceae karyotype</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anis Djari</w:t>
+                <w:t xml:space="preserve">In grapevine decline, microbiomes are affected differently in symptomatic and asymptomatic soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Verdenaud</w:t>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Marande</w:t>
+                <w:t xml:space="preserve">Isabelle Masneuf-Pomarède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (1), pp.103696. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 183, pp.104767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.103696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2022.104767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507170v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genomics of apricots unravels domestication history and adaptive events</w:t>
               </w:r>
@@ -2539,161 +2539,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic and metabolomic responses to wounding and grafting in grapevine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding graft union formation and graft incompatibility in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Loupit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah J. Cookson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Loupit</w:t>
+                <w:t xml:space="preserve">Marilou Camboué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Janoueix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Daniel Brandbjerg Bohn Lorensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open-GPB</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14. International Conference of the French Society of Plant Biology SFBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706433v1</w:t>
+                <w:t xml:space="preserve">hal-04708142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the mechanisms of interaction between vine rootstocks and soil microbiota to move towards agro-ecological transition</w:t>
               </w:r>
@@ -2798,152 +2789,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding graft union formation and graft incompatibility in grapevine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic and metabolomic responses to wounding and grafting in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah J. Cookson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Loupit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marilou Camboué</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Janoueix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Garcia</w:t>
+                <w:t xml:space="preserve">Céline Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Conference of the French Society of Plant Biology SFBV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Open-GPB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Logrono, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58233/JRMacwt4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708142v1</w:t>
+                <w:t xml:space="preserve">hal-04706433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial inoculants increase the potential functionality of the root microbiome of young vines</w:t>
               </w:r>
@@ -3050,51 +3050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lailheugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Janoueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3197,51 +3197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme M Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Masneuf-Pomarède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4501,51 +4501,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1058B408"/>
+    <w:nsid w:val="294F4D3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4732,51 +4732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joseph-tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4624-0363" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551184v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bernardo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A Gambetta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpag010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loupit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70244" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321329v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darriaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lailheugue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Wastin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12673-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae111" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Morel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13318" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00566-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marzari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1358213" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomar&#232;de" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104767" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507170v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pichot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103696" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24283-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charpentier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14836" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Galland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongli He" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen I. Lounifi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Arc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01984" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631467v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Berger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00211" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kelemen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Sebastian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Grain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salsac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141044" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635778v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fourment" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu119" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624334v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wodak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Van Helden" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374244v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Jlaiel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374220v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706433v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/JRMacwt4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345114v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708142v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Cambou&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janoueix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Daniel Brandbjerg Bohn Lorensen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466481v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343189v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/6oeSc4Ww" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346466v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M Martins" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395383v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cahurel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20236801031" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440015v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet-Renard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747713v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana S. Saez Aguayo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774771v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goutefongea" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sanlaville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04935716v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141247v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351593v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283970v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudel Cadoret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joseph-tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4624-0363" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551184v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bernardo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A Gambetta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpag010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loupit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70244" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321329v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darriaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lailheugue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Wastin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12673-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae111" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Morel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13318" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00566-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marzari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1358213" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507170v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pichot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103696" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomar&#232;de" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104767" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24283-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charpentier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14836" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Galland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongli He" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen I. Lounifi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Arc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01984" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631467v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Berger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00211" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kelemen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Sebastian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Grain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salsac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141044" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635778v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fourment" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu119" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624334v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wodak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Van Helden" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374244v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Jlaiel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374220v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708142v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Cambou&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janoueix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Daniel Brandbjerg Bohn Lorensen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345114v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706433v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/JRMacwt4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466481v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343189v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/6oeSc4Ww" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346466v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M Martins" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395383v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cahurel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20236801031" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440015v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet-Renard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747713v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana S. Saez Aguayo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774771v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goutefongea" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sanlaville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04935716v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141247v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351593v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283970v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudel Cadoret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>