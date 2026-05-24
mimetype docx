--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -822,295 +822,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both the scion and rootstock of grafted grapevines influence the rhizosphere and root endophyte microbiomes, but rootstocks have a greater impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial dysbiosis in roots and rhizosphere of grapevines experiencing decline is associated with active metabolic functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Darriaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Marzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lailheugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisa Marguerit</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40793-024-00566-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1358213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576763v1</w:t>
+                <w:t xml:space="preserve">hal-04641955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial dysbiosis in roots and rhizosphere of grapevines experiencing decline is associated with active metabolic functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Both the scion and rootstock of grafted grapevines influence the rhizosphere and root endophyte microbiomes, but rootstocks have a greater impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lailheugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Martins</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, </w:t>
+              <w:t xml:space="preserve">Environmental Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1358213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40793-024-00566-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04641955v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cantaloupe melon genome reveals 3D chromatin features and structural relationship with the ancestral Cucurbitaceae karyotype</w:t>
               </w:r>
@@ -2539,307 +2539,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding graft union formation and graft incompatibility in grapevine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Loupit</w:t>
+                <w:t xml:space="preserve">Roots and rhizosphere microbiota diversity is influenced by rootstock and scion genotypes: can this be linked to the development of the grafted plant?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lailheugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilou Camboué</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Janoueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Garcia</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Conference of the French Society of Plant Biology SFBV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Open Conferences on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Logroño, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58233/6oeSc4Ww⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708142v1</w:t>
+                <w:t xml:space="preserve">hal-05343189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the mechanisms of interaction between vine rootstocks and soil microbiota to move towards agro-ecological transition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Tran</w:t>
+                <w:t xml:space="preserve">Understanding graft union formation and graft incompatibility in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Loupit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Camboué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Janoueix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Daniel Brandbjerg Bohn Lorensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t>
+              <w:t xml:space="preserve">14. International Conference of the French Society of Plant Biology SFBV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345114v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic and metabolomic responses to wounding and grafting in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah J. Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Loupit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2847,332 +2856,323 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open-GPB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Logrono, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58233/JRMacwt4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial inoculants increase the potential functionality of the root microbiome of young vines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the mechanisms of interaction between vine rootstocks and soil microbiota to move towards agro-ecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lailheugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Society Annual Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466481v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roots and rhizosphere microbiota diversity is influenced by rootstock and scion genotypes: can this be linked to the development of the grafted plant?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial inoculants increase the potential functionality of the root microbiome of young vines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Conferences on Grapevine Physiology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology Society Annual Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Edimbourg, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58233/6oeSc4Ww⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05343189v1</w:t>
+                <w:t xml:space="preserve">hal-05466481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The addition of isolated rhizobacteria and commercial arbuscular mycorrhizal fungi synergistically modifies the microbiome associated with the roots of young vines</w:t>
               </w:r>
@@ -4501,51 +4501,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="294F4D3A"/>
+    <w:nsid w:val="907C6CD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4732,51 +4732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joseph-tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4624-0363" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551184v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bernardo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A Gambetta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpag010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loupit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70244" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321329v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darriaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lailheugue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Wastin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12673-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae111" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Morel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13318" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00566-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marzari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1358213" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507170v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pichot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103696" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomar&#232;de" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104767" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24283-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charpentier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14836" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Galland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongli He" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen I. Lounifi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Arc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01984" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631467v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Berger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00211" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kelemen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Sebastian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Grain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salsac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141044" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635778v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fourment" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu119" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624334v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wodak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Van Helden" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374244v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Jlaiel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374220v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708142v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Cambou&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janoueix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Daniel Brandbjerg Bohn Lorensen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345114v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706433v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/JRMacwt4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466481v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343189v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/6oeSc4Ww" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346466v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M Martins" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395383v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cahurel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20236801031" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440015v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet-Renard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747713v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana S. Saez Aguayo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774771v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goutefongea" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sanlaville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04935716v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141247v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351593v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283970v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudel Cadoret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joseph-tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4624-0363" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551184v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bernardo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A Gambetta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpag010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loupit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70244" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321329v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darriaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lailheugue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Wastin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12673-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae111" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Morel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13318" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marzari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1358213" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576763v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00566-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507170v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pichot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103696" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomar&#232;de" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104767" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24283-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charpentier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14836" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Galland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongli He" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen I. Lounifi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Arc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01984" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631467v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Berger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00211" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kelemen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Sebastian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Grain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salsac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141044" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635778v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fourment" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu119" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624334v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wodak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Van Helden" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374244v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Jlaiel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374220v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janoueix" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/6oeSc4Ww" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708142v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Cambou&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Daniel Brandbjerg Bohn Lorensen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/JRMacwt4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345114v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466481v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346466v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M Martins" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395383v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cahurel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20236801031" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440015v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet-Renard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747713v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana S. Saez Aguayo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774771v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goutefongea" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sanlaville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04935716v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141247v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351593v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283970v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudel Cadoret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>