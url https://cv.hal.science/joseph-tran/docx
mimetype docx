--- v3 (2026-05-24)
+++ v4 (2026-05-24)
@@ -286,472 +286,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graft union formation involves interactions among bud signals, carbon availability, dormancy release, wound responses and non‐self‐communication in grapevine</w:t>
+                <w:t xml:space="preserve">An ecosystem for producing and sharing metadata within the web of FAIR Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Loupit</w:t>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+                <w:t xml:space="preserve">François Ehrenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Hummel</w:t>
+                <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (5), </w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.70244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giae111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178612v1</w:t>
+                <w:t xml:space="preserve">hal-04873759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhizobacteria from vineyard and commercial arbuscular mycorrhizal fungi induce synergistic microbiome shifts within grapevine root systems</w:t>
+                <w:t xml:space="preserve">Graft union formation involves interactions among bud signals, carbon availability, dormancy release, wound responses and non‐self‐communication in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Darriaut</w:t>
+                <w:t xml:space="preserve">Grégoire Loupit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lailheugue</w:t>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Wastin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph Tran</w:t>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Martins</w:t>
+                <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.27884. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-12673-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.70244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321329v1</w:t>
+                <w:t xml:space="preserve">hal-05178612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecosystem for producing and sharing metadata within the web of FAIR Data</w:t>
+                <w:t xml:space="preserve">Rhizobacteria from vineyard and commercial arbuscular mycorrhizal fungi induce synergistic microbiome shifts within grapevine root systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Jacob</w:t>
+                <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ehrenmann</w:t>
+                <w:t xml:space="preserve">Vincent Lailheugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain David</w:t>
+                <w:t xml:space="preserve">Jules Wastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathleen Mirande-Ney</w:t>
+                <w:t xml:space="preserve">Guilherme Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.27884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giae111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-12673-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873759v1</w:t>
+                <w:t xml:space="preserve">hal-05321329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rootstock modifies the arbuscular mycorrhizal community of the root system, while the influence of the scion is limited in grapevines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lailheugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -828,103 +828,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial dysbiosis in roots and rhizosphere of grapevines experiencing decline is associated with active metabolic functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Marzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lailheugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, </w:t>
@@ -962,64 +962,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Both the scion and rootstock of grafted grapevines influence the rhizosphere and root endophyte microbiomes, but rootstocks have a greater impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lailheugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1230,77 +1230,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In grapevine decline, microbiomes are affected differently in symptomatic and asymptomatic soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2308,90 +2308,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the mechanisms of interaction between grapevine rootstocks and soil microbiota, to move towards agro-ecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lailheugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumayma Jlaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées INRAe BAP-FRUIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Angers, France</w:t>
@@ -2433,90 +2433,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the mechanisms of interaction between grapevine rootstocks and soil microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lailheugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumayma Jlaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du réseau INRAe RhizosPHARE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Avignon, France</w:t>
@@ -2539,670 +2539,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roots and rhizosphere microbiota diversity is influenced by rootstock and scion genotypes: can this be linked to the development of the grafted plant?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding graft union formation and graft incompatibility in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Darriaut</w:t>
+                <w:t xml:space="preserve">Grégoire Loupit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marilou Camboué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Janoueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joseph Tran</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Daniel Brandbjerg Bohn Lorensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Conferences on Grapevine Physiology and Biotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14. International Conference of the French Society of Plant Biology SFBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343189v1</w:t>
+                <w:t xml:space="preserve">hal-04708142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding graft union formation and graft incompatibility in grapevine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Transcriptomic and metabolomic responses to wounding and grafting in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah J. Cookson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Loupit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Conference of the French Society of Plant Biology SFBV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Open-GPB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Logrono, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58233/JRMacwt4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708142v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic and metabolomic responses to wounding and grafting in grapevine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Garcia</w:t>
+                <w:t xml:space="preserve">Understanding the mechanisms of interaction between vine rootstocks and soil microbiota to move towards agro-ecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lailheugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open-GPB</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706433v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the mechanisms of interaction between vine rootstocks and soil microbiota to move towards agro-ecological transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial inoculants increase the potential functionality of the root microbiome of young vines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Darriaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Microbiology Society Annual Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345114v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial inoculants increase the potential functionality of the root microbiome of young vines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Roots and rhizosphere microbiota diversity is influenced by rootstock and scion genotypes: can this be linked to the development of the grafted plant?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lailheugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Janoueix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Society Annual Conference 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Open Conferences on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Logroño, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58233/6oeSc4Ww⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466481v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The addition of isolated rhizobacteria and commercial arbuscular mycorrhizal fungi synergistically modifies the microbiome associated with the roots of young vines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4036,64 +4036,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of grapevine rootstock/scion combination on rhizosphere and root endophytic microbiomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lailheugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4501,51 +4501,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="907C6CD3"/>
+    <w:nsid w:val="0440E12C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4732,51 +4732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joseph-tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4624-0363" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551184v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bernardo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A Gambetta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpag010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loupit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70244" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321329v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darriaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lailheugue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Wastin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12673-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae111" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Morel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13318" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marzari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1358213" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576763v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00566-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507170v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pichot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103696" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomar&#232;de" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104767" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24283-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charpentier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14836" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Galland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongli He" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen I. Lounifi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Arc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01984" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631467v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Berger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00211" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kelemen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Sebastian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Grain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salsac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141044" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635778v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fourment" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu119" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624334v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wodak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Van Helden" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374244v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Jlaiel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374220v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janoueix" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/6oeSc4Ww" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708142v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Cambou&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Daniel Brandbjerg Bohn Lorensen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/JRMacwt4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345114v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466481v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346466v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M Martins" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395383v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cahurel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20236801031" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440015v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet-Renard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747713v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana S. Saez Aguayo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774771v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goutefongea" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sanlaville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04935716v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141247v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351593v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283970v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudel Cadoret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joseph-tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4624-0363" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551184v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bernardo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A Gambetta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpag010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873759v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae111" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loupit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70244" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darriaut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lailheugue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Wastin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12673-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Morel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13318" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marzari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1358213" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576763v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00566-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507170v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pichot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103696" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomar&#232;de" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104767" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24283-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charpentier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14836" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Galland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongli He" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen I. Lounifi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Arc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01984" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631467v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Berger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00211" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Kelemen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Sebastian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Grain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salsac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141044" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635778v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fourment" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu119" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01624334v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wodak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Van Helden" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374244v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Jlaiel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374220v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708142v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Cambou&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janoueix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Daniel Brandbjerg Bohn Lorensen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706433v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/JRMacwt4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345114v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466481v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343189v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/6oeSc4Ww" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346466v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M Martins" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395383v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cahurel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20236801031" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440015v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet-Renard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747713v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana S. Saez Aguayo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774771v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goutefongea" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sanlaville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04935716v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141247v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351593v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283970v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudel Cadoret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Berger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>