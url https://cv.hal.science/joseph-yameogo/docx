--- v0 (2026-03-16)
+++ v1 (2026-05-23)
@@ -277,291 +277,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends and prediction of extreme precipitation indices in three cities of Burkina Faso using non-parametric statistics and the Holt-Winters smoothing method</w:t>
+                <w:t xml:space="preserve">Annual rainfall trends in the Burkina Faso Sahel: a comparative analysis between Mann–Kendall and innovative trend method (ITM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Yaméogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteorology Hydrology and Water Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (1), pp.1-30. </w:t>
+              <w:t xml:space="preserve">Discover Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (3), pp.221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26491/mhwm/209088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42452-025-06675-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239988v1</w:t>
+                <w:t xml:space="preserve">hal-05049185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Environmental Conditions and Persistence of Malaria, a Tropical Disease in the City of Koudougou in Burkina Faso</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trends and prediction of extreme precipitation indices in three cities of Burkina Faso using non-parametric statistics and the Holt-Winters smoothing method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Yaméogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Theoretical and Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.59324/ejtas.2026.4(1).10⟩</w:t>
+              <w:t xml:space="preserve">Meteorology Hydrology and Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26491/mhwm/209088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458843v1</w:t>
+                <w:t xml:space="preserve">hal-05239988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual rainfall trends in the Burkina Faso Sahel: a comparative analysis between Mann–Kendall and innovative trend method (ITM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of Environmental Conditions and Persistence of Malaria, a Tropical Disease in the City of Koudougou in Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Lossiané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songanaba Rouamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Yaméogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discover Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (3), pp.221. </w:t>
+              <w:t xml:space="preserve">European Journal of Theoretical and Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (1), pp.77-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42452-025-06675-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.59324/ejtas.2026.4(1).10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05049185v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSE DES TENDANCES DE L'HUMIDITÉ DU SOL AU BURKINA FASO ENTRE 1981 ET 2020 À L'AIDE DE LA MÉTHODE DE TENDANCE INNOVANTE DE ŞEN</w:t>
               </w:r>
@@ -614,239 +614,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends and Temporal of Rainfall Erosion due Variability Rainfall in Nakambè Watershed, Burkina Faso</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gardening systems and the use of pesticides and fertilisers: an ever-changing dynamic: the view of gardeners in the lowland of Nedialpoun, Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zelbié Bassolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Yaméogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Zongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric Science Research </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World News of Natural Sciences (WNOFNS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.132-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05193016v1</w:t>
+                <w:t xml:space="preserve">hal-05205440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gardening systems and the use of pesticides and fertilisers: an ever-changing dynamic: the view of gardeners in the lowland of Nedialpoun, Burkina Faso</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zelbié Bassolé</w:t>
+                <w:t xml:space="preserve">Trends and Temporal of Rainfall Erosion due Variability Rainfall in Nakambè Watershed, Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Yaméogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Yaméogo</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songanaba Rouamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Koala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Zongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World News of Natural Sciences (WNOFNS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Atmospheric Science Research </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (2), pp.65-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30564/jasr.v8i2.10301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05205440v1</w:t>
+                <w:t xml:space="preserve">hal-05193016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal analysis of drought trends recorded during the wettest months in the Mouhoun-Comoé basin in Burkina Faso (Africa): An analysis using Z-score and linear regression</w:t>
               </w:r>
@@ -1159,326 +1159,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASSESSMENT OF CLIMATE CHANGE ADAPTATION STRATEGIES IN DEVELOPING COUNTRIES: THE CASE OF BURKINA FASO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health issues of large dams: The case of Soum in the West Central region of Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korotimi Sanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidore Pawendkisgou Yanogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Yaméogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pawendkisgou Isidore Pawendkisgou</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Zongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovations and Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51599/is.2023.07.02.06⟩</w:t>
+              <w:t xml:space="preserve"> Geografia-Malaysian Journal of Society and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.20-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17576/geo-2023-1901-02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194453v1</w:t>
+                <w:t xml:space="preserve">hal-04183413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent rainfall trends between 1990 and 2020: Contrasting characteristics between two climate zones in Burkina Faso (West Africa)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isidore Pawendkisgou Yanogo</w:t>
+                <w:t xml:space="preserve">ASSESSMENT OF CLIMATE CHANGE ADAPTATION STRATEGIES IN DEVELOPING COUNTRIES: THE CASE OF BURKINA FASO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Yaméogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Yaméogo</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawendkisgou Isidore Pawendkisgou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glasnik Srpskog Geografskog Drustva</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2298/gsgd2301087y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Innovations and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 7 (2), pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51599/is.2023.07.02.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154388v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health issues of large dams: The case of Soum in the West Central region of Burkina Faso</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Korotimi Sanou</w:t>
+                <w:t xml:space="preserve">Recent rainfall trends between 1990 and 2020: Contrasting characteristics between two climate zones in Burkina Faso (West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidore Pawendkisgou Yanogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Yaméogo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Zongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Geografia-Malaysian Journal of Society and Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (1), pp.20-31. </w:t>
+              <w:t xml:space="preserve">Glasnik Srpskog Geografskog Drustva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103 (1), pp.87 - 106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17576/geo-2023-1901-02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2298/gsgd2301087y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183413v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends and variability of extreme climate indices in the Boucle du Mouhoun (Burkina Faso)</w:t>
               </w:r>
@@ -1490,77 +1490,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songanaba Rouamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Yaméogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korotimi Sanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Zongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidore Pawendkisgou Yanogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOREVIEW: Scientific Annals of Stefan cel Mare University of Suceava. Geography Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (1), pp.70-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1598,51 +1598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts And Perceptions Of Climate Variability On Shea (Vitellaria paradoxa) And African Locust Bean (Parkia biglobosa) In Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Yameogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidore Pawendkisgou Yanogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The geographical Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (64), pp.17-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2012,51 +2012,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F65DCB67"/>
+    <w:nsid w:val="323A238B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2243,51 +2243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joseph-yameogo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5879-2723" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499128v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Yam&#233;ogo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Koala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songanaba Rouamba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawendkisgou Isidore Yanogo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44274-026-00564-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239988v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26491/mhwm/209088" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458843v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lossian&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59324/ejtas.2026.4(1).10" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049185v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-025-06675-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919551v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Yameogo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193016v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Zongo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30564/jasr.v8i2.10301" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205440v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelbi&#233; Bassol&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146893v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/gp29-56313" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066428v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26491/mhwm/194451" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700279v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Compaor&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620685v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sawadogo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/GSGD2401255Y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194453v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawendkisgou Isidore Pawendkisgou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51599/is.2023.07.02.06" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154388v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Pawendkisgou Yanogo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/gsgd2301087y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183413v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korotimi Sanou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17576/geo-2023-1901-02" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/ZbDght2301001Y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344678v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59324/ejtas.2023.1(6).43" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04103181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joseph-yameogo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5879-2723" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499128v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Yam&#233;ogo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Koala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songanaba Rouamba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawendkisgou Isidore Yanogo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44274-026-00564-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049185v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-025-06675-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239988v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26491/mhwm/209088" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lossian&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59324/ejtas.2026.4(1).10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919551v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Yameogo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205440v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelbi&#233; Bassol&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Zongo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193016v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30564/jasr.v8i2.10301" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146893v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/gp29-56313" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066428v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26491/mhwm/194451" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700279v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Compaor&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620685v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sawadogo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/GSGD2401255Y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183413v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korotimi Sanou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Pawendkisgou Yanogo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17576/geo-2023-1901-02" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194453v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawendkisgou Isidore Pawendkisgou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51599/is.2023.07.02.06" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154388v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/gsgd2301087y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/ZbDght2301001Y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344678v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59324/ejtas.2023.1(6).43" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04103181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>