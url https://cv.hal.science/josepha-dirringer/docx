--- v0 (2026-03-05)
+++ v1 (2026-05-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.87096774194px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Josépha DIRRINGER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Josépha DIRRINGER, Maîtresse de conférences, HDR, Univ. Rennes 1, IODE (UMR CNRS 6262)Membre Junior de l'Institut Universitaire de France (2024-2029)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">josepha-dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0067-1376</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17264366X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titulaires du droit au logement : quelle puissance d'agir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1, pp.136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05521363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de prévention de la pénibilité sous la lampe du juriste spéléologue. Les maux du droit ont-ils un sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion del Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 66 (2), p.133-148. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/regar.066.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transco, un dispositif annonciateur d'un droit social « par projet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 05, pp.398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04873053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Covid-19, droit et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mesnil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amplitude du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 1, p. 39-42. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/amplitude-droit.320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la découverte du Lab Pôle emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03832496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection sociale, un « angle mort » de la régulation du travail des plateformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.53-62. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.221.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action collective et syndicalisme à l’épreuve du travail de plateforme en France et en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Nizzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'IRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdli.106.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incidence de la crise sanitaire sur l’activité des praticiens du droit. Enjeux, méthodes et premières hypothèses d'une enquête interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rousvoal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Milburn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amplitude du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 1, p. 73-82. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/amplitude-droit.351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des droits collectifs en trompe-l’œil pour les travailleurs de plateforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'IRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (1), pp.13-40. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdli.106.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur les petites sources du droit du travail en temps de crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amplitude du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 1, p. 83-93. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/amplitude-droit.250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de plateforme entre ordre social et marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 07 et 08, pp.580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03285832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du contentieux mené à l’initiative des travailleurs de plateforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit comparé du travail et de la sécurité sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un rapport mutique sur les enjeux de protection sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion del Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 03, pp.223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé-travail, santé environnementale, santé globale Qui trop embrasse mal étreint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03425321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État social plateforme : réalité, utopie ou dystopie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 01, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03102566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la négociation collective dans le champ économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ylias Ferkane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 07 et 08, pp.598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03285834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et Apports de la QPC en droit de la Santé (PAQS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion del Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Poulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-série, pp.221-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03082416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits de participation des travailleurs dans les entreprises transnationales européennes, un droit européen inachevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'IRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02536311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l’assurance chômage à l’heure de la permittence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.612-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02536315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime des intermittents du spectacle : le régime du salariat de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gravouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02451900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise, nouvel espace d'élaboration des politiques de santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02449617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La négociation préélectorale, une terre mouvante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 05, pp.385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02449553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel droit social en Europe face au capitalisme de plateforme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.3965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02534504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accord-cadre transnational, outil de structuration de l'entreprise transnationale et de sa sphère d'influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.dossier 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02534496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit au repos des salariés en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Labor Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02534490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation collective des salariés : bagatelle ou sentinelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 03, pp.253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02200341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir du droit de la protection sociale dans un monde ubérisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.33-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aménagements raisonnables à la croisée des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la LCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (5), pp.147-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets et développements réglementaires pour la protection du travail sur les plateformes numériques dans certains pays européens et dans l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Giuridica del Lavoro e della previdenza sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie générale des « accords de compétitivité » mise sens dessus dessous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ylias Ferkane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit ouvrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 833, pp.716-732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Law to the Test of Uberization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Labor Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenue dans l’ère du dialogue social : de nouvelles règles pour de nouvelles logiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit ouvrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 811, pp.56-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juges administratifs face aux PSE : une logique de repli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sweeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit ouvrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 804, pp.378-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02534405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voies vers une démocratie sociale et environnementale ou l'illusion procédurale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.326-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voies vers une démocratie sociale et environnementale ou l'illusion procédurale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 04, pp.326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02199908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juges administratifs face aux PSE : une logique de repli ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sweeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit ouvrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esprit du dialogue social : de la loi du 20 août 2008 aux accords collectifs relatifs au droit syndical et à la représentation des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'IRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (87), pp.125-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information du consommateur : un droit chicaneur ou ingénu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01112198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude juridique empirique de l’influence de la loi du 20 août 2008. A propos de quelques accords collectifs de droit syndical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit ouvrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La computation des effectifs dans l'entreprise aux prises avec le dialogue des juges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 01, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02199653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sur la période d'essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ylias Ferkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Peskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sweeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 09, pp.515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02241158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations autour de la gestion prévisionnelle des emplois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Sachs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 09, pp.513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02241007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rousvoal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit pénal au secours de la justice sociale. Variations autour du procès France Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IODE, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03971679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La négociation collective préélectorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Négociation et le CSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Aix-Marseille - CDS EA 901; Franck PETIT, Mar 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation du salariat ou multiplication des statuts d’emploi en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Théocharidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations sociales, de l’emploi et du système de protection sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02926203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes participatives, plateformes collaboratives de quoi parle-t-on ? Comment les mettre en place dans les entreprises ? À quelles fins les utiliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plateformes participatives, un nouvel outil des relations sociales de l’entreprise ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Rennes 1, May 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations du droit social dans une économie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail en mouvement Organisations, frontières, reconnaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cerisy-La-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux et transformations de la protection sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes d’économie collaborative et protection sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DREES; DARES, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations, frontières, reconnaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les perspectives d’avenir du droit du travail depuis les ordonnances du 22 septembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSTO, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit selon Georges Gurvitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit selon…</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01758217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aménagements raisonnables entre droit à l’égalité et droit à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi de l’EHESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie de plateforme et Droit social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il lavoro nelle piattaforme digitali: nuove opportunità, nuove forme disfruttamento, nuovi bisogni di tutela</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rivista giuridica del lavoro, Oct 2017, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des ACI sur les relations commerciales transnationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice environnementale et sociale : rôle des acteurs privés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, PICS (Projet International de Coopération Scientifique entre l’Université de Rennes 1 et les Universités brésiliennes de Rio Grande do Sul et de Florionopolis; Marion Bary, Dec 2017, Rio Grande do Sul, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02548436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnances et indemnités prud'homales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Économie et Management (CREM); Institut de l'Ouest : Droit et Europe (UMR CNRS 6262), Nov 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01758255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue social dans les entreprises transnationales européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le syndicalisme à l’épreuve de l’Europe social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSTO, Nov 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aménagements raisonnables comme réponse aux discriminations une révolution juridique, pour quels effets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aménagements raisonnables, entre logique d'égalité et logique de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre des décisions équitables pour l’emploi des personnes en situation de handicap en contexte réglementaire et organisationnel complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inclure sans stigmatiser, l’emploi des personnes en situation de handicap dans la fonction publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02548279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit à la sexualité et droit de la robotique : faut-il tendre vers un antispecisme robotique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 heures du Droit sur le thème "Droit(s) au(x) sexes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLUD, Jun 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ère du dialogue social : de nouvelles règles pour une nouvelle logique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du travail de Strabsourg; DIRECCTE ACAL, Mar 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie sociale et démocratie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et environnement : quelles relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé mentale et organisation du travail, Approche juridique et regards croisés (F. Héas dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 400 p., 2022, 978-2-247-21538-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition pour un Code du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dockès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Auzero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Baugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bonnechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.399, 2017, 9782247170371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01995944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Code du travail en sursis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dockès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etievant Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangenot Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Syllepse, pp.81, 2015, 978-2-84950-479-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources de la représentation collective des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.572, 2015, 978-2-275-04690-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6. Salariés, lanceurs d’alerte : quelle efficacité pour la reddition de compte des entreprises en matière sociale et environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Bary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entreprise et la reddition de compte en matière sociale et environnementale. Regards croisés droits français, de l'Union européenne et brésilien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IODE (UMR CNRS 6262)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-155, 2023, Amplitude du droit, 978-2-9581843-2-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04034281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prestations non contributives à l’échelle de la branche professionnelle en marge de la complémentaire santé : des solidarités de branche contrastées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IODE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plus d'assurance santé pour moins de protection ? Le patient face au marché (dir. P. Batifoulier et M. Del Sol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.221-231, 2022, Collection Amplitude du droit, 978-2-9581843-1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge du risque santé via la négociation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Héas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Batifoulier; Marion Del Sol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plus d'assurance santé pour moins de protection ? Le patient face au marché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IODE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-124, 2022, Amplitude du droit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform work : new workers, new rights?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shifting categories. Unsettling the way we think about work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La négociation collective en matière de couverture santé en prise à un conflit de logiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion del Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IODE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plus d'assurance santé pour moins de protection ? Le patient face au marché (dir. P. Batifoulier et M. Del Sol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 103-114, 2022, Collection Amplitude du droit, 978-2-9581843-1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence des échanges en milieu tempéré ou l'impuissance du droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Dalloz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé mentale et organisation du travail. Approche juridique et regards croisés (coord. F. Héas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, Thèmes et commentaires, 978-2-247-21538-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04132503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit social en mouvement dans une économie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Bourdu; Michel Lallement; Pierre Veltz; Thierry Weil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des mines, 2019, 978-2-35671-544-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02925987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalité(s) sociale(s) & service(s) public(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Touzeil-Divina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Faberon; Léon Wamytan; Ilaïsaane Lauouvea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités sociales &amp; décolonisation : les rééquilibrages de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions l'Épitoge, 2018, 979-10-92684-26-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02926029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualité et robotique. Réflexions sur les enjeux d’un antispescisme robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Touzeil-Divina; Morgan Sweeney. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit(s) au(x) sexe(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions l'Epitoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 979-10-92684-20-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction(s) (SIC) : droit(s) au(x) sexe(s) !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allessandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Touzeil-Divina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Touzeil-Divina; Morgan Sweeney. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit(s) au(x) sexe(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions l'Epitoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 979-10-92684-20-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01995947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du travail et santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Anthelme Adèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion del Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRESS-Mire; DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022, 468 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel dialogue social dans l'entreprise après les ordonnances de 2017 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guillas-Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Caramaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noélie Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRES; IODE - Institut de l'Ouest : Droit et Europe. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et Apports de la QPC en droit de la Santé (PAQS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion del Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Poulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil Constitutionnel. 2020, 214 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03082783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation à la vie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université Rennes 1, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04132803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.87096774194px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Josépha DIRRINGER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Josépha DIRRINGER, Maîtresse de conférences, HDR, Univ. Rennes 1, IODE (UMR CNRS 6262)Membre Junior de l'Institut Universitaire de France (2024-2029)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">josepha-dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0067-1376</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17264366X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titulaires du droit au logement : quelle puissance d'agir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1, pp.136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05521363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de prévention de la pénibilité sous la lampe du juriste spéléologue. Les maux du droit ont-ils un sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion del Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 66 (2), p.133-148. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/regar.066.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transco, un dispositif annonciateur d'un droit social « par projet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 05, pp.398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04873053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la découverte du Lab Pôle emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03832496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Covid-19, droit et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mesnil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amplitude du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 1, p. 39-42. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/amplitude-droit.320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection sociale, un « angle mort » de la régulation du travail des plateformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.53-62. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.221.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action collective et syndicalisme à l’épreuve du travail de plateforme en France et en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Nizzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'IRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdli.106.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incidence de la crise sanitaire sur l’activité des praticiens du droit. Enjeux, méthodes et premières hypothèses d'une enquête interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rousvoal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Milburn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amplitude du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 1, p. 73-82. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/amplitude-droit.351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des droits collectifs en trompe-l’œil pour les travailleurs de plateforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'IRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (1), pp.13-40. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdli.106.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur les petites sources du droit du travail en temps de crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amplitude du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 1, p. 83-93. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/amplitude-droit.250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de plateforme entre ordre social et marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 07 et 08, pp.580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03285832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du contentieux mené à l’initiative des travailleurs de plateforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit comparé du travail et de la sécurité sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un rapport mutique sur les enjeux de protection sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion del Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 03, pp.223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé-travail, santé environnementale, santé globale Qui trop embrasse mal étreint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03425321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État social plateforme : réalité, utopie ou dystopie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 01, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03102566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la négociation collective dans le champ économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ylias Ferkane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 07 et 08, pp.598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03285834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et Apports de la QPC en droit de la Santé (PAQS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion del Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Poulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors-série, pp.221-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03082416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits de participation des travailleurs dans les entreprises transnationales européennes, un droit européen inachevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'IRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02536311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l’assurance chômage à l’heure de la permittence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.612-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02536315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime des intermittents du spectacle : le régime du salariat de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gravouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02451900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise, nouvel espace d'élaboration des politiques de santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02449617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La négociation préélectorale, une terre mouvante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 05, pp.385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02449553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accord-cadre transnational, outil de structuration de l'entreprise transnationale et de sa sphère d'influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.dossier 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02534496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit au repos des salariés en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Labor Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02534490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel droit social en Europe face au capitalisme de plateforme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.3965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02534504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation collective des salariés : bagatelle ou sentinelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 03, pp.253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02200341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir du droit de la protection sociale dans un monde ubérisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.33-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie générale des « accords de compétitivité » mise sens dessus dessous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ylias Ferkane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit ouvrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 833, pp.716-732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets et développements réglementaires pour la protection du travail sur les plateformes numériques dans certains pays européens et dans l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Giuridica del Lavoro e della previdenza sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aménagements raisonnables à la croisée des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la LCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (5), pp.147-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Law to the Test of Uberization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Labor Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenue dans l’ère du dialogue social : de nouvelles règles pour de nouvelles logiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit ouvrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 811, pp.56-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juges administratifs face aux PSE : une logique de repli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sweeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit ouvrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 804, pp.378-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02534405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voies vers une démocratie sociale et environnementale ou l'illusion procédurale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.326-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voies vers une démocratie sociale et environnementale ou l'illusion procédurale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 04, pp.326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02199908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juges administratifs face aux PSE : une logique de repli ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sweeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit ouvrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esprit du dialogue social : de la loi du 20 août 2008 aux accords collectifs relatifs au droit syndical et à la représentation des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'IRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (87), pp.125-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude juridique empirique de l’influence de la loi du 20 août 2008. A propos de quelques accords collectifs de droit syndical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit ouvrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information du consommateur : un droit chicaneur ou ingénu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01112198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La computation des effectifs dans l'entreprise aux prises avec le dialogue des juges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 01, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02199653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sur la période d'essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ylias Ferkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Peskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Sweeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 09, pp.515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02241158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations autour de la gestion prévisionnelle des emplois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Sachs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 09, pp.513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02241007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rousvoal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit pénal au secours de la justice sociale. Variations autour du procès France Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IODE, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03971679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La négociation collective préélectorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Négociation et le CSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Aix-Marseille - CDS EA 901; Franck PETIT, Mar 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation du salariat ou multiplication des statuts d’emploi en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Théocharidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations sociales, de l’emploi et du système de protection sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02926203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes participatives, plateformes collaboratives de quoi parle-t-on ? Comment les mettre en place dans les entreprises ? À quelles fins les utiliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plateformes participatives, un nouvel outil des relations sociales de l’entreprise ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Rennes 1, May 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations, frontières, reconnaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les perspectives d’avenir du droit du travail depuis les ordonnances du 22 septembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSTO, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations du droit social dans une économie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail en mouvement Organisations, frontières, reconnaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cerisy-La-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux et transformations de la protection sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes d’économie collaborative et protection sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DREES; DARES, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02543632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit selon Georges Gurvitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit selon…</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01758217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnances et indemnités prud'homales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Économie et Management (CREM); Institut de l'Ouest : Droit et Europe (UMR CNRS 6262), Nov 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01758255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des ACI sur les relations commerciales transnationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice environnementale et sociale : rôle des acteurs privés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, PICS (Projet International de Coopération Scientifique entre l’Université de Rennes 1 et les Universités brésiliennes de Rio Grande do Sul et de Florionopolis; Marion Bary, Dec 2017, Rio Grande do Sul, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02548436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue social dans les entreprises transnationales européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le syndicalisme à l’épreuve de l’Europe social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSTO, Nov 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aménagements raisonnables entre droit à l’égalité et droit à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi de l’EHESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie de plateforme et Droit social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il lavoro nelle piattaforme digitali: nuove opportunità, nuove forme disfruttamento, nuovi bisogni di tutela</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rivista giuridica del lavoro, Oct 2017, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre des décisions équitables pour l’emploi des personnes en situation de handicap en contexte réglementaire et organisationnel complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inclure sans stigmatiser, l’emploi des personnes en situation de handicap dans la fonction publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02548279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aménagements raisonnables comme réponse aux discriminations une révolution juridique, pour quels effets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aménagements raisonnables, entre logique d'égalité et logique de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit à la sexualité et droit de la robotique : faut-il tendre vers un antispecisme robotique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 heures du Droit sur le thème "Droit(s) au(x) sexes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLUD, Jun 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ère du dialogue social : de nouvelles règles pour une nouvelle logique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du travail de Strabsourg; DIRECCTE ACAL, Mar 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie sociale et démocratie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et environnement : quelles relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé mentale et organisation du travail, Approche juridique et regards croisés (F. Héas dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 400 p., 2022, 978-2-247-21538-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition pour un Code du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dockès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Auzero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Baugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Bonnechère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.399, 2017, 9782247170371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01995944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Code du travail en sursis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dockès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etievant Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangenot Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Syllepse, pp.81, 2015, 978-2-84950-479-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources de la représentation collective des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.572, 2015, 978-2-275-04690-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6. Salariés, lanceurs d’alerte : quelle efficacité pour la reddition de compte des entreprises en matière sociale et environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Bary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entreprise et la reddition de compte en matière sociale et environnementale. Regards croisés droits français, de l'Union européenne et brésilien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IODE (UMR CNRS 6262)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-155, 2023, Amplitude du droit, 978-2-9581843-2-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04034281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La négociation collective en matière de couverture santé en prise à un conflit de logiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion del Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IODE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plus d'assurance santé pour moins de protection ? Le patient face au marché (dir. P. Batifoulier et M. Del Sol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 103-114, 2022, Collection Amplitude du droit, 978-2-9581843-1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prestations non contributives à l’échelle de la branche professionnelle en marge de la complémentaire santé : des solidarités de branche contrastées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IODE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plus d'assurance santé pour moins de protection ? Le patient face au marché (dir. P. Batifoulier et M. Del Sol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.221-231, 2022, Collection Amplitude du droit, 978-2-9581843-1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge du risque santé via la négociation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Héas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Batifoulier; Marion Del Sol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plus d'assurance santé pour moins de protection ? Le patient face au marché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IODE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-124, 2022, Amplitude du droit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform work : new workers, new rights?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shifting categories. Unsettling the way we think about work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence des échanges en milieu tempéré ou l'impuissance du droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Dalloz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé mentale et organisation du travail. Approche juridique et regards croisés (coord. F. Héas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, Thèmes et commentaires, 978-2-247-21538-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04132503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit social en mouvement dans une économie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Bourdu; Michel Lallement; Pierre Veltz; Thierry Weil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des mines, 2019, 978-2-35671-544-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02925987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalité(s) sociale(s) & service(s) public(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Touzeil-Divina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Faberon; Léon Wamytan; Ilaïsaane Lauouvea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités sociales &amp; décolonisation : les rééquilibrages de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions l'Épitoge, 2018, 979-10-92684-26-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02926029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualité et robotique. Réflexions sur les enjeux d’un antispescisme robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Touzeil-Divina; Morgan Sweeney. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit(s) au(x) sexe(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions l'Epitoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 979-10-92684-20-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction(s) (SIC) : droit(s) au(x) sexe(s) !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allessandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Touzeil-Divina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Touzeil-Divina; Morgan Sweeney. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit(s) au(x) sexe(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions l'Epitoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 979-10-92684-20-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01995947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du travail et santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Anthelme Adèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion del Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRESS-Mire; DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022, 468 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel dialogue social dans l'entreprise après les ordonnances de 2017 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guillas-Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Caramaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noélie Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRES; IODE - Institut de l'Ouest : Droit et Europe. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et Apports de la QPC en droit de la Santé (PAQS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion del Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Poulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil Constitutionnel. 2020, 214 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03082783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation à la vie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josépha Dirringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université Rennes 1, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04132803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B764C190"/>
+    <w:nsid w:val="A64DB13C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josepha-dirringer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0067-1376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17264366X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05521363v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;pha Dirringer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482607v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/regar.066.0133" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873053v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077407v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.320" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832496v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665538v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.221.0053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nizzoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.106.0003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077443v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Milburn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.351" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972753v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.106.0013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077457v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.250" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03285832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443522v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425321v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102566v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03285834v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylias Ferkane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082416v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Poulot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536311v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451900v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gravouil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3965" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534496v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534490v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200341v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502918v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502895v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sweeney" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199908v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502906v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112198v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994113v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199653v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241158v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Peskine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dalmasso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Joly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Sachs" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971679v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926203v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Th&#233;ocharidi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542255v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543650v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543659v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758217v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994734v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758255v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Espinosa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Revol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994737v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548279v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994568v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994535v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780891v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;ron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995944v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dock&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Auzero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Baugard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bonnech&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-dalloz.fr/proposition-de-code-du-travail.html#product_tabs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994140v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etievant Guillaume" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangenot Marc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994002v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/les-sources-de-la-representation-collective-des-salaries-9782275046907.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04034281v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781550v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660959v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en ligne : https://iode.univ-rennes1.fr/actualites/plus-dassurance-sante-pour-moins-de-protection-le-patient-face-au-marche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620999v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132503v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925987v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926029v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Touzeil-Divina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994041v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.l-epitoge.com/2016/12/27/droits-aux-sexes/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995947v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allessandrin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693825v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Anthelme Ad&#232;le" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guillas-Cavan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Caramaro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Delahaie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04132803v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josepha-dirringer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0067-1376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17264366X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05521363v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;pha Dirringer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482607v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/regar.066.0133" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873053v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832496v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077407v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.320" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665538v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.221.0053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nizzoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.106.0003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077443v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Milburn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.351" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972753v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.106.0013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077457v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.250" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03285832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443522v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425321v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102566v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03285834v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylias Ferkane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082416v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Poulot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536311v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451900v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gravouil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534496v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534490v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534504v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3965" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200341v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994091v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502918v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502895v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sweeney" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199908v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502906v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994113v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112198v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199653v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241158v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Peskine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dalmasso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Joly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Sachs" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971679v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926203v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Th&#233;ocharidi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542255v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543659v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543650v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02543632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758217v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758255v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Espinosa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Revol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994737v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996046v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994734v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548279v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994555v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994568v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994535v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780891v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;ron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995944v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dock&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Auzero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Baugard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bonnech&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-dalloz.fr/proposition-de-code-du-travail.html#product_tabs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994140v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etievant Guillaume" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangenot Marc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994002v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/les-sources-de-la-representation-collective-des-salaries-9782275046907.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04034281v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620999v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781550v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660959v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en ligne : https://iode.univ-rennes1.fr/actualites/plus-dassurance-sante-pour-moins-de-protection-le-patient-face-au-marche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575158v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132503v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925987v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926029v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Touzeil-Divina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994041v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.l-epitoge.com/2016/12/27/droits-aux-sexes/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995947v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allessandrin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693825v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Anthelme Ad&#232;le" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guillas-Cavan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Caramaro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Delahaie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04132803v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>