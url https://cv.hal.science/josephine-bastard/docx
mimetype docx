--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -476,222 +476,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04705672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre imagination et loyauté, tenter l’expérience de la sociologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Travailler avec Anselm Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Trochu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 10 (1), pp.177-207. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/zil.010.0177⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.147-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/zil.010.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781434v1</w:t>
+                <w:t xml:space="preserve">hal-04275456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler avec Anselm Strauss</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre imagination et loyauté, tenter l’expérience de la sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baszanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Trochu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10 (1), pp.147-159. </w:t>
+              <w:t xml:space="preserve">, 2022, N° 10 (1), pp.177-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/zil.010.0147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/zil.010.0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275456v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonds de recherche dans les écoles d'architecture : une politique documentaire en construction</w:t>
               </w:r>
@@ -2047,51 +2047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crh.archi.fr/_Bastard-Josephine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434701v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bastard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bony" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Amado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ollivon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o52" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.492.0149" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705672v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.432.0031" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baszanger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Trochu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.010.0177" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275456v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.010.0147" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bizien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gaillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van Effenterre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705744v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837735v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Berre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ph&#233;lippeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154196v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541768v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02541760v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541789v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541783v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25802-7_11" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crh.archi.fr/_Bastard-Josephine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434701v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bastard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bony" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Amado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ollivon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o52" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.492.0149" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705672v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.432.0031" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Trochu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.010.0147" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781434v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baszanger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.010.0177" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bizien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gaillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van Effenterre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705744v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837735v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Berre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ph&#233;lippeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154196v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541768v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02541760v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541789v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541783v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25802-7_11" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>