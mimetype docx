--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -863,913 +863,913 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Bracelet anti-rapprochement. État des lieux d'une mesure attendue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Bracelet anti-rapprochement (BAR) : état des lieux d’une mesure attendue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Amado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bony</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Rapport</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence organisée par Centre de recherche en droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Libre de Bruxelles, May 2024, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04705744v1</w:t>
+                <w:t xml:space="preserve">halshs-04705694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système national d'intégrité. Le dispositif français de transparence et d'intégrité de la vie publique et économique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation des résultats intermédiaires de la recherche « Le Bracelet anti-rapprochement (BAR) : état des lieux d’une mesure attendue »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Amado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ollivon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Bracelet anti-rapprochement (BAR) : état des lieux d’une mesure attendue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche en droit pénal, Feb 2023, Bruxelles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04154196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Christophe Le Berre</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juger ou réguler ? Analyse comparée des pratiques des juges belges en matière de règlement collectif de dettes et d’application des peines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Phélippeau</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-00837735v1</w:t>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14e Colloque de l'AICLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'application des peines en Belgique : sens et pratiques d'une juridictionnalisation partielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress Sociology of Law and Political Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Bracelet anti-rapprochement (BAR) : état des lieux d’une mesure attendue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Bracelet anti-rapprochement. État des lieux d'une mesure attendue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ollivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Amado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Bastard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">halshs-04705694v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; Direction de l'administration pénitentiaire. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04705744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des résultats intermédiaires de la recherche « Le Bracelet anti-rapprochement (BAR) : état des lieux d’une mesure attendue »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Système national d'intégrité. Le dispositif français de transparence et d'intégrité de la vie publique et économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...66 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Phélippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Transparence International France. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...131 lines deleted...]
-                <w:t xml:space="preserve">hal-02541771v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00837735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail de la décision. Les processus de l'application des peines en Belgique francophone</w:t>
+                <w:t xml:space="preserve">Réinsertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Bastard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mots de la Justice - Recht Spraak</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">tel-02541760v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libération conditionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mots de la Justice - Recht Spraak</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libération conditionnelle</w:t>
+                <w:t xml:space="preserve">Le travail de la décision. Les processus de l'application des peines en Belgique francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Bastard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Liège, 2017. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541789v1</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-02541783v1</w:t>
+                <w:t xml:space="preserve">tel-02541760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1800,51 +1800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Sense or/of Decisions? Collective Action in Early Release Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modernisation of the Criminal Justice Chain and the Judicial System New Insights on Trust, Cooperation and Human Capital</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 50, Springer, pp.159-172, 2015, 978-3-319-25800-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2047,51 +2047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crh.archi.fr/_Bastard-Josephine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434701v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bastard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bony" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Amado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ollivon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o52" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.492.0149" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705672v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.432.0031" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Trochu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.010.0147" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781434v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baszanger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.010.0177" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bizien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gaillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van Effenterre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705744v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837735v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Berre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ph&#233;lippeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154196v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541768v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02541760v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541789v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541783v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25802-7_11" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crh.archi.fr/_Bastard-Josephine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434701v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bastard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bony" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Amado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ollivon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14o52" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.492.0149" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705672v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.432.0031" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Trochu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.010.0147" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781434v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baszanger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.010.0177" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bizien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gaillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van Effenterre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154196v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541768v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705744v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837735v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Berre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ph&#233;lippeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02541760v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25802-7_11" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>