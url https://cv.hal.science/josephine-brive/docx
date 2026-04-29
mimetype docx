--- v0 (2026-04-05)
+++ v1 (2026-04-29)
@@ -100,287 +100,287 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours morcelés d’accès au logement d’exilées ukrainiennes dans le Grand Lyon</w:t>
+                <w:t xml:space="preserve">“-What’s your superpower? – I am Ukrainian”. Trajectoires de politisation d’exilées ukrainiennes dans le Grand Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Brive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.201.0065⟩</w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, La guerre en Ukraine et l’exil, 55 (3), pp.139-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.253.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05360210v1</w:t>
+                <w:t xml:space="preserve">halshs-05474325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accueilli⋅es comme les autres ? Les exilé⋅es ukrainien⋅nes dans une métropole française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Parcours morcelés d’accès au logement d’exilées ukrainiennes dans le Grand Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Brive</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes et migrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Odyssées, 1348, pp.17-23. </w:t>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Les enjeux locaux de l’accueil des exilés d’Ukraine, 2025/3 (201), pp.65-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13lna⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/migra.201.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04934072v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05360210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“-What’s your superpower? – I am Ukrainian”. Trajectoires de politisation d’exilées ukrainiennes dans le Grand Lyon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Accueilli⋅es comme les autres ? Les exilé⋅es ukrainien⋅nes dans une métropole française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Brive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, La guerre en Ukraine et l’exil, 55 (3), pp.139-154. </w:t>
+              <w:t xml:space="preserve">Mondes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Odyssées, 1348, pp.17-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.253.0139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13lna⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05474325v1</w:t>
+                <w:t xml:space="preserve">halshs-04934072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -398,51 +398,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerre russo-ukrainienne et décolonisation des savoirs. Vers un basculement épistémique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Brive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Étudier les idées politiques au présent : approches théorique, terrains, méthodes, Bataille des idées : enquêter sur les espaces du travail intellectuel »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Célia Enache; Lucile David; Titouan Carrère; Triangle; EHESS, Jan 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -467,51 +467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putting the margins at the center: reflections on the attempt to institutionalize Ukrainian studies in Czechia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Brive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference 2025 « Organizations and Institutions in Times of War: Ukraine, Eastern Europe and Beyond », panel : Higher Education, Social Entrepreneurship, and Cultural Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Think Space Ukraine; Denkraum Ukraine; Center for Interdisciplinary Ukrainian Studies, Oct 2025, Université de Ratisbonne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -536,51 +536,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parler la langue de l’ennemi ? Négocier son terrain avec les exilées ukrainiennes en tant que chercheuse française russophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Brive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Langues en migration : expériences, dispositifs et réflexivité », panel 1 La langue comme enjeu de terrain et de production scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de travail sur les migrations internationales du CURAPP-ESS, Nov 2025, Université de Picardie Jules Verne, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -774,51 +774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05360210v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Flamant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Brive" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.201.0065" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934072v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474325v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.253.0139" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530432v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530377v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Brive" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.253.0139" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05360210v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Flamant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.201.0065" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934072v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530432v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530377v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>