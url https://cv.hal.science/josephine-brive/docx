--- v1 (2026-04-29)
+++ v2 (2026-05-25)
@@ -100,135 +100,148 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“-What’s your superpower? – I am Ukrainian”. Trajectoires de politisation d’exilées ukrainiennes dans le Grand Lyon</w:t>
+                <w:t xml:space="preserve">Accueilli⋅es comme les autres ? Les exilé⋅es ukrainien⋅nes dans une métropole française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Brive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.253.0139⟩</w:t>
+              <w:t xml:space="preserve">Mondes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Odyssées, 1348, pp.17-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13lna⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05474325v1</w:t>
+                <w:t xml:space="preserve">halshs-04934072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours morcelés d’accès au logement d’exilées ukrainiennes dans le Grand Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Brive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -239,148 +252,135 @@
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Les enjeux locaux de l’accueil des exilés d’Ukraine, 2025/3 (201), pp.65-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/migra.201.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05360210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accueilli⋅es comme les autres ? Les exilé⋅es ukrainien⋅nes dans une métropole française</w:t>
+                <w:t xml:space="preserve">“-What’s your superpower? – I am Ukrainian”. Trajectoires de politisation d’exilées ukrainiennes dans le Grand Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Brive</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anouk Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes et migrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Odyssées, 1348, pp.17-23. </w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, La guerre en Ukraine et l’exil, 55 (3), pp.139-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13lna⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ethn.253.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04934072v1</w:t>
+                <w:t xml:space="preserve">halshs-05474325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -774,51 +774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Brive" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.253.0139" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05360210v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Flamant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.201.0065" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934072v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530432v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530377v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Brive" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Flamant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05360210v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.201.0065" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474325v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.253.0139" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530432v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530377v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>