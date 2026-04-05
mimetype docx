--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -323,429 +323,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical variability in cancer incidence explained by the socioeconomic environment: an example of lung cancer in northwestern France</w:t>
+                <w:t xml:space="preserve">Environmental justice in France: Analysis of the association between exposure to environmental pollution and social deprivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Khadidiatou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pauline Pouchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Bara</w:t>
+                <w:t xml:space="preserve">Lucie Adélaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vigneron</w:t>
+                <w:t xml:space="preserve">Johanna Lepeule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Launoy</w:t>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 79 (3), pp.200-206. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 285, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jech-2024-222704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.122434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419547v1</w:t>
+                <w:t xml:space="preserve">hal-05198590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental justice in France: Analysis of the association between exposure to environmental pollution and social deprivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geographical variability in cancer incidence explained by the socioeconomic environment: an example of lung cancer in northwestern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pouchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadidiatou Diallo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Pouchin</w:t>
+                <w:t xml:space="preserve">Michaël Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Adélaïde</w:t>
+                <w:t xml:space="preserve">Simona Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Lepeule</w:t>
+                <w:t xml:space="preserve">Nicolas Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Launay</w:t>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 285, pp.122434. </w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 79 (3), pp.200-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.122434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jech-2024-222704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419496v1</w:t>
+                <w:t xml:space="preserve">hal-05419547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental justice in France: Analysis of the association between exposure to environmental pollution and social deprivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidiatou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Pouchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Adélaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lepeule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 285, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+              <w:t xml:space="preserve">, 2025, 285, pp.122434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2025.122434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05198590v1</w:t>
+                <w:t xml:space="preserve">hal-05419496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to primary care and mortality in excess for patients with cancer in France: Results from 21 French Cancer Registries</w:t>
               </w:r>
@@ -783,51 +783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐valérie Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 130 (23), pp.4096-4108. </w:t>
@@ -917,51 +917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐valérie Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 130, pp.4096 - 4108. </w:t>
@@ -999,130 +999,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical variability in cancer incidence explained by the socioeconomic environment: an example of lung cancer in northwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Pouchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 79 (3), pp.200 - 206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jech-2024-222704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411561v1</w:t>
@@ -1133,130 +1133,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical variability in cancer incidence explained by the socioeconomic environment: an example of lung cancer in northwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Pouchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 79, pp.200 - 206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jech-2024-222704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05198604v1</w:t>
@@ -1561,64 +1561,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystaelle Derette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Bryere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1678,51 +1678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can an Ecological Index of Deprivation Be Used at the Country Level? The Case of the French Version of the European Deprivation Index (F-EDI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Merville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1838,51 +1838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Grosclaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2219,51 +2219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Molinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2308,364 +2308,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the ecological bias of seven aggregate social deprivation indices</w:t>
+                <w:t xml:space="preserve">Socioeconomic status and site-specific cancer incidence, a Bayesian approach in a French Cancer Registries Network study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Bryere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Pornet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Gusto</w:t>
+                <w:t xml:space="preserve">Marc Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Grosclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-016-4007-8⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 00, pp.0 - 000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CEJ.0000000000000326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01438556v1</w:t>
+                <w:t xml:space="preserve">hal-02363581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic status and site-specific cancer incidence, a Bayesian approach in a French Cancer Registries Network study</w:t>
+                <w:t xml:space="preserve">Assessment of the ecological bias of seven aggregate social deprivation indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Bryere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nane Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Colonna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Grosclaude</w:t>
+                <w:t xml:space="preserve">Gaëlle Gusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 00, pp.0 - 000. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/CEJ.0000000000000326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-016-4007-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363581v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01438556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction of misclassification bias induced by the residential mobility in studies examining the link between socioeconomic environment and cancer incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Bryere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2767,51 +2767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2839,52 +2839,214 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00950127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The European Deprivation Index: A Tool to Help Build an Evidence-Based Cancer Policy for Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Bryère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Environment and Cancer in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.13-19, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-69329-9_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2952,51 +3114,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0756F7C2"/>
+    <w:nsid w:val="067235DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3100,51 +3262,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="364546F1"/>
+    <w:nsid w:val="726389EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3334,51 +3496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josephine-bryere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4842-9979" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192268791" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419547v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pouchin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Genin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigneron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2024-222704" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419496v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Diallo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122434" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198590v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419555v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gardy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wilson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.35519" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198631v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411561v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430591v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Comoz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ollivier-Hourmand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Bouvier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Nousbaum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Nga Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.15784" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15051516" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198644v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystaelle Derette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rollet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bryere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/cej.0000000000000732" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198648v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Merville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bry&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042311" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02450959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Bryere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12939-019-1087-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02124538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Maravic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2019.03.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01961039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvernier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bossard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31951" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Molinie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2017.06.014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01438556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane Copin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gusto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-4007-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363581v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colonna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000326" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198656v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2014.12.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN2GBSPJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bouvier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-14-87" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josephine-bryere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4842-9979" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192268791" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198590v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Diallo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pouchin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122434" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419547v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Genin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigneron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2024-222704" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419496v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419555v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gardy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wilson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.35519" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198631v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411561v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430591v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Comoz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ollivier-Hourmand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Bouvier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Nousbaum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Nga Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.15784" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15051516" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198644v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystaelle Derette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rollet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bryere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/cej.0000000000000732" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198648v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Merville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bry&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042311" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02450959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Bryere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12939-019-1087-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02124538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Maravic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2019.03.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01961039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvernier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bossard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31951" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Molinie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2017.06.014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colonna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000326" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01438556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane Copin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gusto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-4007-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198656v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2014.12.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN2GBSPJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bouvier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-14-87" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558386v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>