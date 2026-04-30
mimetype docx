--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -289,51 +289,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -763,51 +763,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐valérie Guizard</w:t>
+                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -835,185 +835,185 @@
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cncr.35519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419555v1</w:t>
+                <w:t xml:space="preserve">hal-05198631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to primary care and mortality in excess for patients with cancer in France: Results from 21 French Cancer Registries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Launay</w:t>
+                <w:t xml:space="preserve">Geographical variability in cancer incidence explained by the socioeconomic environment: an example of lung cancer in northwestern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pouchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cncr.35519⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (3), pp.200 - 206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2024-222704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05198631v1</w:t>
+                <w:t xml:space="preserve">hal-05411561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical variability in cancer incidence explained by the socioeconomic environment: an example of lung cancer in northwestern France</w:t>
               </w:r>
@@ -1076,1801 +1076,1667 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 79 (3), pp.200 - 206. </w:t>
+              <w:t xml:space="preserve">, 2024, 79, pp.200 - 206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jech-2024-222704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411561v1</w:t>
+                <w:t xml:space="preserve">hal-05198604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical variability in cancer incidence explained by the socioeconomic environment: an example of lung cancer in northwestern France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Launoy</w:t>
+                <w:t xml:space="preserve">Impact of socio‐economic environment on incidence of primary liver cancer in France between 2006 and 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Comoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ollivier-Hourmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐marie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐baptiste Nousbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech-2024-222704⟩</w:t>
+              <w:t xml:space="preserve">Liver International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (2), pp.446-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/liv.15784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05198604v1</w:t>
+                <w:t xml:space="preserve">hal-05430591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of socio‐economic environment on incidence of primary liver cancer in France between 2006 and 2016</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thi Thu Nga Nguyen</w:t>
+                <w:t xml:space="preserve">Cancer Survival and Travel Time to Nearest Reference Care Center for 10 Cancer Sites: An Analysis of 21 French Cancer Registries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Gardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liver International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15051516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/liv.15784⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05430591v1</w:t>
+                <w:t xml:space="preserve">hal-05198637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer Survival and Travel Time to Nearest Reference Care Center for 10 Cancer Sites: An Analysis of 21 French Cancer Registries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of socioeconomic inequalities in cancer incidence between 2006 and 2016 in France: a population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystaelle Derette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Bryere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15051516⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, pp.473 - 481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/cej.0000000000000732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198637v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of socioeconomic inequalities in cancer incidence between 2006 and 2016 in France: a population-based study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Can an Ecological Index of Deprivation Be Used at the Country Level? The Case of the French Version of the European Deprivation Index (F-EDI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Merville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Bryère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/cej.0000000000000732⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19042311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198644v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can an Ecological Index of Deprivation Be Used at the Country Level? The Case of the French Version of the European Deprivation Index (F-EDI)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The respective parts of incidence and lethality in socioeconomic differences in cancer mortality. An analysis of the French network Cancer registries (FRANCIM) data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Bryere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Grosclaude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19042311⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Equity in Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12939-019-1087-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198648v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02450959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The respective parts of incidence and lethality in socioeconomic differences in cancer mortality. An analysis of the French network Cancer registries (FRANCIM) data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Grosclaude</w:t>
+                <w:t xml:space="preserve">Knee replacement incidence and social deprivation: results from a French ecological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Bryere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Maravic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marcelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Equity in Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12939-019-1087-y⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2019.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02450959v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02124538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knee replacement incidence and social deprivation: results from a French ecological study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Socioeconomic environment and disparities in cancer survival for 19 solid tumor sites: An analysis of the French Network of Cancer Registries (FRANCIM) data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Remontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2019.03.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.31951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02124538v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01961039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic environment and disparities in cancer survival for 19 solid tumor sites: An analysis of the French Network of Cancer Registries (FRANCIM) data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Bossard</w:t>
+                <w:t xml:space="preserve">Neighborhood deprivation and risk of head and neck cancer: A multilevel analysis from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Bryere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Molinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.31951⟩</w:t>
+              <w:t xml:space="preserve">Oral Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71, pp.144--149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oraloncology.2017.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01961039v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood deprivation and risk of head and neck cancer: A multilevel analysis from France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Socioeconomic status and site-specific cancer incidence, a Bayesian approach in a French Cancer Registries Network study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Bryere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Molinie</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Grosclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oral Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oraloncology.2017.06.014⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 00, pp.0 - 000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CEJ.0000000000000326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578588v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic status and site-specific cancer incidence, a Bayesian approach in a French Cancer Registries Network study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Assessment of the ecological bias of seven aggregate social deprivation indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Bryere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nane Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Grosclaude</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CEJ.0000000000000326⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-016-4007-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363581v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01438556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the ecological bias of seven aggregate social deprivation indices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Correction of misclassification bias induced by the residential mobility in studies examining the link between socioeconomic environment and cancer incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Bryere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nane Copin</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Gusto</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-016-4007-8⟩</w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39, pp.256 - 264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canep.2014.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01438556v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of misclassification bias induced by the residential mobility in studies examining the link between socioeconomic environment and cancer incidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Socioeconomic environment and cancer incidence: a French population-based study in Normandy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Bryere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...57 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...72 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Veronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (1), pp.87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2407-14-87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00950127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2880,173 +2746,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Deprivation Index: A Tool to Help Build an Evidence-Based Cancer Policy for Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Bryère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Environment and Cancer in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.13-19, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-69329-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3114,51 +2980,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="067235DA"/>
+    <w:nsid w:val="F13F769D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3262,51 +3128,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="726389EA"/>
+    <w:nsid w:val="F62D20E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3496,51 +3362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josephine-bryere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4842-9979" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192268791" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198590v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Diallo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pouchin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122434" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419547v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Genin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigneron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2024-222704" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419496v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419555v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gardy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wilson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.35519" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198631v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411561v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430591v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Comoz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ollivier-Hourmand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Bouvier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Nousbaum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Nga Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.15784" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15051516" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198644v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystaelle Derette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rollet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bryere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/cej.0000000000000732" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198648v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Merville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bry&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042311" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02450959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Bryere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12939-019-1087-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02124538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Maravic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2019.03.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01961039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvernier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bossard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31951" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Molinie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2017.06.014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colonna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000326" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01438556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane Copin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gusto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-4007-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198656v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2014.12.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN2GBSPJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bouvier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-14-87" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558386v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josephine-bryere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4842-9979" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192268791" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198590v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Diallo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pouchin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122434" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419547v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Genin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigneron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2024-222704" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419496v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198631v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gardy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wilson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.35519" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198604v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Comoz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ollivier-Hourmand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Bouvier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Nousbaum" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Nga Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.15784" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198637v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15051516" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198644v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystaelle Derette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bryere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/cej.0000000000000732" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Merville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bry&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042311" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02450959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Bryere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12939-019-1087-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02124538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Michel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Maravic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2019.03.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01961039v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvernier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bossard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31951" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578588v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Molinie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2017.06.014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363581v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colonna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000326" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01438556v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane Copin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gusto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-4007-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198656v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2014.12.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN2GBSPJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950127v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bouvier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-14-87" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558386v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>