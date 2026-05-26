--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -2980,51 +2980,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F13F769D"/>
+    <w:nsid w:val="BC5E8640"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3128,51 +3128,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F62D20E3"/>
+    <w:nsid w:val="D5E0CF7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>