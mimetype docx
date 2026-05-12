--- v0 (2026-03-28)
+++ v1 (2026-05-12)
@@ -339,165 +339,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05075509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Est-ce ici que sera créée la start-up de demain ?“ Innovation et ruralité dans les politiques publiques allemandes</w:t>
+                <w:t xml:space="preserve">Local development and peripheralisation in rural areas of north-east Germany: what power do local stakeholders have?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ruralités modernes, Perspectives en littérature et sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UR CRISES et UR POLEN, Jun 2024, Orléans, France</w:t>
+              <w:t xml:space="preserve">RC21 CONFERENCE 2024. “The politics and spaces of encounters: advancing dialogues between and within the Global North and the Global South</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05075554v1</w:t>
+                <w:t xml:space="preserve">halshs-05075492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local development and peripheralisation in rural areas of north-east Germany: what power do local stakeholders have?</w:t>
+                <w:t xml:space="preserve">“Est-ce ici que sera créée la start-up de demain ?“ Innovation et ruralité dans les politiques publiques allemandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RC21 CONFERENCE 2024. “The politics and spaces of encounters: advancing dialogues between and within the Global North and the Global South</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">Colloque Ruralités modernes, Perspectives en littérature et sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UR CRISES et UR POLEN, Jun 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05075492v1</w:t>
+                <w:t xml:space="preserve">halshs-05075554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « tournant démographique » allemand : des mesures statistiques aux mesures politiques</w:t>
               </w:r>
@@ -546,385 +546,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05075542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de l'innovation ou de la standardisation ? Le programme européen LEADER dans des régions périphérisées (Allemagne)</w:t>
+                <w:t xml:space="preserve">Implementing alternative measures to limit peripheralization: the case of West Pomerania (Germany)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.188-190</w:t>
+              <w:t xml:space="preserve">Rural Geographies in Transition, 3rd European Rural Geographies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390799v1</w:t>
+                <w:t xml:space="preserve">hal-04337258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stadterneuerung von Kleinstädten und Aufnahme von Asylsuchenden in Frankreich</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do the LEADER funding rules generate spatial inequalities? The case of a peripheral region in north-east Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deutscher Kongress für Geographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Francfort s/Main, Germany</w:t>
+              <w:t xml:space="preserve">Rural Geographies in Transition, 3rd European Rural Geographies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075584v1</w:t>
+                <w:t xml:space="preserve">hal-04337236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing alternative measures to limit peripheralization: the case of West Pomerania (Germany)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stadterneuerung von Kleinstädten und Aufnahme von Asylsuchenden in Frankreich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rural Geographies in Transition, 3rd European Rural Geographies Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Deutscher Kongress für Geographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Francfort s/Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337258v1</w:t>
+                <w:t xml:space="preserve">hal-05075584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do the LEADER funding rules generate spatial inequalities? The case of a peripheral region in north-east Germany</w:t>
+                <w:t xml:space="preserve">Représentations de l’Union Européenne dans les campagnes d’Allemagne orientale à travers le programme européen de développement rural LEADER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rural Geographies in Transition, 3rd European Rural Geographies Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Journée d’étude Penser et faire l’Europe à l’échelle locale : une approche par les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337236v1</w:t>
+                <w:t xml:space="preserve">hal-04337286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations de l’Union Européenne dans les campagnes d’Allemagne orientale à travers le programme européen de développement rural LEADER</w:t>
+                <w:t xml:space="preserve">Apprentissage de l'innovation ou de la standardisation ? Le programme européen LEADER dans des régions périphérisées (Allemagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Penser et faire l’Europe à l’échelle locale : une approche par les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.188-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337286v1</w:t>
+                <w:t xml:space="preserve">hal-04390799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between utopia and reality, The imaginary future of a shrinking countryside (Germany)</w:t>
               </w:r>
@@ -973,234 +973,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03830511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il faut croire en notre identité sinon personne n'y croira&amp;quot;: acteurs locaux et territoire en cours de fabrication</w:t>
+                <w:t xml:space="preserve">Politiques publiques et changement de regard sur les espaces ruraux : « sans la campagne, on serait bien à l’étroit »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Territoires et trajectoires de développement: les dynamiques relationnelles comme clé d'analyse renouvelée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 6590 ESO, Jun 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">Le moment rural : ruralités en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5194 PACTE; Université Grenoble Alpes, Sep 2021, Mirabel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290861v1</w:t>
+                <w:t xml:space="preserve">halshs-03350042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques publiques et changement de regard sur les espaces ruraux : « sans la campagne, on serait bien à l’étroit »</w:t>
+                <w:t xml:space="preserve">Il faut croire en notre identité sinon personne n'y croira&amp;quot;: acteurs locaux et territoire en cours de fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le moment rural : ruralités en question</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 5194 PACTE; Université Grenoble Alpes, Sep 2021, Mirabel, France</w:t>
+              <w:t xml:space="preserve">Colloque Territoires et trajectoires de développement: les dynamiques relationnelles comme clé d'analyse renouvelée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6590 ESO, Jun 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03350042v1</w:t>
+                <w:t xml:space="preserve">hal-03290861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politische Antworten auf den demografischen Wandel auf lokalen und regionalen Ebenen</w:t>
+                <w:t xml:space="preserve">Petites villes et périphérisation dans l'est de l'Allemagne : quelles perspectives de développement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ein immer noch geteilter Himmel? Deutschlands Osten und Weste, dreißig Jahre nach der Wiedervereinigung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Berlin, France</w:t>
+              <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.288-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03830522v1</w:t>
+                <w:t xml:space="preserve">hal-03114129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regionale Entwicklungsstrategien und das LEADER-Programm: der ausdifferenzierte Einsatz eines europäischen Politikinstruments</w:t>
               </w:r>
@@ -1249,165 +1249,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petites villes et périphérisation dans l'est de l'Allemagne : quelles perspectives de développement ?</w:t>
+                <w:t xml:space="preserve">Quelles conséquences de l’unification allemande sur les perspectives de développement d’un Land rural du nord-est de l’Allemagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.288-291</w:t>
+              <w:t xml:space="preserve">Allemagne, 30 ans après : de l’unification à l’unité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison interuniversitaire des Sciences de l’Homme d’Alsace (MISHA); Centre interdisciplinaire d’études et de recherches sur l’Allemagne (CIERA); Universités de Lorraine, de Strasbourg et de Haute-Alsace, Oct 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114129v1</w:t>
+                <w:t xml:space="preserve">hal-03290808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles conséquences de l’unification allemande sur les perspectives de développement d’un Land rural du nord-est de l’Allemagne ?</w:t>
+                <w:t xml:space="preserve">Politische Antworten auf den demografischen Wandel auf lokalen und regionalen Ebenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allemagne, 30 ans après : de l’unification à l’unité ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison interuniversitaire des Sciences de l’Homme d’Alsace (MISHA); Centre interdisciplinaire d’études et de recherches sur l’Allemagne (CIERA); Universités de Lorraine, de Strasbourg et de Haute-Alsace, Oct 2020, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Ein immer noch geteilter Himmel? Deutschlands Osten und Weste, dreißig Jahre nach der Wiedervereinigung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290808v1</w:t>
+                <w:t xml:space="preserve">halshs-03830522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting paths of small cities of a rural and peripheral region of Mecklenburg Western Pomerania</w:t>
               </w:r>
@@ -2398,51 +2398,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine L&#233;cuyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220991v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Arfaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075509v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075554v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075542v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390799v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337258v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337236v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337286v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290861v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350042v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830522v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290803v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830514v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830518v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2229" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942490v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.9930" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642011v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.222.0249" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3314" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03349286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.49009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636877v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.9397" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04006225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine L&#233;cuyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220991v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Arfaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075509v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075492v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075554v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075542v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337258v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337236v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337286v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390799v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350042v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290861v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290803v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290808v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830522v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830514v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830518v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2229" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942490v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.9930" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642011v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.222.0249" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3314" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03349286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.49009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636877v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.9397" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04006225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>