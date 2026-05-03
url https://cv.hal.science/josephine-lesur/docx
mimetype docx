--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joséphine Lesur </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">josephine-lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4245-7140</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081093861</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell el-Iswid (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Allaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Châteauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El Hajaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Égypte 2025. Le Delta et les marges septentrionales, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14fwn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City of Traders: Urbanization, Social Change, and Territorial Control in Medieval Fardowsa (Central Somaliland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Torres Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo González-Ruibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Antonio Franco Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián de la Torre García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Yravedra Sainz de los Terreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (1-2), pp.86-114. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/21915784-bja10038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The name of the game: palaeoproteomics and radiocarbon dates further refine the presence and dispersal of caprines in eastern and southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (11), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.231002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Archaeological Excavations Along the Atlantic Ocean Coastline of the Democratic Republic of Congo: The Iron Age Sites at Muanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wannes Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Archaeological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10437-023-09535-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Nile Delta's first settlements: Excavations at Tell el-Samara 2016-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ahmed Abdel Azim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chistiane Hochstrasser-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 122, pp.309-400. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifao.11604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel lineage of the Capra genus discovered in the Taurus Mountains of Turkey using ancient genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin S Arbuckle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Mattiangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoebe A Lawlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.82984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are petrous bones just a repository of ancient biomolecules? Investigating biosystematic signals in sheep petrous bones using 3D geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bea de Cupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.103447. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Polycerate Mutants Reveals the Evolutionary Co-option of HOXD1 for Horn Patterning in Bovidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hintermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msab021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvoSheep : The Makeup of Sheep Breeds in the Ancient Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abrahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95 (379), pp.e2, 1-8. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2020.247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoproteomics gives new insight into early southern African pastoralism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Détroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.14427. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-71374-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunter-gatherers of the high-altitude Afromontane forest – the Holocene occupation of Mount Dendi, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schepers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Vogelsang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azania : The journal of the British Institute of History and Archaeology in East Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (3), pp.329-359. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0067270X.2020.1792709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9000 years of human lakeside adaptation in the Ethiopian Afar: Fisher-foragers and the first pastoralists in the Lake Abhe basin during the African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.106459. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of domestication genes in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuqing Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xihong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhirui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (21), pp.eaaz5216. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aaz5216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological ochres of the rock art site of Leopard Cave (Erongo, Namibia): looking for Later Stone Age socio-cultural behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lapauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Detroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Archaeological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10437-020-09394-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell el-Iswid [notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Elhajaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Bajeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Égypte : Le Delta et les marges septentrionales, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient pigs reveal a near-complete genomic turnover following their introduction to Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Haile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Scheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Geörg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (35), pp.17231-17238. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1901169116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune prédynastique est-elle « africaine » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéo-Nil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29, pp.101-113. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arnil.2019.1320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Stone Age foragers resided in high elevations of the glaciated Bale Mountains, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Ossendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Groos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bromm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minassie Girma Tekelemariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 365 (6453), pp.583-587. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaw8942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic and phylogenetic signals in bovini cheek teeth: Towards new biosystematic markers to explore the history of wild and domestic cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Stopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Schafberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hassanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109, pp.104993. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.104993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transition from Hunting–Gathering to Food Production in the Gamo Highlands of Southern Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Coltorti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Pieruccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Archaeological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (1), pp.5-65. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10437-018-09322-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1802-2018 : 220 Ans d'histoire Des Périodiques Au Muséum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Côtez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Chester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rocklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (1), pp.1--40. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/anthropozoologica2018v53a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of degraded bone and tooth splinters from arid environments using palaeoproteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arul Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 511, pp.472-482. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New archaeozoological results from Asa Koma (Djibouti): Contributing to the understanding of faunal exploitation during the 3rd millennium BC in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 471, pp.219-228. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2018.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1802–2018 : 220 ans d'histoire des périodiques au Muséum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Côtez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Chester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rocklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in an Egyptian Oasis: Reconstruction of the Holocene Archaeological Sequence in Kharga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Archaeological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (4), pp.531-566. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10437-018-9306-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hide and meat among Boreda hideworkers: Ethnoarchaeozoology of consumption and craft practices in Gamo (southwest Ethiopia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Weedman Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Curtis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 471, pp.81-94. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.08.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments mégalithiques du Somaliland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdi Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.43-58. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aaa.994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02135708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironmental and biogeographic implications of terminal Pleistocene large mammals from the Ziway–Shala Basin, Main Ethiopian Rift, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tyler Faith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 449, pp.567-579. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement, une construction dans le temps long : le Gamo et le Wolaita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Planel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 197, p.25-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the first Neolithic societies in the Horn of Africa: the site of Wakrita, Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (1), pp.55-68. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/0093469014Z.000000000110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation animale à l’Ancien Empire : les apports d’Ayn Asil (Oasis de Dakhla).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (1), pp.33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Stone Age variability in the Main Ethiopian Rift: New data from the Bulbula River, Ziway–Shala basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.53-68. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d’animaux sauvages dans la Corne de l’Afrique (4e millénaire avant J.-C. - début du XXe siècle). Archéozoologie et histoire d’une pratique alimentaire très discrète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guindeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afriques. Débats, méthodes et terrains d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/afriques.1577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés de l’Holocène récent du Sud de l’Éthiopie : résultats de la mission archéologique dans le Parc National de Nechisar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arthur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29, pp.121-146. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ethio.2014.1562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02135642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hargeisan revisited: Lithic industries from shelter 7 of Laas Geel, Somaliland and the transition between the Middle and Late Stone Age in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.69 - 84. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advent of herding in the Horn of Africa : new data from Ethiopia, Djibouti and Somaliland. Proceedings of the 18th International Conference of Ethiopian Studies. Dire Dawa 29 Oct. - 2 Nov. 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gedef Abawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.148-158. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2013.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02135682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late hunters of western Ethiopia: the sites of Ajilak (Gambela), c. AD 1000-1200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo González-Ruibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Marín Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Sánchez-Elipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candela Martínez Barri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azania: Archaeological Research in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (1), pp.64 - 101. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0067270X.2013.866843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistory of the Central Main Ethiopian Rift (Ziway-Shala basin): Establishing the Late Stone Age sequence in Eastern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Daussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.405-407. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ethio.2013.1552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie préhistorique de la partie centrale du Main Ethiopian Rift : contribution à l’établissement de la séquence Late Stone Age d’Afrique orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Daussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (1), pp.261-297. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ethio.2013.1538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic occupation of an artesian spring: KS043 in the Kharga Oasis, Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wuttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (3), pp.178-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des animaux et des hommes en Égypte au Néolithique et Prédynastique : les apports de l’archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéo-Nil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Leclant l'Africain : hommages à Jean Leclan, 23, pp.33-54. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arnil.2013.1057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage et consommation de viande à Balat (Oasis de Dakhla). Fin de l’Ancien Empire - Première Période Intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pantalacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.291-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the goral (naemorhedus) inhabit Laos or Vietnam?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary J Galbreath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C Mordacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J W Duckworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural History Bulletin of the Siam Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58, pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early MIS 3 occupation of Mochena Borago Rockshelter, Southwest Ethiopian Highlands: Implications for Late Pleistocene archaeology, paleoenvironments and modern human dispersals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven A Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich C Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Vogelsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley H Ambrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 274, pp.38-54. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2012.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Of Sheep and Men”: Earliest Direct Evidence of Caprine Domestication in Southern Africa at Leopard Cave (Erongo, Namibia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imalwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Detroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anzel Veldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), pp.e40340. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0040340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des connaissances archéozoologiques sur les débuts de l’élevage du mouton dans l’ancien monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Le mouton, de la domestication à l’élevage, 91, pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rhinocéros dans la relation de voyage d'Evliyâ Çelebî, voyageur ottoman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bacque-Grammont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 298 (1), pp.203-237. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/JA.298.1.2055073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los cubiles de hiena actuales : sintesis critica de sus caracteristicas tafonomicas a partir de yacimientos excavados de los datos publicados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zona arqueologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domestication animale en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 120-121, pp.38-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene Archaeology of Southwest Ethiopia: New Insights from the Kafa Archaeological Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Anne Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Andrew Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur-Gebremariam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Archaeological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27, pp.255 - 289. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10437-010-9079-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire on the Mountain: Dignity and Prestige in the History and Archaeology of the Borada Highlands in Southern Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Weedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lakew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAA Archaeological Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine et diffusion de l’élevage dans la Corne de l’Afrique : un état de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24, pp.173-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Archaeology in the Highlands of Southern Ethiopia: Preliminary Findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Weedman Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lakew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nyame Akuma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72, pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnoarchéozoologie sur le travail du cuir : l'exemple de deux maisons de tanneurs dans le Konso (Éthiopie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hide processing: ethnoarcheological approaches, 43 (1), pp.99-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel and Vegetation at Asa Koma (Republic of Djibouti) during the Second Millennium BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Thiam El Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects de la faune nilotique dans la relation d’Evliyâ Celebî, voyageur ottoman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bacque-Grammont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mayeur-Jaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 296 (2), pp.331-374. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/JA.296.2.2036305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of wild animals in Southwestern Ethiopia during the Holocene (6 000 BP - 1 500 BP): The data from Moche Borago shelter (Wolayta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (2), pp.139-159. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/174963107x226417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bovins de la fosse médiévale de Tiya (Ethiopie): dépôt rituel ou banquet funéraire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique: Archéologie &amp; Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.101-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ancient fish fauna from Asa Koma (Djibouti) and modern osteometric data on 3 Tilapiini and 2 Clarias catfish species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Neer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documenta Archaeobiologiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Conservation policy and current research., 2, pp.141-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discovery of new rock paintings in the Horn of Africa: the rockshelters of Las Geel, Republic of Somaliland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles découvertes de peintures rupestres dans la Corne de l'Afrique : les abris sous roche de Las Geel, République de Somaliland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, XIX, pp.295-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de l’abri sous-roche de Moche Borago (Soddo, Wolyata). Premier bilan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pouzolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18, pp.181-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un approvisionnement chasséen caussenard exclusivement fondé sur la chasse ? La faune de Roucadour (Lot).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gascó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INCIDENCE DE LA COCCIDIOSE SUR LA COLORATION JAUNE DU POULET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yvore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Tan Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Recherches Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1972, 3 (3), pp.389-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Stress, Adaptation &amp; Innovation: Hunter-Gatherers to Early Farmers in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 27th Biennal Meeting: African Archeology, SAFA Society of Africanist Archaeologists, Cross Roads Trough Time, Session 18. Climate Change and Human Responses in Past African Societies: Lessons for a Changing World (July, 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire zoologique du Sahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du Sahara (jusqu'à 650 de notre ère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François-Xavier Fauvelle; Jean-Loïc Le Quellec, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations in the Lake Abhe area since the end of the Pleistocene (Djibouti): the transition from the last hunter-gatherers-fishers to the first herders in the Horn of Africa and their resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic change research summit : un chemin vers l’adaptation et la resilience, Inauguration de l’Observatoire Régional de Recherche pour l’Environnement et le Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORREC Djibouti, Oct 2022, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing and Herding in the Nile Delta during the Predynastic (4th millenium BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origin 7. The 7th International Conference on Predynastic and Early Dynastic Egypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yann Tristan; Pierre Tallet, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humains et hyènes dans les montagnes éthiopiennes. Occupations et modes de subsistance à la fin du Pléistocène sur le site de Fincha Habera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Ossendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Vogelsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Toulouse (distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in subsistence strategies and material culture at the onset of the Holocene in the Ziway-Shala Basin, Main Ethiopian Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles et monumentalisme : stratégie(s) sociale(s) face à la mort des Néolithiques du bassin du Gobaad (République de Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Rencontre annuelle du Gaaf 2020 (Groupe d’anthropologie et d’archéologie funéraire). Rencontre autour des funérailles. Des os et des larmes : préparer les corps, pleurer et honorer les morts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type I collagen of African small wild bovids: de novo sequencing and implications for species identification using palaeoproteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleurdeau David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme réunion du groupe de travail en Archéozoologie, Génétique, Protéomiques et Morphométriques (AGPM-ICAZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Oulu, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human adaptation in the Lake Abhe Basin (Ethiopian Afar) during the Early to Middle Holocene African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVOSHEEP project: Documenting morphological diversity of early sheep 'breeds' in Southwest Asian societies (6th - 1rst millennia BC) using 3D geometric morphometric of appendicular bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème réunion du groupe de travail en Archéozoologie, Génétique, Protéomiques et Morphométriques (AGPM – ICAZ) - Université d'Oulu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New radiocarbon dates for two Pastoral Neolithic sites in south-central Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Gifford-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th meeting of the Society of African Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Big Dry, Ruptures et continuité dans le peuplement de l’Afrique à la fin du Pléistocène : paléoanthropologie, paléoenvironnement et archéologies comparées du Rift et du Nil dans leur cadre continental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques culturelles et Transformation des paysages dans un continent en mutation : Du Big Dry à l’Holocène dans l’Est africain, Séance spécialisée de la Société Préhistorique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre stress écologiques et réponses adaptatives, innovations et trajectoires sociales et culturelles : une synthèse sur les premières sociétés de production dans la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des paléofaunes depuis le stade IOS3 dans la vallée du Nil et la vallée du Rift éthiopien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques culturelles et transformation des paysages dans un continent en mutation : du Big Dry à l’Holocène dans l’Est africain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«To be pastoralist or not to be ?» Tracing the introduction of domestic caprines in Southern Africa using Palaeoproteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arul Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Society of Africanists’ Archaeologists conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03203176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme circulaire d’Antakari 3 en République de Djibouti (région d’As Eyla, District de Dikhil). Monument funéraire et premières sociétés de production dans la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table Ronde internationale de l’Adreuc. Mégalithismes et monumentalismes funéraires : passé, présent, futur. M. Gandelin, V. Ard et E. Mens (Dir.). Sidestone press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First herders of the Nile Delta: new results from Tell el-Samara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Subsistence in the Prehistory of Northeastern Africa. 11eme conference of LPNEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Premières Sociétés de Production dans la Corne de l’Afrique, quels défis, enjeux et méthodes pour le programme PSPCA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers éleveurs et derniers chasseurs de la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques culturelles et Transformation des paysages dans un continent en mutation : Du Big Dry à l’Holocène dans l’Est africain, Séance spécialisée de la Société Préhistorique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From molecules to animals: using ancient proteins to document human-animals interactions in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleurdeau David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du Réseau national CAI-RN « Compétences archéométriques interdisciplinaires » de la Mission pour initiatives transverses et interdisciplinaires du CNRS - Approches physico-chimiques pour la caractérisation des matières organiques en archéométrie et sciences de la conservation : un état de la question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03202775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynocéphales, Cynamolgues et bœufs indiens entre Inde et Éthiopie : des textes à l’archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trinquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles interdisciplinarités, nouveaux défis, journée d’études organisée par Association des Professeurs de Langues Anciennes de l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Of sheep and men’ ? How ancient proteins can document African Later Stone Age subsistence strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Meeting of the ‘Archaeozoology, Genetics, Proteomics and Morphometrics’ Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Big Dry, Ruptures et continuité dans le peuplement de l’Afrique à la fin du Pléistocène : paléoanthropologie, paléoenvironnement et archéologies comparées du Rift et du Nil dans leur cadre continental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société préhistorique française, Dynamiques culturelles et transformation des paysages dans un continent en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the characterization of Early Holocene communities in the Egyptian Western Desert: Gaga (KS241 LS), a stratified settlement in Kharga oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Subsistence in the Prehistory of Northeastern Africa. 11eme conference of LPNEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domestication : où, quand, comment, pourquoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nous avec les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque organisé au Sénat par Esther Benbassa avec la commission animale d’EELV, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did Egyptians Eat Donkeys ? Reflexions from historical and archaeological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Animals in Ancient Egypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Le Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire à Venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The missing sheep&amp;quot; : rewriting domestic caprines introduction in Austral Africa using ancient proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAfA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herding, fishing and hunting during the 5th and 4th millennium BCE: fauna from Egypt and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2th biennal meeting of the Society of Africanist Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVOSHEEP Project. First zootechnical innovations in Southwest Asian societies (6th–1rst millennia B.C.): Origin and development of sheep breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abrahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Al Besso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ 2018 : 13th ICAZ International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Ankara, Turquie, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be pastoralist or not to be? Tracing the introduction of domestic caprines in Southern Africa using Palaeoproteomics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Society of Africanists’ Archaeologists conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal and contraction of human populations since the end of the Pleistocene in the Horn of Africa: a physical anthropological view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases: living in arid environments from prehistoric times to the present day. Des refuges aux oasis : vivre en milieu aride de la Préhistoire à aujourd’hui. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late prehistoric oasitic niches along the southern Red Sea (Yemen and Horn of Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases: living in arid environments from prehistoric times to the present day. Des refuges aux oasis : vivre en milieu aride de la Préhistoire à aujourd’hui. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes, L. Purdue, J. Charbonnier and L. Khalidi (eds.). Edition APDCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louise Purdue; Julien Charbonnier; Lamya Khalidi, Oct 2017, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering bone proteins in arid environment using palaeoproteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Bone Diagenesis Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03203194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human remains from Leopard Cave (Erongo, Namibia): New Mortuary Practices in Southern Africa more than 6,000 years ago?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Africanist Archaeologists, 23rd biennal meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of fishing in Northeast Africa: the example of the sites around Lake Abbe (Djibouti, 3rd-2nd Millenium BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Biennal conference of the Society for Africanist Archaeologists (SafA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental conditions and settlement dynamics in the Horn of Africa during the Holocene. The impact of the lacustrine evolutions of lake Abbe on the origins and consolidation of the first producer societies in the Gobaad basin (Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Biennal conference of the Society for Africanist Archaeologists (SAFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of ochres in relation with the production of rock art in Southern Africa : A contribution from the excavation at Leopard Cave (Erongo, Namibia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lapauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nankela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Biennial meeting of the Society of Africanist Archaeologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégalithisme funéraire au Somaliland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd biennal meeting of the Society of Africanist Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02135956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Production dans la Corne de l’Afrique. Programme, Méthodes et Résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’IRAH (Institut de Recherches Archéologiques et Historiques de Djibouti) &amp; CERD (Centre d'Etudes et de Recherches de Djibouti)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Djibouti (Djibouti), Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human remains from Leopard Cave (Erongo, Namibia) : New Mortuary Practices in Southern Africa more than 6,000 years ago?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Africanist Archaeologists, 23rd biennal meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Productions dans la Corne de l’Afrique : programme, méthodes et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, Histoire et Patrimoine. Etats des lieux et perspectives. 1ère table ronde, Institut d’études diplomatiques. Ministère des Affaires Etrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Stone Age sequence in Eastern Africa: human occupation phases and chronological gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of the PanAfrican Association of Prehistory and Related Studies : "The Central Main Ethiopian Rift (Ziway-Shala basin)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Johannesbourg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site néolithique de Wakrita (République de Djibouti) : données nouvelles sur les débuts de la domestication animale dans la Corne de l'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PANAF / PAA : 13th Congress of the Panafrican archaeological Association for Prehistory and related studies PAA = 13ème Congrès de l'Association panafricaine d'archéologie et disciplines associées - PANAF / 20th Meeting of the Society of Africanist Archaeologists Safa = 20ème Réunion de la Société des Archéologues Africanistes - Safa "Preserving African cultural heritage = Préservation du patrimoine culturel africain"[volume des résumés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’acquisition à l’accumulation : analyse du transport différentiel d’éléments squelettiques par des hyènes modernes (C. crocuta et H. hyaena) de Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference of Archaeozoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los cubiles actuales de hiena: síntesis crítica de sus características tafonómicas a partir de la excavación de nuevos yacimientos (República de Djibuti, África del sur) y la información publicada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ia Reunion de cientificos sobre cubiles de hiena (y otros grandes carnivores) en los yacimientos arqueológicos de la Peninsula Ibérica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Madrid, España. pp.108-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00593287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une communauté d'&amp;quot;agro-chasseurs&amp;quot; au XIXe siècle dans la Haute Bénoué : analyse du matériel archéozoologique du site de Djaba-Hosséré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe colloque international Méga-Tchad : ressources vivrières et choix alimentaires dans le bassin du lac Tchad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Nanterre (Université Paris X), France. pp.113-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying taphonomic agents from the Plio-Pleistocene record of the Shungura Formation (lower Omo River Valley, Ethiopia) using confocal microscopy and Elliptic Fourier Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blade Engda Redae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lloyd A. Courtenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Rozada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taphos/ICAZ. 9th International Meeting on Taphonomy and Fossilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the first sheep breed in Southwest Asia: a 3D morphometric investigation on astragalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASWA 15th International meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique en Namibie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Détroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire sous les tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering bone and tooth proteins in arid environments using palaeoproteomics -A case study from the Late Stone Age site of Toteng, Botswana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Symposium Frontiers in Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France. 10, pp.181 - 186, 2019, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.21813.12008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in fish lacustrine communities in the northern part of the East African Rift Valley (Ethiopie, Djibouti) between 11500 and 2000 cal. BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ, 19th FRWG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of fishing of Tilapinii… but which one ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelig Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ, 19th FRWG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the introduction of domestic small bovids in Austral Africa using palaeoproteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arul Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique 2017).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03203212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and consolidation of the first farming societies in the Horn of Africa. Results from latest research in the Republic of Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth Biennal conference of the Society for Africanist Archaeologists (SafA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Johannesburg, South Africa. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Big Dry à l’Holocène en Afrique de l’Est et au-delà. From the Big Dry to the Holocene in Eastern Africa and beyond, Actes de la Séance Société Préhistorique française, 25-28 Septembre 2019, Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin de la Société Préhistorique Française. 20, 157 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qedemt et les espaces funéraires de Lalibela (XI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XXI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bosc-Tiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Midi, 370 p., 2023, Sites et cités d'Afrique, 978-2-8107-1246-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti. Des Paysages & des Hommes. Regards sur le patrimoine archéologique du Lac Abhé. Préface d’Yves Coppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERD Centre d'Etudes et de Recherches. Editions du CERD, 215 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et la gazelle devint chèvre. Pré-Histoires africaines d’hommes et d’animaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Midi / Publications Scientifiques du Muséum, 2017, Collections « Sites et cités d’Afrique », François Bon; François-Xavier Fauvelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People and Animals in Holocene Africa. Recent advances in archaeozoology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africa Magna Verlag, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasse et élevage dans la Corne de l’Afrique entre le Néolithique et les temps historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Monographs in African Archaeology, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune des niveaux naqadiens du secteur 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrix Midant-Reynes; Nathalie Buchez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell el-Iswid 2010-2018, Les occupations naqadiennes du secteur 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FIFAO 93, Institut Français d'Archéologie Oriental, pp.221-231, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes fauniques issus de la zone 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Tallet; Grégory Marouard; Damien Laisney. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouadi el-Jarf 1. Les installations du littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FIFAO 95, Institut Français d'Archéologie Oriental, pp.111-113, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition du mobilier dans l'espace bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Robitaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrix Midant-Reynes; Nathalie Buchez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell el-Iswid 2010-2018, Les occupations naqadiennes du secteur 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FIFAO (95), Ifao, 2024, 9782724710151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Big Dry to the Holocene in Eastern Africa and beyond. Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joséphine Lesur; Jessie Cauliez; Lamya Khalidi; Laurent Bruxelles; Isabelle Crèvecoeur; David Pleurdeau; Chantal Tribolo; François Bon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Big Dry à l’Holocène en Afrique de l’Est et au-delà / From the Big Dry to the Holocene in Eastern Africa and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Préhistorique Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-12, 2023, Séances de la Société Préhistorique Française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fincha Habera, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Ossendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minassie Girma Tekelemariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Vogelsang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Pleistocene Archaeology of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.315-325, 2023, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-20290-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exploitation des ressources dans le temps et l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Onyango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tallio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Renaud Boisserie; Séverine Prat; Christel Tiberi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Rift Africain: A la confluence des Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche-Midi CNRS, pp.102-111, 2023, 978-2749178141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mochena Borago Rockshelter, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Vogelsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brady Kelsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Pleistocene Archaeology of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.461-482, 2023, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-20290-2_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and Diffusion of Cattle Herding in Northeastern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Wright; Catarina Ginja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cattle and People. Interdisciplinary Approaches to Ancient Relationship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lockwood Press, pp.45-62, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dromadaire en Egypte....quoi de neuf depuis 1977?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Buchez; Yann Tristant; Olivier Rochecouste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte anterieure: Melanges de prehistoire et d'archeologie offerts a Beatrix Midant-Reynes par ses etudiants, collegues et amis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.539-550, 2021, Orientalia Lovaniensia Analecta, 9789042941403. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv27vt5ft.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did Egyptians Eat Donkeys ? Reflexions from Archaeological and Historical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salima Ikram; Jessica Kaiser; Stéphanie Porcier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ancient Egyptians &amp; the Natural World. Flora, Fauna &amp; Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9789464260359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monumentalisme funéraire et premières sociétés de production dans la Corne de l’Afrique. Le monument à double couronne d’Antakari 3 en République de Djibouti (région d’As Eyla,District de Dikhil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Youssouf Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard; Emmanuel Mens; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires : passé, présent, futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-352, 2021, 978-90-8890-989-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes fauniques issus des galeries-magasins d’Ayn Soukhna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Tallet; Georges Castel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ayn Soukhna IV. Le matériel des galeries-magasins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français d'Archéologie Orientale, pp.419-426, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lavelle (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l'exposition "Je mange donc je suis", Petit dictionnaire curieux de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d'histoire naturelle / Collectif, pp.86-87, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi et symbolisme des cornes de bovins au Protodynastique: Exemples d’Abou Rawach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Porcier; Salima Ikram; Stéphane Pasquali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creatures of Earth, Water, and Sky. Essays on Animals in Ancient Egypt and Nubia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestone Press, pp.211-220, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moutons et chèvres à la conquête des déserts africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Gourrichon; Camille Daugeard; Jean-Philippe Brugal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et caprinés: de la montagne à la steppe, de la chasse à l’élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions APDCA, pp.159-174, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bétail dans les déserts africains : exemples croisés de l’adaptation des premiers pasteurs dans le Sahara oriental et l’Afar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Purdue L.; Charbonnier J.; Khalidi L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases. Living in arid environments from prehistoric times to present day/Des refuges aux oasis. Vivre en milieu aride de la Préhistoire à aujourd'hui, (actes des XXXVIIIe Rencontres internationales d'Archéologie et d'Histoire d'Antibes, oct. 2017),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions APDCA, pp.101-118, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing and herding in the Nile Delta during the Predynastic (4th millennium BCE).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cakirlar C.; Chahoud J.; Berthon R.; Pillar Birch S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of the Near East XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barkhuis Publishing &amp; University of Groningen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-72, 2018, 9789492444745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late prehistoric oasitic niches along the southern Red Sea (Yemen and Horn of Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Purdue L.; Charbonnier J.; Khalidi L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases. Living in arid environments from prehistoric times to present day. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-100, 2018, 2904110607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pasteurs et des vaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fauvelle F.-X. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique ancienne. De l'Acacus au Zimbabwe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.499-518, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune d’Asa Koma : présentation des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Neer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Gutherz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asa Koma, site néolithique dans le bassin du Gobaad (République de Djibouti)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de la Méditerranée, pp.169-180, 2017, Collection Mondes Anciens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asa Koma et le Néolithique dans la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gutherz X. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asa Koma. Site Néolithique en République de Djibouti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de la Méditerranée, Collection Mondes Anciens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-270, 2017, 978-2-36781-257-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune d’Asa Koma : élevage, pêche et chasse dans la plaine du Gobaad.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Neer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Gutherz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asa Koma, site néolithique dans le bassin du Gobaad (République de Djibouti)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.181-204, 2017, 978-2-36781-257-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell el-Iswid, 2006-2010. Archaeology of the Eastern Nile Delta in the 4th millennium BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bréand Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mariusz A. Jucha; Joanna Dᶒbowska-Ludwin; Piotr Kołodziejczyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aegyptus est imago caeli, Studies presented to K.-M. Cialowicz on his 60th birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Archaeology, Jagiellonian University in Krakow; Archaeolgica Foundation, Krakow, 2014, 978-83-941010-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune de Tell el-Iswid sud, secteur 1a et 1b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Buchez; B. Midant-Reynes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell el-Iswid, 2006-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'IFAO, pp.275-280, 2014, 9782724706482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domesticates and Wild Game in the Egyptian Western Desert at the End of the 5 th Millen- nium BC: The Fauna from KS 43, Kharga Oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wuttman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Jousse; J. Lesur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People and Animals in Holocene Africa. Recent advances in archaeozoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Africa Magna Verlag, pp.59-74, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'homme s'adapte aux changements climatiques : exemple de la Corne de l'Afrique depuis 8000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur-Gebremariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Barbault et Alain Foucault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements climatiques et biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert - AFAS, p. 197-210, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild animals downtown : evidence from Balat, Dakhla Oasis (end of the 3rd millennium BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pantalacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Riemer; F. Förster; M. Herb; N. Pöllath. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desert animals in the Eastern Sahara : position, significance and cultural reflection in antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heinrich-Barth-Institut, pp.245-259, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control mechanism of biodiversity at the Holocene time scale: the contributions of archaezoology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bearez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bournery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et changement global. Réponses adaptatives au changement global : résultats et prospectives. IFB - GICC, Colloque de restitution 18 - 20 sept. 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFB - GICC, ASIEM, pp.167-172, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une communauté d’« agro-chasseurs » au XIXe siècle dans la Haute-Bénoué : analyse du matériel archéozoologique extrait du site de Djaba-Hosséré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langlois Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources vivrières et choix alimentaires dans le bassin du lac Tchad. Actes du Colloque 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Editions, pp.113-129, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision de la stratigraphie néolithique de Roucadour (le Néolithique ancien et moyen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gascó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Dartevelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auvergne et Midi. Actualité de la recherche. Actes des 5èmes Rencontres Méridionales de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Préhistoire du Sud-Ouest, pp.353-378, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération archéologique sur le site d’Antakari 3. In Cauliez J. (dir.) Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Rapport de la deuxième année de troisième quadriennale sur les travaux conduits en 2023 (sur financements 2022) et opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères; Centre national de la recherche scientifique (CNRS); Centre d'Etudes et de Recherche de Djibouti (CERD); Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); TRACES UMR 5608. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poursuite de la fouille de la sépulture communautaire d'Antakari 3. In Cauliez J. (dir.) Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Rapport de la première année de troisième quadriennale sur les travaux conduits en 2022 (sur financements 2021) et opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Abdoulkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires étrangères (MEAE); Centre national de la recherche scientifique (CNRS); Centre d'Etudes et de Recherche de Djibouti (CERD); Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); TRACES UMR 5608. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport SEEG Gobaad. Conditions environnementales et dynamiques de peuplement dans la Corne de l'Afrique de la fin du Pléistocène à l'Holocène moyen-récent. L'impact des évolutions lacustres du Lac Abbé sur les origines et la consolidation des premières sociétés productrices du bassin du Gobaad. Programme PSPCA Premières Sociétés de Production dans la Corne de l'Afrique 2014-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Deuxième quadriennale 2018-2021. Rapport de la deuxième année de la deuxième quadriennale sur les travaux conduits en 2019 (sur financements 2018) + Opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de République de Djibouti (IRAH); CERD (République de Djibouti); Ministère de l'Europe et des Affaires Etrangères. Commission Consultative des Recherches Archéologiques à l'étranger. Sous-commission Afrique - Arabie; UMR 5608 TRACES; Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti; CFEE – Centre Français des Etudes Ethiopiennes – Addis Abeba; Institut des Déserts et des Steppes. 2019, 187 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérouin S., Matu M., Cauliez J., Coudert L., Diaz A., Marquebieille B., Mologni C., Lesur J., 2019, Antakari 3 – Poursuite de la fouille du monument funéraire, in J. Cauliez (Dir) Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la deuxième année de la deuxième quadriennale sur les travaux conduits en 2019 (sur financements 2018) + opération projetée, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2019, p. 43-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages archéologiques à Deka Wede 5 et Bulbula 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères. Commission Consultative des Recherches Archéologiques à l'étranger. Sous-commission Afrique - Arabie. 2019, pp.20-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antakari 3 – Poursuite de la fouille du monument funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2018, pp.24-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie préhistorique dans la région des lacs d’Ethiopie (Ziway, Langano, Abijata) : contribution à l’établissement de la séquence Late Stone Age d’Afrique orientale (LSA sequence in Ethiopia). Rapport 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte Endalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Biets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MEAE; Ambassade de France en Ethiopie; CFEE; Université Toulouse Jean Jaurès; INRAP; UMR 5608 TRACES; ANR Big Dry. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Deuxième quadriennale 2018-2021 Rapport de la première année de deuxième quadriennale sur les travaux conduits en 2018 (sur financements 2017) + Opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); CERD (République de Djibouti); Ministère de l’Europe et des Affaires Étrangères (France); UMR 5608 TRACES; CFEE – Centre Français des Etudes Ethiopiennes (Addis Abeba); Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti. 2018, 181 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report. Volcanological & Archaeological Program for Obsidian Research-Afar (Ethiopia). 5-24 April 2017 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semenew Asrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM; CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie préhistorique dans la région des lacs d’Ethiopie (Ziway, Langano, Abijata) : contribution à l’établissement de la séquence Late Stone Age d’Afrique orientale (LSA sequence in Ethiopia). Rapport 2017 et bilan du quadriennal 2014-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte Endalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MEAE; Ambassade de France en Ethiopie; CFEE; Université Toulouse Jean-Jaurès; INRAP; UMR 5608 TRACES; ANR Big Dry. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017. Rapport des travaux conduits en 2017 (sur financements 2016) + Opérations projetées pour la nouvelle quadriennale 2018-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de République de Djibouti (IRAH); CERD (République de Djibouti); Ministère des Affaires Étrangères et du Développement International (France); UMR 5608 TRACES; Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti. 2017, 150 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le site d’Asa Koma – Premiers résultats des études liées au sondage de 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibouti,. 2016, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report. Volcanological & Archaeological Program for Obsidian Research – Afar Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM (Université Nice Sophia-Antipolis). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de République de Djibouti (IRAH); CERD (République de Djibouti); Ministère des Affaires Étrangères et du Développement International (France); UMR 5608 TRACES; Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti. 2016, 164 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017 Rapport des travaux conduits en 2015 – Deuxième année de quadriennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Études Stratégiques, Sociales et Économiques de République de Djibouti; CERD (République de Djibouti); Ministère des Affaires Étrangères et du Développement International; UMR 5608 TRACES. 2015, 108 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017. Rapport des travaux conduits en 2014 – Première année de quadriennale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibouti. 2014, 117 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la mission Préhistoire, oasis de Kharga, Douch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan de Dapper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IFAO. 2011, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la mission Préhistoire, oasis de Kharga, Douch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan de Dapper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IFAO. 2010, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la mission Préhistoire, oasis de Kharga, Douch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan de Dapper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IFAO. 2009, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId493"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joséphine Lesur </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">josephine-lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4245-7140</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081093861</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell el-Iswid (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Allaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Châteauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El Hajaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Égypte 2025. Le Delta et les marges septentrionales, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14fwn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City of Traders: Urbanization, Social Change, and Territorial Control in Medieval Fardowsa (Central Somaliland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Torres Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo González-Ruibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Antonio Franco Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián de la Torre García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Yravedra Sainz de los Terreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (1-2), pp.86-114. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/21915784-bja10038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The name of the game: palaeoproteomics and radiocarbon dates further refine the presence and dispersal of caprines in eastern and southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (11), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.231002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Archaeological Excavations Along the Atlantic Ocean Coastline of the Democratic Republic of Congo: The Iron Age Sites at Muanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wannes Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Archaeological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10437-023-09535-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Nile Delta's first settlements: Excavations at Tell el-Samara 2016-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ahmed Abdel Azim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chistiane Hochstrasser-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 122, pp.309-400. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifao.11604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel lineage of the Capra genus discovered in the Taurus Mountains of Turkey using ancient genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin S Arbuckle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Mattiangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoebe A Lawlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.82984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are petrous bones just a repository of ancient biomolecules? Investigating biosystematic signals in sheep petrous bones using 3D geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bea de Cupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.103447. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Polycerate Mutants Reveals the Evolutionary Co-option of HOXD1 for Horn Patterning in Bovidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hintermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msab021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvoSheep : The Makeup of Sheep Breeds in the Ancient Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abrahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95 (379), pp.e2, 1-8. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2020.247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunter-gatherers of the high-altitude Afromontane forest – the Holocene occupation of Mount Dendi, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schepers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Vogelsang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azania : The journal of the British Institute of History and Archaeology in East Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (3), pp.329-359. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0067270X.2020.1792709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoproteomics gives new insight into early southern African pastoralism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Détroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.14427. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-71374-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9000 years of human lakeside adaptation in the Ethiopian Afar: Fisher-foragers and the first pastoralists in the Lake Abhe basin during the African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.106459. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological ochres of the rock art site of Leopard Cave (Erongo, Namibia): looking for Later Stone Age socio-cultural behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lapauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Detroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Archaeological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10437-020-09394-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of domestication genes in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuqing Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xihong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhirui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (21), pp.eaaz5216. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aaz5216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell el-Iswid [notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Elhajaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Bajeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Égypte : Le Delta et les marges septentrionales, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Stone Age foragers resided in high elevations of the glaciated Bale Mountains, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Ossendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Groos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bromm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minassie Girma Tekelemariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 365 (6453), pp.583-587. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaw8942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune prédynastique est-elle « africaine » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéo-Nil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29, pp.101-113. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arnil.2019.1320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient pigs reveal a near-complete genomic turnover following their introduction to Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Haile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Scheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Geörg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (35), pp.17231-17238. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1901169116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic and phylogenetic signals in bovini cheek teeth: Towards new biosystematic markers to explore the history of wild and domestic cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Stopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Schafberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hassanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109, pp.104993. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.104993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transition from Hunting–Gathering to Food Production in the Gamo Highlands of Southern Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Coltorti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Pieruccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Archaeological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (1), pp.5-65. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10437-018-09322-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of degraded bone and tooth splinters from arid environments using palaeoproteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arul Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 511, pp.472-482. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New archaeozoological results from Asa Koma (Djibouti): Contributing to the understanding of faunal exploitation during the 3rd millennium BC in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 471, pp.219-228. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2018.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1802–2018 : 220 ans d'histoire des périodiques au Muséum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Côtez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Chester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rocklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1802-2018 : 220 Ans d'histoire Des Périodiques Au Muséum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Côtez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Chester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rocklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (1), pp.1--40. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/anthropozoologica2018v53a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in an Egyptian Oasis: Reconstruction of the Holocene Archaeological Sequence in Kharga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Archaeological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (4), pp.531-566. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10437-018-9306-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hide and meat among Boreda hideworkers: Ethnoarchaeozoology of consumption and craft practices in Gamo (southwest Ethiopia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Weedman Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Curtis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 471, pp.81-94. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.08.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments mégalithiques du Somaliland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdi Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.43-58. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aaa.994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02135708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement, une construction dans le temps long : le Gamo et le Wolaita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Planel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 197, p.25-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironmental and biogeographic implications of terminal Pleistocene large mammals from the Ziway–Shala Basin, Main Ethiopian Rift, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tyler Faith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 449, pp.567-579. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the first Neolithic societies in the Horn of Africa: the site of Wakrita, Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (1), pp.55-68. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/0093469014Z.000000000110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation animale à l’Ancien Empire : les apports d’Ayn Asil (Oasis de Dakhla).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (1), pp.33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d’animaux sauvages dans la Corne de l’Afrique (4e millénaire avant J.-C. - début du XXe siècle). Archéozoologie et histoire d’une pratique alimentaire très discrète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guindeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afriques. Débats, méthodes et terrains d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/afriques.1577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Stone Age variability in the Main Ethiopian Rift: New data from the Bulbula River, Ziway–Shala basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.53-68. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés de l’Holocène récent du Sud de l’Éthiopie : résultats de la mission archéologique dans le Parc National de Nechisar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arthur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29, pp.121-146. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ethio.2014.1562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02135642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advent of herding in the Horn of Africa : new data from Ethiopia, Djibouti and Somaliland. Proceedings of the 18th International Conference of Ethiopian Studies. Dire Dawa 29 Oct. - 2 Nov. 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gedef Abawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.148-158. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2013.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02135682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hargeisan revisited: Lithic industries from shelter 7 of Laas Geel, Somaliland and the transition between the Middle and Late Stone Age in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.69 - 84. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late hunters of western Ethiopia: the sites of Ajilak (Gambela), c. AD 1000-1200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo González-Ruibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Marín Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Sánchez-Elipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candela Martínez Barri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azania: Archaeological Research in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (1), pp.64 - 101. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0067270X.2013.866843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistory of the Central Main Ethiopian Rift (Ziway-Shala basin): Establishing the Late Stone Age sequence in Eastern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Daussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.405-407. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ethio.2013.1552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie préhistorique de la partie centrale du Main Ethiopian Rift : contribution à l’établissement de la séquence Late Stone Age d’Afrique orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Daussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (1), pp.261-297. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ethio.2013.1538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic occupation of an artesian spring: KS043 in the Kharga Oasis, Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wuttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (3), pp.178-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des animaux et des hommes en Égypte au Néolithique et Prédynastique : les apports de l’archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéo-Nil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Leclant l'Africain : hommages à Jean Leclan, 23, pp.33-54. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arnil.2013.1057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the goral (naemorhedus) inhabit Laos or Vietnam?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary J Galbreath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C Mordacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J W Duckworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural History Bulletin of the Siam Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58, pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage et consommation de viande à Balat (Oasis de Dakhla). Fin de l’Ancien Empire - Première Période Intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pantalacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.291-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early MIS 3 occupation of Mochena Borago Rockshelter, Southwest Ethiopian Highlands: Implications for Late Pleistocene archaeology, paleoenvironments and modern human dispersals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven A Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich C Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Vogelsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley H Ambrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 274, pp.38-54. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2012.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Of Sheep and Men”: Earliest Direct Evidence of Caprine Domestication in Southern Africa at Leopard Cave (Erongo, Namibia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imalwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Detroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anzel Veldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), pp.e40340. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0040340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des connaissances archéozoologiques sur les débuts de l’élevage du mouton dans l’ancien monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Le mouton, de la domestication à l’élevage, 91, pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rhinocéros dans la relation de voyage d'Evliyâ Çelebî, voyageur ottoman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bacque-Grammont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 298 (1), pp.203-237. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/JA.298.1.2055073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los cubiles de hiena actuales : sintesis critica de sus caracteristicas tafonomicas a partir de yacimientos excavados de los datos publicados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zona arqueologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domestication animale en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 120-121, pp.38-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene Archaeology of Southwest Ethiopia: New Insights from the Kafa Archaeological Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Anne Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Andrew Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur-Gebremariam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Archaeological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27, pp.255 - 289. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10437-010-9079-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire on the Mountain: Dignity and Prestige in the History and Archaeology of the Borada Highlands in Southern Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Weedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lakew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAA Archaeological Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Archaeology in the Highlands of Southern Ethiopia: Preliminary Findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Weedman Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lakew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nyame Akuma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72, pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine et diffusion de l’élevage dans la Corne de l’Afrique : un état de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24, pp.173-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnoarchéozoologie sur le travail du cuir : l'exemple de deux maisons de tanneurs dans le Konso (Éthiopie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hide processing: ethnoarcheological approaches, 43 (1), pp.99-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel and Vegetation at Asa Koma (Republic of Djibouti) during the Second Millennium BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Thiam El Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects de la faune nilotique dans la relation d’Evliyâ Celebî, voyageur ottoman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bacque-Grammont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mayeur-Jaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 296 (2), pp.331-374. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/JA.296.2.2036305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of wild animals in Southwestern Ethiopia during the Holocene (6 000 BP - 1 500 BP): The data from Moche Borago shelter (Wolayta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (2), pp.139-159. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/174963107x226417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bovins de la fosse médiévale de Tiya (Ethiopie): dépôt rituel ou banquet funéraire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique: Archéologie &amp; Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.101-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ancient fish fauna from Asa Koma (Djibouti) and modern osteometric data on 3 Tilapiini and 2 Clarias catfish species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Neer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documenta Archaeobiologiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Conservation policy and current research., 2, pp.141-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discovery of new rock paintings in the Horn of Africa: the rockshelters of Las Geel, Republic of Somaliland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles découvertes de peintures rupestres dans la Corne de l'Afrique : les abris sous roche de Las Geel, République de Somaliland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, XIX, pp.295-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de l’abri sous-roche de Moche Borago (Soddo, Wolyata). Premier bilan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pouzolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18, pp.181-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un approvisionnement chasséen caussenard exclusivement fondé sur la chasse ? La faune de Roucadour (Lot).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gascó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INCIDENCE DE LA COCCIDIOSE SUR LA COLORATION JAUNE DU POULET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yvore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Tan Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Recherches Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1972, 3 (3), pp.389-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Stress, Adaptation &amp; Innovation: Hunter-Gatherers to Early Farmers in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 27th Biennal Meeting: African Archeology, SAFA Society of Africanist Archaeologists, Cross Roads Trough Time, Session 18. Climate Change and Human Responses in Past African Societies: Lessons for a Changing World (July, 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire zoologique du Sahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du Sahara (jusqu'à 650 de notre ère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François-Xavier Fauvelle; Jean-Loïc Le Quellec, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations in the Lake Abhe area since the end of the Pleistocene (Djibouti): the transition from the last hunter-gatherers-fishers to the first herders in the Horn of Africa and their resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic change research summit : un chemin vers l’adaptation et la resilience, Inauguration de l’Observatoire Régional de Recherche pour l’Environnement et le Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORREC Djibouti, Oct 2022, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing and Herding in the Nile Delta during the Predynastic (4th millenium BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origin 7. The 7th International Conference on Predynastic and Early Dynastic Egypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yann Tristan; Pierre Tallet, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type I collagen of African small wild bovids: de novo sequencing and implications for species identification using palaeoproteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleurdeau David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme réunion du groupe de travail en Archéozoologie, Génétique, Protéomiques et Morphométriques (AGPM-ICAZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Oulu, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human adaptation in the Lake Abhe Basin (Ethiopian Afar) during the Early to Middle Holocene African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humains et hyènes dans les montagnes éthiopiennes. Occupations et modes de subsistance à la fin du Pléistocène sur le site de Fincha Habera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Ossendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Vogelsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Toulouse (distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in subsistence strategies and material culture at the onset of the Holocene in the Ziway-Shala Basin, Main Ethiopian Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles et monumentalisme : stratégie(s) sociale(s) face à la mort des Néolithiques du bassin du Gobaad (République de Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Rencontre annuelle du Gaaf 2020 (Groupe d’anthropologie et d’archéologie funéraire). Rencontre autour des funérailles. Des os et des larmes : préparer les corps, pleurer et honorer les morts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVOSHEEP project: Documenting morphological diversity of early sheep 'breeds' in Southwest Asian societies (6th - 1rst millennia BC) using 3D geometric morphometric of appendicular bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème réunion du groupe de travail en Archéozoologie, Génétique, Protéomiques et Morphométriques (AGPM – ICAZ) - Université d'Oulu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New radiocarbon dates for two Pastoral Neolithic sites in south-central Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Gifford-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th meeting of the Society of African Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre stress écologiques et réponses adaptatives, innovations et trajectoires sociales et culturelles : une synthèse sur les premières sociétés de production dans la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«To be pastoralist or not to be ?» Tracing the introduction of domestic caprines in Southern Africa using Palaeoproteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arul Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Society of Africanists’ Archaeologists conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03203176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des paléofaunes depuis le stade IOS3 dans la vallée du Nil et la vallée du Rift éthiopien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques culturelles et transformation des paysages dans un continent en mutation : du Big Dry à l’Holocène dans l’Est africain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Big Dry, Ruptures et continuité dans le peuplement de l’Afrique à la fin du Pléistocène : paléoanthropologie, paléoenvironnement et archéologies comparées du Rift et du Nil dans leur cadre continental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques culturelles et Transformation des paysages dans un continent en mutation : Du Big Dry à l’Holocène dans l’Est africain, Séance spécialisée de la Société Préhistorique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme circulaire d’Antakari 3 en République de Djibouti (région d’As Eyla, District de Dikhil). Monument funéraire et premières sociétés de production dans la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table Ronde internationale de l’Adreuc. Mégalithismes et monumentalismes funéraires : passé, présent, futur. M. Gandelin, V. Ard et E. Mens (Dir.). Sidestone press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First herders of the Nile Delta: new results from Tell el-Samara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Subsistence in the Prehistory of Northeastern Africa. 11eme conference of LPNEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Premières Sociétés de Production dans la Corne de l’Afrique, quels défis, enjeux et méthodes pour le programme PSPCA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers éleveurs et derniers chasseurs de la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques culturelles et Transformation des paysages dans un continent en mutation : Du Big Dry à l’Holocène dans l’Est africain, Séance spécialisée de la Société Préhistorique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From molecules to animals: using ancient proteins to document human-animals interactions in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleurdeau David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du Réseau national CAI-RN « Compétences archéométriques interdisciplinaires » de la Mission pour initiatives transverses et interdisciplinaires du CNRS - Approches physico-chimiques pour la caractérisation des matières organiques en archéométrie et sciences de la conservation : un état de la question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03202775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynocéphales, Cynamolgues et bœufs indiens entre Inde et Éthiopie : des textes à l’archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trinquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles interdisciplinarités, nouveaux défis, journée d’études organisée par Association des Professeurs de Langues Anciennes de l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Big Dry, Ruptures et continuité dans le peuplement de l’Afrique à la fin du Pléistocène : paléoanthropologie, paléoenvironnement et archéologies comparées du Rift et du Nil dans leur cadre continental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société préhistorique française, Dynamiques culturelles et transformation des paysages dans un continent en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Of sheep and men’ ? How ancient proteins can document African Later Stone Age subsistence strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Meeting of the ‘Archaeozoology, Genetics, Proteomics and Morphometrics’ Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the characterization of Early Holocene communities in the Egyptian Western Desert: Gaga (KS241 LS), a stratified settlement in Kharga oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Subsistence in the Prehistory of Northeastern Africa. 11eme conference of LPNEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did Egyptians Eat Donkeys ? Reflexions from historical and archaeological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Animals in Ancient Egypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Le Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domestication : où, quand, comment, pourquoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nous avec les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque organisé au Sénat par Esther Benbassa avec la commission animale d’EELV, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The missing sheep&amp;quot; : rewriting domestic caprines introduction in Austral Africa using ancient proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAfA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire à Venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herding, fishing and hunting during the 5th and 4th millennium BCE: fauna from Egypt and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2th biennal meeting of the Society of Africanist Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVOSHEEP Project. First zootechnical innovations in Southwest Asian societies (6th–1rst millennia B.C.): Origin and development of sheep breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abrahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Al Besso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ 2018 : 13th ICAZ International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Ankara, Turquie, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be pastoralist or not to be? Tracing the introduction of domestic caprines in Southern Africa using Palaeoproteomics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Society of Africanists’ Archaeologists conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late prehistoric oasitic niches along the southern Red Sea (Yemen and Horn of Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases: living in arid environments from prehistoric times to the present day. Des refuges aux oasis : vivre en milieu aride de la Préhistoire à aujourd’hui. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes, L. Purdue, J. Charbonnier and L. Khalidi (eds.). Edition APDCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louise Purdue; Julien Charbonnier; Lamya Khalidi, Oct 2017, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal and contraction of human populations since the end of the Pleistocene in the Horn of Africa: a physical anthropological view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases: living in arid environments from prehistoric times to the present day. Des refuges aux oasis : vivre en milieu aride de la Préhistoire à aujourd’hui. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering bone proteins in arid environment using palaeoproteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Bone Diagenesis Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03203194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental conditions and settlement dynamics in the Horn of Africa during the Holocene. The impact of the lacustrine evolutions of lake Abbe on the origins and consolidation of the first producer societies in the Gobaad basin (Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Biennal conference of the Society for Africanist Archaeologists (SAFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of ochres in relation with the production of rock art in Southern Africa : A contribution from the excavation at Leopard Cave (Erongo, Namibia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lapauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nankela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Biennial meeting of the Society of Africanist Archaeologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human remains from Leopard Cave (Erongo, Namibia): New Mortuary Practices in Southern Africa more than 6,000 years ago?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Africanist Archaeologists, 23rd biennal meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of fishing in Northeast Africa: the example of the sites around Lake Abbe (Djibouti, 3rd-2nd Millenium BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Biennal conference of the Society for Africanist Archaeologists (SafA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégalithisme funéraire au Somaliland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd biennal meeting of the Society of Africanist Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02135956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Production dans la Corne de l’Afrique. Programme, Méthodes et Résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’IRAH (Institut de Recherches Archéologiques et Historiques de Djibouti) &amp; CERD (Centre d'Etudes et de Recherches de Djibouti)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Djibouti (Djibouti), Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Productions dans la Corne de l’Afrique : programme, méthodes et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, Histoire et Patrimoine. Etats des lieux et perspectives. 1ère table ronde, Institut d’études diplomatiques. Ministère des Affaires Etrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human remains from Leopard Cave (Erongo, Namibia) : New Mortuary Practices in Southern Africa more than 6,000 years ago?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Africanist Archaeologists, 23rd biennal meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Stone Age sequence in Eastern Africa: human occupation phases and chronological gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of the PanAfrican Association of Prehistory and Related Studies : "The Central Main Ethiopian Rift (Ziway-Shala basin)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Johannesbourg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’acquisition à l’accumulation : analyse du transport différentiel d’éléments squelettiques par des hyènes modernes (C. crocuta et H. hyaena) de Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference of Archaeozoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site néolithique de Wakrita (République de Djibouti) : données nouvelles sur les débuts de la domestication animale dans la Corne de l'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PANAF / PAA : 13th Congress of the Panafrican archaeological Association for Prehistory and related studies PAA = 13ème Congrès de l'Association panafricaine d'archéologie et disciplines associées - PANAF / 20th Meeting of the Society of Africanist Archaeologists Safa = 20ème Réunion de la Société des Archéologues Africanistes - Safa "Preserving African cultural heritage = Préservation du patrimoine culturel africain"[volume des résumés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los cubiles actuales de hiena: síntesis crítica de sus características tafonómicas a partir de la excavación de nuevos yacimientos (República de Djibuti, África del sur) y la información publicada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ia Reunion de cientificos sobre cubiles de hiena (y otros grandes carnivores) en los yacimientos arqueológicos de la Peninsula Ibérica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Madrid, España. pp.108-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00593287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une communauté d'&amp;quot;agro-chasseurs&amp;quot; au XIXe siècle dans la Haute Bénoué : analyse du matériel archéozoologique du site de Djaba-Hosséré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe colloque international Méga-Tchad : ressources vivrières et choix alimentaires dans le bassin du lac Tchad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Nanterre (Université Paris X), France. pp.113-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the first sheep breed in Southwest Asia: a 3D morphometric investigation on astragalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASWA 15th International meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying taphonomic agents from the Plio-Pleistocene record of the Shungura Formation (lower Omo River Valley, Ethiopia) using confocal microscopy and Elliptic Fourier Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blade Engda Redae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lloyd A. Courtenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Rozada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taphos/ICAZ. 9th International Meeting on Taphonomy and Fossilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique en Namibie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Détroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire sous les tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering bone and tooth proteins in arid environments using palaeoproteomics -A case study from the Late Stone Age site of Toteng, Botswana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Symposium Frontiers in Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France. 10, pp.181 - 186, 2019, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.21813.12008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in fish lacustrine communities in the northern part of the East African Rift Valley (Ethiopie, Djibouti) between 11500 and 2000 cal. BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ, 19th FRWG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the introduction of domestic small bovids in Austral Africa using palaeoproteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arul Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique 2017).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03203212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of fishing of Tilapinii… but which one ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelig Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ, 19th FRWG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and consolidation of the first farming societies in the Horn of Africa. Results from latest research in the Republic of Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth Biennal conference of the Society for Africanist Archaeologists (SafA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Johannesburg, South Africa. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Big Dry à l’Holocène en Afrique de l’Est et au-delà. From the Big Dry to the Holocene in Eastern Africa and beyond, Actes de la Séance Société Préhistorique française, 25-28 Septembre 2019, Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin de la Société Préhistorique Française. 20, 157 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qedemt et les espaces funéraires de Lalibela (XI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XXI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bosc-Tiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Midi, 370 p., 2023, Sites et cités d'Afrique, 978-2-8107-1246-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti. Des Paysages & des Hommes. Regards sur le patrimoine archéologique du Lac Abhé. Préface d’Yves Coppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERD Centre d'Etudes et de Recherches. Editions du CERD, 215 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et la gazelle devint chèvre. Pré-Histoires africaines d’hommes et d’animaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Midi / Publications Scientifiques du Muséum, 2017, Collections « Sites et cités d’Afrique », François Bon; François-Xavier Fauvelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People and Animals in Holocene Africa. Recent advances in archaeozoology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africa Magna Verlag, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasse et élevage dans la Corne de l’Afrique entre le Néolithique et les temps historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Monographs in African Archaeology, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identification de l'animal conduit par la délégation XXIII des reliefs de l'escalier Est de l'Apadana de Persépolis: okapi, nilgaut ou girafe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Spruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lazaris S.; Aragon S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifications des espèces animales de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.19-80, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes fauniques issus de la zone 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Tallet; Grégory Marouard; Damien Laisney. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouadi el-Jarf 1. Les installations du littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FIFAO 95, Institut Français d'Archéologie Oriental, pp.111-113, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune des niveaux naqadiens du secteur 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrix Midant-Reynes; Nathalie Buchez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell el-Iswid 2010-2018, Les occupations naqadiennes du secteur 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FIFAO 93, Institut Français d'Archéologie Oriental, pp.221-231, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition du mobilier dans l'espace bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Robitaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrix Midant-Reynes; Nathalie Buchez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell el-Iswid 2010-2018, Les occupations naqadiennes du secteur 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FIFAO (95), Ifao, 2024, 9782724710151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fincha Habera, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Ossendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minassie Girma Tekelemariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Vogelsang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Pleistocene Archaeology of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.315-325, 2023, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-20290-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Big Dry to the Holocene in Eastern Africa and beyond. Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joséphine Lesur; Jessie Cauliez; Lamya Khalidi; Laurent Bruxelles; Isabelle Crèvecoeur; David Pleurdeau; Chantal Tribolo; François Bon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Big Dry à l’Holocène en Afrique de l’Est et au-delà / From the Big Dry to the Holocene in Eastern Africa and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Préhistorique Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-12, 2023, Séances de la Société Préhistorique Française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exploitation des ressources dans le temps et l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Onyango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tallio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Renaud Boisserie; Séverine Prat; Christel Tiberi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Rift Africain: A la confluence des Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche-Midi CNRS, pp.102-111, 2023, 978-2749178141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mochena Borago Rockshelter, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Vogelsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brady Kelsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Pleistocene Archaeology of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.461-482, 2023, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-20290-2_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and Diffusion of Cattle Herding in Northeastern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Wright; Catarina Ginja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cattle and People. Interdisciplinary Approaches to Ancient Relationship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lockwood Press, pp.45-62, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dromadaire en Egypte....quoi de neuf depuis 1977?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Buchez; Yann Tristant; Olivier Rochecouste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte anterieure: Melanges de prehistoire et d'archeologie offerts a Beatrix Midant-Reynes par ses etudiants, collegues et amis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.539-550, 2021, Orientalia Lovaniensia Analecta, 9789042941403. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv27vt5ft.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did Egyptians Eat Donkeys ? Reflexions from Archaeological and Historical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salima Ikram; Jessica Kaiser; Stéphanie Porcier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ancient Egyptians &amp; the Natural World. Flora, Fauna &amp; Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9789464260359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monumentalisme funéraire et premières sociétés de production dans la Corne de l’Afrique. Le monument à double couronne d’Antakari 3 en République de Djibouti (région d’As Eyla,District de Dikhil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Youssouf Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard; Emmanuel Mens; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires : passé, présent, futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-352, 2021, 978-90-8890-989-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes fauniques issus des galeries-magasins d’Ayn Soukhna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Tallet; Georges Castel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ayn Soukhna IV. Le matériel des galeries-magasins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français d'Archéologie Orientale, pp.419-426, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi et symbolisme des cornes de bovins au Protodynastique: Exemples d’Abou Rawach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Porcier; Salima Ikram; Stéphane Pasquali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creatures of Earth, Water, and Sky. Essays on Animals in Ancient Egypt and Nubia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestone Press, pp.211-220, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lavelle (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l'exposition "Je mange donc je suis", Petit dictionnaire curieux de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d'histoire naturelle / Collectif, pp.86-87, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moutons et chèvres à la conquête des déserts africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Gourrichon; Camille Daugeard; Jean-Philippe Brugal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et caprinés: de la montagne à la steppe, de la chasse à l’élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions APDCA, pp.159-174, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pasteurs et des vaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fauvelle F.-X. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique ancienne. De l'Acacus au Zimbabwe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.499-518, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late prehistoric oasitic niches along the southern Red Sea (Yemen and Horn of Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Purdue L.; Charbonnier J.; Khalidi L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases. Living in arid environments from prehistoric times to present day. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-100, 2018, 2904110607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bétail dans les déserts africains : exemples croisés de l’adaptation des premiers pasteurs dans le Sahara oriental et l’Afar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Purdue L.; Charbonnier J.; Khalidi L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases. Living in arid environments from prehistoric times to present day/Des refuges aux oasis. Vivre en milieu aride de la Préhistoire à aujourd'hui, (actes des XXXVIIIe Rencontres internationales d'Archéologie et d'Histoire d'Antibes, oct. 2017),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions APDCA, pp.101-118, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing and herding in the Nile Delta during the Predynastic (4th millennium BCE).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cakirlar C.; Chahoud J.; Berthon R.; Pillar Birch S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of the Near East XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barkhuis Publishing &amp; University of Groningen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-72, 2018, 9789492444745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune d’Asa Koma : présentation des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Neer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Gutherz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asa Koma, site néolithique dans le bassin du Gobaad (République de Djibouti)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de la Méditerranée, pp.169-180, 2017, Collection Mondes Anciens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asa Koma et le Néolithique dans la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gutherz X. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asa Koma. Site Néolithique en République de Djibouti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de la Méditerranée, Collection Mondes Anciens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-270, 2017, 978-2-36781-257-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune d’Asa Koma : élevage, pêche et chasse dans la plaine du Gobaad.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Neer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Gutherz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asa Koma, site néolithique dans le bassin du Gobaad (République de Djibouti)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.181-204, 2017, 978-2-36781-257-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell el-Iswid, 2006-2010. Archaeology of the Eastern Nile Delta in the 4th millennium BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bréand Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mariusz A. Jucha; Joanna Dᶒbowska-Ludwin; Piotr Kołodziejczyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aegyptus est imago caeli, Studies presented to K.-M. Cialowicz on his 60th birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Archaeology, Jagiellonian University in Krakow; Archaeolgica Foundation, Krakow, 2014, 978-83-941010-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune de Tell el-Iswid sud, secteur 1a et 1b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Buchez; B. Midant-Reynes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell el-Iswid, 2006-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'IFAO, pp.275-280, 2014, 9782724706482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domesticates and Wild Game in the Egyptian Western Desert at the End of the 5 th Millen- nium BC: The Fauna from KS 43, Kharga Oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wuttman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Jousse; J. Lesur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People and Animals in Holocene Africa. Recent advances in archaeozoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Africa Magna Verlag, pp.59-74, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'homme s'adapte aux changements climatiques : exemple de la Corne de l'Afrique depuis 8000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur-Gebremariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Barbault et Alain Foucault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements climatiques et biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert - AFAS, p. 197-210, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild animals downtown : evidence from Balat, Dakhla Oasis (end of the 3rd millennium BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pantalacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Riemer; F. Förster; M. Herb; N. Pöllath. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desert animals in the Eastern Sahara : position, significance and cultural reflection in antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heinrich-Barth-Institut, pp.245-259, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control mechanism of biodiversity at the Holocene time scale: the contributions of archaezoology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bearez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bournery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et changement global. Réponses adaptatives au changement global : résultats et prospectives. IFB - GICC, Colloque de restitution 18 - 20 sept. 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFB - GICC, ASIEM, pp.167-172, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une communauté d’« agro-chasseurs » au XIXe siècle dans la Haute-Bénoué : analyse du matériel archéozoologique extrait du site de Djaba-Hosséré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langlois Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources vivrières et choix alimentaires dans le bassin du lac Tchad. Actes du Colloque 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Editions, pp.113-129, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision de la stratigraphie néolithique de Roucadour (le Néolithique ancien et moyen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gascó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Dartevelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auvergne et Midi. Actualité de la recherche. Actes des 5èmes Rencontres Méridionales de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Préhistoire du Sud-Ouest, pp.353-378, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération archéologique sur le site d’Antakari 3. In Cauliez J. (dir.) Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Rapport de la deuxième année de troisième quadriennale sur les travaux conduits en 2023 (sur financements 2022) et opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères; Centre national de la recherche scientifique (CNRS); Centre d'Etudes et de Recherche de Djibouti (CERD); Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); TRACES UMR 5608. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poursuite de la fouille de la sépulture communautaire d'Antakari 3. In Cauliez J. (dir.) Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Rapport de la première année de troisième quadriennale sur les travaux conduits en 2022 (sur financements 2021) et opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Abdoulkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires étrangères (MEAE); Centre national de la recherche scientifique (CNRS); Centre d'Etudes et de Recherche de Djibouti (CERD); Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); TRACES UMR 5608. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport SEEG Gobaad. Conditions environnementales et dynamiques de peuplement dans la Corne de l'Afrique de la fin du Pléistocène à l'Holocène moyen-récent. L'impact des évolutions lacustres du Lac Abbé sur les origines et la consolidation des premières sociétés productrices du bassin du Gobaad. Programme PSPCA Premières Sociétés de Production dans la Corne de l'Afrique 2014-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérouin S., Matu M., Cauliez J., Coudert L., Diaz A., Marquebieille B., Mologni C., Lesur J., 2019, Antakari 3 – Poursuite de la fouille du monument funéraire, in J. Cauliez (Dir) Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la deuxième année de la deuxième quadriennale sur les travaux conduits en 2019 (sur financements 2018) + opération projetée, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2019, p. 43-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Deuxième quadriennale 2018-2021. Rapport de la deuxième année de la deuxième quadriennale sur les travaux conduits en 2019 (sur financements 2018) + Opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de République de Djibouti (IRAH); CERD (République de Djibouti); Ministère de l'Europe et des Affaires Etrangères. Commission Consultative des Recherches Archéologiques à l'étranger. Sous-commission Afrique - Arabie; UMR 5608 TRACES; Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti; CFEE – Centre Français des Etudes Ethiopiennes – Addis Abeba; Institut des Déserts et des Steppes. 2019, 187 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages archéologiques à Deka Wede 5 et Bulbula 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères. Commission Consultative des Recherches Archéologiques à l'étranger. Sous-commission Afrique - Arabie. 2019, pp.20-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie préhistorique dans la région des lacs d’Ethiopie (Ziway, Langano, Abijata) : contribution à l’établissement de la séquence Late Stone Age d’Afrique orientale (LSA sequence in Ethiopia). Rapport 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte Endalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Biets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MEAE; Ambassade de France en Ethiopie; CFEE; Université Toulouse Jean Jaurès; INRAP; UMR 5608 TRACES; ANR Big Dry. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antakari 3 – Poursuite de la fouille du monument funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2018, pp.24-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Deuxième quadriennale 2018-2021 Rapport de la première année de deuxième quadriennale sur les travaux conduits en 2018 (sur financements 2017) + Opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); CERD (République de Djibouti); Ministère de l’Europe et des Affaires Étrangères (France); UMR 5608 TRACES; CFEE – Centre Français des Etudes Ethiopiennes (Addis Abeba); Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti. 2018, 181 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report. Volcanological & Archaeological Program for Obsidian Research-Afar (Ethiopia). 5-24 April 2017 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semenew Asrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM; CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie préhistorique dans la région des lacs d’Ethiopie (Ziway, Langano, Abijata) : contribution à l’établissement de la séquence Late Stone Age d’Afrique orientale (LSA sequence in Ethiopia). Rapport 2017 et bilan du quadriennal 2014-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte Endalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MEAE; Ambassade de France en Ethiopie; CFEE; Université Toulouse Jean-Jaurès; INRAP; UMR 5608 TRACES; ANR Big Dry. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017. Rapport des travaux conduits en 2017 (sur financements 2016) + Opérations projetées pour la nouvelle quadriennale 2018-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de République de Djibouti (IRAH); CERD (République de Djibouti); Ministère des Affaires Étrangères et du Développement International (France); UMR 5608 TRACES; Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti. 2017, 150 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le site d’Asa Koma – Premiers résultats des études liées au sondage de 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibouti,. 2016, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report. Volcanological & Archaeological Program for Obsidian Research – Afar Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM (Université Nice Sophia-Antipolis). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de République de Djibouti (IRAH); CERD (République de Djibouti); Ministère des Affaires Étrangères et du Développement International (France); UMR 5608 TRACES; Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti. 2016, 164 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017 Rapport des travaux conduits en 2015 – Deuxième année de quadriennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Études Stratégiques, Sociales et Économiques de République de Djibouti; CERD (République de Djibouti); Ministère des Affaires Étrangères et du Développement International; UMR 5608 TRACES. 2015, 108 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017. Rapport des travaux conduits en 2014 – Première année de quadriennale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibouti. 2014, 117 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la mission Préhistoire, oasis de Kharga, Douch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan de Dapper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IFAO. 2011, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la mission Préhistoire, oasis de Kharga, Douch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan de Dapper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IFAO. 2010, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la mission Préhistoire, oasis de Kharga, Douch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan de Dapper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IFAO. 2009, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId495"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B35A204"/>
+    <w:nsid w:val="24A5C579"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josephine-lesur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4245-7140" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081093861" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257343v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Allaoua" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ch&#226;teauneuf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Hajaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fwn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Torres Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Gonz&#225;lez-Ruibal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Antonio Franco Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n de la Torre Garc&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Yravedra Sainz de los Terreros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/21915784-bja10038" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301107v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Meillour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192283v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clist" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wannes Hubau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-023-09535-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmed Abdel Azim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistiane Hochstrasser-Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Midant-Reynes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.11604" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812312v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G Daly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Arbuckle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Rossi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Mattiangeli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe A Lawlor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.82984" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bader" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agraw Amane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bea de Cupere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103447" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hintermann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402639v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abrahami" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.247" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931270v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;troit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71374-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987732v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schepers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Vogelsang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270X.2020.1792709" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911601v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106459" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987728v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuqing Zheng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xihong Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjia Li" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhirui Yang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz5216" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568815v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lapauze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Detroit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-020-09394-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129356v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Elhajaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Minotti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Bajeot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.768" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322137v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frantz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Haile" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Scheu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ge&#246;rg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901169116" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408768v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arnil.2019.1320" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267341v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Ossendorf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Groos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bromm" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minassie Girma Tekelemariam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Glaser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw8942" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267349v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stopp" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Schafberg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hassanin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.104993" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Arthur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Curtis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Arthur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coltorti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Pieruccini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-018-09322-w" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848026v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel C&#244;tez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mabille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Chester" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rocklin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deroin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2018v53a1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173301v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arul Marie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.09.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011270v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.01.016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501783v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986888v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dachy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-018-9306-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179956v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Weedman Arthur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.08.055" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135708v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cros" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdi Ali" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.994" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02015978v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tyler Faith" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assamerew Dessie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.02.053" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405909v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116539v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0093469014Z.000000000110" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180056v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964659v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asamerew Dessie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.07.019" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V5RZJ41-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413132v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guindeuil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1577" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135642v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2014.1562" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898094v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.04.038" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N9598NG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135682v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Hildebrand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gedef Abawa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.11.024" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413050v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mar&#237;n Su&#225;rez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel S&#225;nchez-Elipe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Mart&#237;nez Barri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270X.2013.866843" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017889v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Daussy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2013.1552" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017879v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2013.1538" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962762v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tristant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wuttmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413044v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arnil.2013.1057" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413030v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pantalacci" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413037v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary J Galbreath" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Mordacq" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Duckworth" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413027v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven A Brandt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich C Fisher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Hildebrand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H Ambrose" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.03.047" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172328v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Imalwa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Detroit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anzel Veldman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040340" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188668v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Helmer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413015v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bacque-Grammont" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.298.1.2055073" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101231v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Avery" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037737v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413021v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Anne Hildebrand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Andrew Brandt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur-Gebremariam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-010-9079-8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99D826A646E82FA1B13E402A3F964808BFA478D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037726v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Weedman" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lakew" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413112v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413126v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lakew" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413001v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376395v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newton" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Thiam El Hadji" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413008v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mayeur-Jaouen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.296.2.2036305" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412998v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174963107x226417" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165842v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155003v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Neer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155252v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155258v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155245v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pouzolles" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155226v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900716v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yvore" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesur" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mainguy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tan Hung" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paquin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288980v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869869v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056122v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Mariam" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869883v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177289v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427265v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452760v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Matu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610233v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pleurdeau David" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427262v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510766v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610251v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gifford-Gonzalez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408630v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376226v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402382v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane C. Denys" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03203176v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011346v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408614v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376228v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408579v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03202775v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Zirah" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408684v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trinquier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556246v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Meillour" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pleurdeau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zirah" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zazzo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561046v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruxelles" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crevecoeur" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408610v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408599v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408602v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pr&#233;vost" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786533v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Serna" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841212v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cersoy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marie" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947380v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195127v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Al Besso" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berthon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879548v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452740v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Duday" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01990644v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03203194v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971937v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chalamon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;troit" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011325v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967079v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963875v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nankela" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135956v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Cros" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104217v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauliez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gutherz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarashi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bruxelles" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971935v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011329v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729917v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584992v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel P&#232;ne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564001v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593287v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361907v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langlois" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922701v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blade Engda Redae" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd A. Courtenay" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Rozada" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076728v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922800v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551368v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21813.12008" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011293v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011297v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gosselin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelig Mahe" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03203212v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011286v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310277v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103872v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bernard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bosc-Tiess&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381725v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284631v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413144v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jousse" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413141v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987685v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987691v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907047v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Midant-Reynes" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robitaille" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789421v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_57951/accEs-libre-seance-20-dynamiques-culturelles-et-transformation-des-paysages-dans-un-continent-en-mutation-du-big-dry-a-l-holocene-dans-l-est-africain.html" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185738v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20290-2_18" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987722v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Onyango" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tallio" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185736v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Brandt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hildebrand" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Fisher" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Kelsey" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20290-2_28" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869849v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610215v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv27vt5ft.37" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650226v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/bookviewer/9789464260359" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427238v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Youssouf Aden" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037604v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027931v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408811v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408791v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180026v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179897v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barkhuis.nl/product_info.php?products_id=236" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180021v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairie-archeologique.com/index.html?produit=50748" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180032v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284628v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01991155v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812571.html" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284630v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jacquet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812571.html#desctoggle" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842117v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;and Ga&#235;lle" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413188v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413182v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wuttman" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749529v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413170v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529622v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasse" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bearez" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournery" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037750v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langlois Olivier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413208v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gernigon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Muller" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442322v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907169v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Abdoulkader" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442890v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377386v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864644v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376648v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120085v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011708v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behailu Habte Endalew" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Biets" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011682v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011717v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semenew Asrat" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Capellari" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011694v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011667v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996299v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01992985v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011650v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011644v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;roin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01992884v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828766v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan de Dapper" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828771v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828776v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josephine-lesur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4245-7140" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081093861" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257343v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Allaoua" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ch&#226;teauneuf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Hajaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fwn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Torres Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Gonz&#225;lez-Ruibal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Antonio Franco Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n de la Torre Garc&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Yravedra Sainz de los Terreros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/21915784-bja10038" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301107v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Meillour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192283v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clist" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wannes Hubau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-023-09535-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmed Abdel Azim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistiane Hochstrasser-Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Midant-Reynes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.11604" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812312v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G Daly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Arbuckle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Rossi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Mattiangeli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe A Lawlor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.82984" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bader" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agraw Amane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bea de Cupere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103447" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hintermann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402639v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abrahami" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.247" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987732v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schepers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Vogelsang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270X.2020.1792709" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931270v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;troit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71374-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911601v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106459" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lapauze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Detroit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-020-09394-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987728v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuqing Zheng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xihong Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjia Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhirui Yang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz5216" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129356v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Elhajaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Minotti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Bajeot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.768" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267341v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Ossendorf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Groos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bromm" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minassie Girma Tekelemariam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Glaser" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw8942" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408768v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arnil.2019.1320" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322137v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frantz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Haile" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Scheu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ge&#246;rg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901169116" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267349v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stopp" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Schafberg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hassanin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.104993" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Arthur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Curtis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Arthur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coltorti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Pieruccini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-018-09322-w" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173301v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arul Marie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.09.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011270v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.01.016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501783v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel C&#244;tez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mabille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Chester" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rocklin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deroin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848026v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2018v53a1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986888v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dachy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-018-9306-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179956v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Weedman Arthur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.08.055" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135708v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cros" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdi Ali" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.994" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405909v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02015978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tyler Faith" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assamerew Dessie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.02.053" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116539v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0093469014Z.000000000110" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180056v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413132v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guindeuil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1577" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964659v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asamerew Dessie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.07.019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V5RZJ41-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135642v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2014.1562" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135682v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Hildebrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gedef Abawa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.11.024" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898094v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.04.038" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N9598NG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413050v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mar&#237;n Su&#225;rez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel S&#225;nchez-Elipe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Mart&#237;nez Barri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270X.2013.866843" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017889v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Daussy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2013.1552" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017879v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2013.1538" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962762v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tristant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wuttmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413044v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arnil.2013.1057" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413037v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary J Galbreath" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Mordacq" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Duckworth" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413030v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pantalacci" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413027v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven A Brandt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich C Fisher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Hildebrand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H Ambrose" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.03.047" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172328v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Imalwa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Detroit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anzel Veldman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040340" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188668v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Helmer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413015v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bacque-Grammont" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.298.1.2055073" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101231v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Avery" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037737v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413021v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Anne Hildebrand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Andrew Brandt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur-Gebremariam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-010-9079-8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99D826A646E82FA1B13E402A3F964808BFA478D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037726v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Weedman" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lakew" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413126v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lakew" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413112v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413001v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376395v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newton" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Thiam El Hadji" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413008v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mayeur-Jaouen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.296.2.2036305" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412998v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174963107x226417" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165842v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155003v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Neer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155252v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155258v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155245v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pouzolles" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155226v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900716v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yvore" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesur" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mainguy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tan Hung" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paquin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288980v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869869v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056122v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Mariam" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869883v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610233v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pleurdeau David" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427262v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177289v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427265v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452760v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Matu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510766v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610251v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gifford-Gonzalez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376226v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03203176v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402382v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane C. Denys" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408630v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011346v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408614v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376228v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408579v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03202775v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Zirah" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408684v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trinquier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561046v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruxelles" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crevecoeur" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pleurdeau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556246v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Meillour" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zirah" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zazzo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408610v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408602v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pr&#233;vost" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408599v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841212v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cersoy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marie" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786533v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Serna" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947380v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195127v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Al Besso" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berthon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879548v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01990644v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452740v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Duday" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03203194v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967079v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963875v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nankela" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;troit" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971937v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chalamon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011325v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135956v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Cros" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104217v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauliez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gutherz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarashi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bruxelles" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011329v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971935v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729917v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564001v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584992v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel P&#232;ne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593287v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361907v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langlois" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076728v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922701v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blade Engda Redae" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd A. Courtenay" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Rozada" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922800v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551368v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21813.12008" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011293v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03203212v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011297v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gosselin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelig Mahe" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011286v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310277v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103872v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bernard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bosc-Tiess&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381725v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284631v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413144v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jousse" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413141v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565920v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Spruyt" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987691v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987685v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907047v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Midant-Reynes" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robitaille" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185738v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20290-2_18" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789421v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_57951/accEs-libre-seance-20-dynamiques-culturelles-et-transformation-des-paysages-dans-un-continent-en-mutation-du-big-dry-a-l-holocene-dans-l-est-africain.html" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987722v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Onyango" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tallio" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185736v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Brandt" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hildebrand" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Fisher" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Kelsey" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20290-2_28" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869849v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610215v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv27vt5ft.37" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650226v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/bookviewer/9789464260359" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427238v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Youssouf Aden" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037604v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408811v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027931v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408791v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180032v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180021v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairie-archeologique.com/index.html?produit=50748" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180026v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179897v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barkhuis.nl/product_info.php?products_id=236" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284628v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01991155v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812571.html" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284630v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jacquet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812571.html#desctoggle" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842117v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;and Ga&#235;lle" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413188v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413182v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wuttman" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749529v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413170v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529622v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasse" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bearez" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournery" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037750v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langlois Olivier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413208v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gernigon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Muller" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442322v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907169v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Abdoulkader" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442890v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864644v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377386v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376648v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011708v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behailu Habte Endalew" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Biets" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120085v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011682v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011717v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semenew Asrat" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Capellari" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011694v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011667v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996299v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01992985v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011650v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011644v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;roin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01992884v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828766v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan de Dapper" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828771v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828776v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>