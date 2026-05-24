--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joséphine Lesur </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">josephine-lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4245-7140</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081093861</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell el-Iswid (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Allaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Châteauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El Hajaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Égypte 2025. Le Delta et les marges septentrionales, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14fwn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City of Traders: Urbanization, Social Change, and Territorial Control in Medieval Fardowsa (Central Somaliland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Torres Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo González-Ruibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Antonio Franco Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián de la Torre García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Yravedra Sainz de los Terreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (1-2), pp.86-114. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/21915784-bja10038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The name of the game: palaeoproteomics and radiocarbon dates further refine the presence and dispersal of caprines in eastern and southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (11), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.231002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Archaeological Excavations Along the Atlantic Ocean Coastline of the Democratic Republic of Congo: The Iron Age Sites at Muanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wannes Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Archaeological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10437-023-09535-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Nile Delta's first settlements: Excavations at Tell el-Samara 2016-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ahmed Abdel Azim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chistiane Hochstrasser-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 122, pp.309-400. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifao.11604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel lineage of the Capra genus discovered in the Taurus Mountains of Turkey using ancient genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin S Arbuckle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Mattiangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoebe A Lawlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.82984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are petrous bones just a repository of ancient biomolecules? Investigating biosystematic signals in sheep petrous bones using 3D geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bea de Cupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.103447. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Polycerate Mutants Reveals the Evolutionary Co-option of HOXD1 for Horn Patterning in Bovidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hintermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msab021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvoSheep : The Makeup of Sheep Breeds in the Ancient Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abrahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95 (379), pp.e2, 1-8. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2020.247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunter-gatherers of the high-altitude Afromontane forest – the Holocene occupation of Mount Dendi, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schepers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Vogelsang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azania : The journal of the British Institute of History and Archaeology in East Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (3), pp.329-359. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0067270X.2020.1792709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoproteomics gives new insight into early southern African pastoralism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Détroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.14427. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-71374-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9000 years of human lakeside adaptation in the Ethiopian Afar: Fisher-foragers and the first pastoralists in the Lake Abhe basin during the African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.106459. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological ochres of the rock art site of Leopard Cave (Erongo, Namibia): looking for Later Stone Age socio-cultural behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lapauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Detroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Archaeological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10437-020-09394-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of domestication genes in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuqing Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xihong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhirui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (21), pp.eaaz5216. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aaz5216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell el-Iswid [notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Elhajaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Bajeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Égypte : Le Delta et les marges septentrionales, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Stone Age foragers resided in high elevations of the glaciated Bale Mountains, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Ossendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Groos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bromm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minassie Girma Tekelemariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 365 (6453), pp.583-587. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaw8942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune prédynastique est-elle « africaine » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéo-Nil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29, pp.101-113. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arnil.2019.1320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient pigs reveal a near-complete genomic turnover following their introduction to Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Haile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Scheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Geörg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (35), pp.17231-17238. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1901169116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic and phylogenetic signals in bovini cheek teeth: Towards new biosystematic markers to explore the history of wild and domestic cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Stopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Schafberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hassanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109, pp.104993. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.104993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transition from Hunting–Gathering to Food Production in the Gamo Highlands of Southern Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Coltorti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Pieruccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Archaeological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (1), pp.5-65. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10437-018-09322-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of degraded bone and tooth splinters from arid environments using palaeoproteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arul Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 511, pp.472-482. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New archaeozoological results from Asa Koma (Djibouti): Contributing to the understanding of faunal exploitation during the 3rd millennium BC in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 471, pp.219-228. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2018.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1802–2018 : 220 ans d'histoire des périodiques au Muséum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Côtez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Chester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rocklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1802-2018 : 220 Ans d'histoire Des Périodiques Au Muséum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Côtez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Chester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rocklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (1), pp.1--40. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/anthropozoologica2018v53a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in an Egyptian Oasis: Reconstruction of the Holocene Archaeological Sequence in Kharga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Archaeological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (4), pp.531-566. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10437-018-9306-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hide and meat among Boreda hideworkers: Ethnoarchaeozoology of consumption and craft practices in Gamo (southwest Ethiopia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Weedman Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Curtis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 471, pp.81-94. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.08.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments mégalithiques du Somaliland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdi Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.43-58. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aaa.994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02135708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement, une construction dans le temps long : le Gamo et le Wolaita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Planel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 197, p.25-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironmental and biogeographic implications of terminal Pleistocene large mammals from the Ziway–Shala Basin, Main Ethiopian Rift, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tyler Faith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 449, pp.567-579. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the first Neolithic societies in the Horn of Africa: the site of Wakrita, Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (1), pp.55-68. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/0093469014Z.000000000110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation animale à l’Ancien Empire : les apports d’Ayn Asil (Oasis de Dakhla).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (1), pp.33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d’animaux sauvages dans la Corne de l’Afrique (4e millénaire avant J.-C. - début du XXe siècle). Archéozoologie et histoire d’une pratique alimentaire très discrète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guindeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afriques. Débats, méthodes et terrains d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/afriques.1577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Stone Age variability in the Main Ethiopian Rift: New data from the Bulbula River, Ziway–Shala basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.53-68. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés de l’Holocène récent du Sud de l’Éthiopie : résultats de la mission archéologique dans le Parc National de Nechisar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arthur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29, pp.121-146. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ethio.2014.1562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02135642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advent of herding in the Horn of Africa : new data from Ethiopia, Djibouti and Somaliland. Proceedings of the 18th International Conference of Ethiopian Studies. Dire Dawa 29 Oct. - 2 Nov. 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gedef Abawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.148-158. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2013.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02135682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hargeisan revisited: Lithic industries from shelter 7 of Laas Geel, Somaliland and the transition between the Middle and Late Stone Age in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.69 - 84. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late hunters of western Ethiopia: the sites of Ajilak (Gambela), c. AD 1000-1200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo González-Ruibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Marín Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Sánchez-Elipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candela Martínez Barri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azania: Archaeological Research in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (1), pp.64 - 101. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0067270X.2013.866843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistory of the Central Main Ethiopian Rift (Ziway-Shala basin): Establishing the Late Stone Age sequence in Eastern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Daussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.405-407. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ethio.2013.1552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie préhistorique de la partie centrale du Main Ethiopian Rift : contribution à l’établissement de la séquence Late Stone Age d’Afrique orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Daussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (1), pp.261-297. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ethio.2013.1538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic occupation of an artesian spring: KS043 in the Kharga Oasis, Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wuttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (3), pp.178-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des animaux et des hommes en Égypte au Néolithique et Prédynastique : les apports de l’archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéo-Nil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Leclant l'Africain : hommages à Jean Leclan, 23, pp.33-54. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arnil.2013.1057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the goral (naemorhedus) inhabit Laos or Vietnam?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary J Galbreath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C Mordacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J W Duckworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural History Bulletin of the Siam Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58, pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage et consommation de viande à Balat (Oasis de Dakhla). Fin de l’Ancien Empire - Première Période Intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pantalacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.291-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early MIS 3 occupation of Mochena Borago Rockshelter, Southwest Ethiopian Highlands: Implications for Late Pleistocene archaeology, paleoenvironments and modern human dispersals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven A Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich C Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Vogelsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley H Ambrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 274, pp.38-54. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2012.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Of Sheep and Men”: Earliest Direct Evidence of Caprine Domestication in Southern Africa at Leopard Cave (Erongo, Namibia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imalwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Detroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anzel Veldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), pp.e40340. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0040340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des connaissances archéozoologiques sur les débuts de l’élevage du mouton dans l’ancien monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Le mouton, de la domestication à l’élevage, 91, pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rhinocéros dans la relation de voyage d'Evliyâ Çelebî, voyageur ottoman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bacque-Grammont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 298 (1), pp.203-237. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/JA.298.1.2055073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los cubiles de hiena actuales : sintesis critica de sus caracteristicas tafonomicas a partir de yacimientos excavados de los datos publicados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zona arqueologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domestication animale en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 120-121, pp.38-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene Archaeology of Southwest Ethiopia: New Insights from the Kafa Archaeological Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Anne Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Andrew Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur-Gebremariam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Archaeological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27, pp.255 - 289. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10437-010-9079-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire on the Mountain: Dignity and Prestige in the History and Archaeology of the Borada Highlands in Southern Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Weedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lakew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAA Archaeological Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Archaeology in the Highlands of Southern Ethiopia: Preliminary Findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Weedman Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lakew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nyame Akuma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72, pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine et diffusion de l’élevage dans la Corne de l’Afrique : un état de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24, pp.173-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnoarchéozoologie sur le travail du cuir : l'exemple de deux maisons de tanneurs dans le Konso (Éthiopie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hide processing: ethnoarcheological approaches, 43 (1), pp.99-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel and Vegetation at Asa Koma (Republic of Djibouti) during the Second Millennium BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Thiam El Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects de la faune nilotique dans la relation d’Evliyâ Celebî, voyageur ottoman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bacque-Grammont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mayeur-Jaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 296 (2), pp.331-374. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/JA.296.2.2036305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of wild animals in Southwestern Ethiopia during the Holocene (6 000 BP - 1 500 BP): The data from Moche Borago shelter (Wolayta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (2), pp.139-159. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/174963107x226417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bovins de la fosse médiévale de Tiya (Ethiopie): dépôt rituel ou banquet funéraire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique: Archéologie &amp; Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.101-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ancient fish fauna from Asa Koma (Djibouti) and modern osteometric data on 3 Tilapiini and 2 Clarias catfish species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Neer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documenta Archaeobiologiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Conservation policy and current research., 2, pp.141-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discovery of new rock paintings in the Horn of Africa: the rockshelters of Las Geel, Republic of Somaliland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles découvertes de peintures rupestres dans la Corne de l'Afrique : les abris sous roche de Las Geel, République de Somaliland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, XIX, pp.295-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de l’abri sous-roche de Moche Borago (Soddo, Wolyata). Premier bilan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pouzolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18, pp.181-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un approvisionnement chasséen caussenard exclusivement fondé sur la chasse ? La faune de Roucadour (Lot).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gascó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INCIDENCE DE LA COCCIDIOSE SUR LA COLORATION JAUNE DU POULET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yvore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Tan Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Recherches Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1972, 3 (3), pp.389-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Stress, Adaptation &amp; Innovation: Hunter-Gatherers to Early Farmers in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 27th Biennal Meeting: African Archeology, SAFA Society of Africanist Archaeologists, Cross Roads Trough Time, Session 18. Climate Change and Human Responses in Past African Societies: Lessons for a Changing World (July, 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire zoologique du Sahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du Sahara (jusqu'à 650 de notre ère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François-Xavier Fauvelle; Jean-Loïc Le Quellec, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations in the Lake Abhe area since the end of the Pleistocene (Djibouti): the transition from the last hunter-gatherers-fishers to the first herders in the Horn of Africa and their resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic change research summit : un chemin vers l’adaptation et la resilience, Inauguration de l’Observatoire Régional de Recherche pour l’Environnement et le Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORREC Djibouti, Oct 2022, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing and Herding in the Nile Delta during the Predynastic (4th millenium BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origin 7. The 7th International Conference on Predynastic and Early Dynastic Egypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yann Tristan; Pierre Tallet, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type I collagen of African small wild bovids: de novo sequencing and implications for species identification using palaeoproteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleurdeau David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme réunion du groupe de travail en Archéozoologie, Génétique, Protéomiques et Morphométriques (AGPM-ICAZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Oulu, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human adaptation in the Lake Abhe Basin (Ethiopian Afar) during the Early to Middle Holocene African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humains et hyènes dans les montagnes éthiopiennes. Occupations et modes de subsistance à la fin du Pléistocène sur le site de Fincha Habera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Ossendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Vogelsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Toulouse (distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in subsistence strategies and material culture at the onset of the Holocene in the Ziway-Shala Basin, Main Ethiopian Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles et monumentalisme : stratégie(s) sociale(s) face à la mort des Néolithiques du bassin du Gobaad (République de Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Rencontre annuelle du Gaaf 2020 (Groupe d’anthropologie et d’archéologie funéraire). Rencontre autour des funérailles. Des os et des larmes : préparer les corps, pleurer et honorer les morts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVOSHEEP project: Documenting morphological diversity of early sheep 'breeds' in Southwest Asian societies (6th - 1rst millennia BC) using 3D geometric morphometric of appendicular bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème réunion du groupe de travail en Archéozoologie, Génétique, Protéomiques et Morphométriques (AGPM – ICAZ) - Université d'Oulu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New radiocarbon dates for two Pastoral Neolithic sites in south-central Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Gifford-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th meeting of the Society of African Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre stress écologiques et réponses adaptatives, innovations et trajectoires sociales et culturelles : une synthèse sur les premières sociétés de production dans la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«To be pastoralist or not to be ?» Tracing the introduction of domestic caprines in Southern Africa using Palaeoproteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arul Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Society of Africanists’ Archaeologists conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03203176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des paléofaunes depuis le stade IOS3 dans la vallée du Nil et la vallée du Rift éthiopien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques culturelles et transformation des paysages dans un continent en mutation : du Big Dry à l’Holocène dans l’Est africain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Big Dry, Ruptures et continuité dans le peuplement de l’Afrique à la fin du Pléistocène : paléoanthropologie, paléoenvironnement et archéologies comparées du Rift et du Nil dans leur cadre continental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques culturelles et Transformation des paysages dans un continent en mutation : Du Big Dry à l’Holocène dans l’Est africain, Séance spécialisée de la Société Préhistorique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme circulaire d’Antakari 3 en République de Djibouti (région d’As Eyla, District de Dikhil). Monument funéraire et premières sociétés de production dans la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table Ronde internationale de l’Adreuc. Mégalithismes et monumentalismes funéraires : passé, présent, futur. M. Gandelin, V. Ard et E. Mens (Dir.). Sidestone press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First herders of the Nile Delta: new results from Tell el-Samara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Subsistence in the Prehistory of Northeastern Africa. 11eme conference of LPNEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Premières Sociétés de Production dans la Corne de l’Afrique, quels défis, enjeux et méthodes pour le programme PSPCA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers éleveurs et derniers chasseurs de la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques culturelles et Transformation des paysages dans un continent en mutation : Du Big Dry à l’Holocène dans l’Est africain, Séance spécialisée de la Société Préhistorique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From molecules to animals: using ancient proteins to document human-animals interactions in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleurdeau David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du Réseau national CAI-RN « Compétences archéométriques interdisciplinaires » de la Mission pour initiatives transverses et interdisciplinaires du CNRS - Approches physico-chimiques pour la caractérisation des matières organiques en archéométrie et sciences de la conservation : un état de la question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03202775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynocéphales, Cynamolgues et bœufs indiens entre Inde et Éthiopie : des textes à l’archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trinquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles interdisciplinarités, nouveaux défis, journée d’études organisée par Association des Professeurs de Langues Anciennes de l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Big Dry, Ruptures et continuité dans le peuplement de l’Afrique à la fin du Pléistocène : paléoanthropologie, paléoenvironnement et archéologies comparées du Rift et du Nil dans leur cadre continental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société préhistorique française, Dynamiques culturelles et transformation des paysages dans un continent en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Of sheep and men’ ? How ancient proteins can document African Later Stone Age subsistence strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Meeting of the ‘Archaeozoology, Genetics, Proteomics and Morphometrics’ Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the characterization of Early Holocene communities in the Egyptian Western Desert: Gaga (KS241 LS), a stratified settlement in Kharga oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Subsistence in the Prehistory of Northeastern Africa. 11eme conference of LPNEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did Egyptians Eat Donkeys ? Reflexions from historical and archaeological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Animals in Ancient Egypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Le Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domestication : où, quand, comment, pourquoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nous avec les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque organisé au Sénat par Esther Benbassa avec la commission animale d’EELV, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The missing sheep&amp;quot; : rewriting domestic caprines introduction in Austral Africa using ancient proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAfA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire à Venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herding, fishing and hunting during the 5th and 4th millennium BCE: fauna from Egypt and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2th biennal meeting of the Society of Africanist Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVOSHEEP Project. First zootechnical innovations in Southwest Asian societies (6th–1rst millennia B.C.): Origin and development of sheep breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abrahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Al Besso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ 2018 : 13th ICAZ International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Ankara, Turquie, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be pastoralist or not to be? Tracing the introduction of domestic caprines in Southern Africa using Palaeoproteomics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Society of Africanists’ Archaeologists conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late prehistoric oasitic niches along the southern Red Sea (Yemen and Horn of Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases: living in arid environments from prehistoric times to the present day. Des refuges aux oasis : vivre en milieu aride de la Préhistoire à aujourd’hui. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes, L. Purdue, J. Charbonnier and L. Khalidi (eds.). Edition APDCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louise Purdue; Julien Charbonnier; Lamya Khalidi, Oct 2017, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal and contraction of human populations since the end of the Pleistocene in the Horn of Africa: a physical anthropological view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases: living in arid environments from prehistoric times to the present day. Des refuges aux oasis : vivre en milieu aride de la Préhistoire à aujourd’hui. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering bone proteins in arid environment using palaeoproteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Bone Diagenesis Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03203194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental conditions and settlement dynamics in the Horn of Africa during the Holocene. The impact of the lacustrine evolutions of lake Abbe on the origins and consolidation of the first producer societies in the Gobaad basin (Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Biennal conference of the Society for Africanist Archaeologists (SAFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of ochres in relation with the production of rock art in Southern Africa : A contribution from the excavation at Leopard Cave (Erongo, Namibia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lapauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nankela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Biennial meeting of the Society of Africanist Archaeologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human remains from Leopard Cave (Erongo, Namibia): New Mortuary Practices in Southern Africa more than 6,000 years ago?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Africanist Archaeologists, 23rd biennal meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of fishing in Northeast Africa: the example of the sites around Lake Abbe (Djibouti, 3rd-2nd Millenium BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Biennal conference of the Society for Africanist Archaeologists (SafA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégalithisme funéraire au Somaliland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd biennal meeting of the Society of Africanist Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02135956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Production dans la Corne de l’Afrique. Programme, Méthodes et Résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’IRAH (Institut de Recherches Archéologiques et Historiques de Djibouti) &amp; CERD (Centre d'Etudes et de Recherches de Djibouti)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Djibouti (Djibouti), Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Productions dans la Corne de l’Afrique : programme, méthodes et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, Histoire et Patrimoine. Etats des lieux et perspectives. 1ère table ronde, Institut d’études diplomatiques. Ministère des Affaires Etrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human remains from Leopard Cave (Erongo, Namibia) : New Mortuary Practices in Southern Africa more than 6,000 years ago?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Africanist Archaeologists, 23rd biennal meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Stone Age sequence in Eastern Africa: human occupation phases and chronological gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of the PanAfrican Association of Prehistory and Related Studies : "The Central Main Ethiopian Rift (Ziway-Shala basin)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Johannesbourg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’acquisition à l’accumulation : analyse du transport différentiel d’éléments squelettiques par des hyènes modernes (C. crocuta et H. hyaena) de Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference of Archaeozoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site néolithique de Wakrita (République de Djibouti) : données nouvelles sur les débuts de la domestication animale dans la Corne de l'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PANAF / PAA : 13th Congress of the Panafrican archaeological Association for Prehistory and related studies PAA = 13ème Congrès de l'Association panafricaine d'archéologie et disciplines associées - PANAF / 20th Meeting of the Society of Africanist Archaeologists Safa = 20ème Réunion de la Société des Archéologues Africanistes - Safa "Preserving African cultural heritage = Préservation du patrimoine culturel africain"[volume des résumés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los cubiles actuales de hiena: síntesis crítica de sus características tafonómicas a partir de la excavación de nuevos yacimientos (República de Djibuti, África del sur) y la información publicada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ia Reunion de cientificos sobre cubiles de hiena (y otros grandes carnivores) en los yacimientos arqueológicos de la Peninsula Ibérica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Madrid, España. pp.108-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00593287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une communauté d'&amp;quot;agro-chasseurs&amp;quot; au XIXe siècle dans la Haute Bénoué : analyse du matériel archéozoologique du site de Djaba-Hosséré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe colloque international Méga-Tchad : ressources vivrières et choix alimentaires dans le bassin du lac Tchad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Nanterre (Université Paris X), France. pp.113-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the first sheep breed in Southwest Asia: a 3D morphometric investigation on astragalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASWA 15th International meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying taphonomic agents from the Plio-Pleistocene record of the Shungura Formation (lower Omo River Valley, Ethiopia) using confocal microscopy and Elliptic Fourier Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blade Engda Redae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lloyd A. Courtenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Rozada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taphos/ICAZ. 9th International Meeting on Taphonomy and Fossilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique en Namibie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Détroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire sous les tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering bone and tooth proteins in arid environments using palaeoproteomics -A case study from the Late Stone Age site of Toteng, Botswana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Symposium Frontiers in Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France. 10, pp.181 - 186, 2019, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.21813.12008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in fish lacustrine communities in the northern part of the East African Rift Valley (Ethiopie, Djibouti) between 11500 and 2000 cal. BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ, 19th FRWG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the introduction of domestic small bovids in Austral Africa using palaeoproteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arul Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique 2017).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03203212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of fishing of Tilapinii… but which one ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelig Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ, 19th FRWG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and consolidation of the first farming societies in the Horn of Africa. Results from latest research in the Republic of Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth Biennal conference of the Society for Africanist Archaeologists (SafA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Johannesburg, South Africa. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Big Dry à l’Holocène en Afrique de l’Est et au-delà. From the Big Dry to the Holocene in Eastern Africa and beyond, Actes de la Séance Société Préhistorique française, 25-28 Septembre 2019, Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin de la Société Préhistorique Française. 20, 157 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qedemt et les espaces funéraires de Lalibela (XI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XXI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bosc-Tiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Midi, 370 p., 2023, Sites et cités d'Afrique, 978-2-8107-1246-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti. Des Paysages & des Hommes. Regards sur le patrimoine archéologique du Lac Abhé. Préface d’Yves Coppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERD Centre d'Etudes et de Recherches. Editions du CERD, 215 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et la gazelle devint chèvre. Pré-Histoires africaines d’hommes et d’animaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Midi / Publications Scientifiques du Muséum, 2017, Collections « Sites et cités d’Afrique », François Bon; François-Xavier Fauvelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People and Animals in Holocene Africa. Recent advances in archaeozoology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africa Magna Verlag, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasse et élevage dans la Corne de l’Afrique entre le Néolithique et les temps historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Monographs in African Archaeology, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identification de l'animal conduit par la délégation XXIII des reliefs de l'escalier Est de l'Apadana de Persépolis: okapi, nilgaut ou girafe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Spruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lazaris S.; Aragon S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifications des espèces animales de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.19-80, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes fauniques issus de la zone 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Tallet; Grégory Marouard; Damien Laisney. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouadi el-Jarf 1. Les installations du littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FIFAO 95, Institut Français d'Archéologie Oriental, pp.111-113, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune des niveaux naqadiens du secteur 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrix Midant-Reynes; Nathalie Buchez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell el-Iswid 2010-2018, Les occupations naqadiennes du secteur 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FIFAO 93, Institut Français d'Archéologie Oriental, pp.221-231, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition du mobilier dans l'espace bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Robitaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrix Midant-Reynes; Nathalie Buchez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell el-Iswid 2010-2018, Les occupations naqadiennes du secteur 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FIFAO (95), Ifao, 2024, 9782724710151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fincha Habera, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Ossendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minassie Girma Tekelemariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Vogelsang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Pleistocene Archaeology of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.315-325, 2023, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-20290-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Big Dry to the Holocene in Eastern Africa and beyond. Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joséphine Lesur; Jessie Cauliez; Lamya Khalidi; Laurent Bruxelles; Isabelle Crèvecoeur; David Pleurdeau; Chantal Tribolo; François Bon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Big Dry à l’Holocène en Afrique de l’Est et au-delà / From the Big Dry to the Holocene in Eastern Africa and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Préhistorique Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-12, 2023, Séances de la Société Préhistorique Française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exploitation des ressources dans le temps et l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Onyango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tallio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Renaud Boisserie; Séverine Prat; Christel Tiberi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Rift Africain: A la confluence des Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche-Midi CNRS, pp.102-111, 2023, 978-2749178141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mochena Borago Rockshelter, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Vogelsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brady Kelsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Pleistocene Archaeology of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.461-482, 2023, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-20290-2_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and Diffusion of Cattle Herding in Northeastern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Wright; Catarina Ginja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cattle and People. Interdisciplinary Approaches to Ancient Relationship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lockwood Press, pp.45-62, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dromadaire en Egypte....quoi de neuf depuis 1977?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Buchez; Yann Tristant; Olivier Rochecouste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte anterieure: Melanges de prehistoire et d'archeologie offerts a Beatrix Midant-Reynes par ses etudiants, collegues et amis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.539-550, 2021, Orientalia Lovaniensia Analecta, 9789042941403. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv27vt5ft.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did Egyptians Eat Donkeys ? Reflexions from Archaeological and Historical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salima Ikram; Jessica Kaiser; Stéphanie Porcier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ancient Egyptians &amp; the Natural World. Flora, Fauna &amp; Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9789464260359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monumentalisme funéraire et premières sociétés de production dans la Corne de l’Afrique. Le monument à double couronne d’Antakari 3 en République de Djibouti (région d’As Eyla,District de Dikhil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Youssouf Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard; Emmanuel Mens; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires : passé, présent, futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-352, 2021, 978-90-8890-989-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes fauniques issus des galeries-magasins d’Ayn Soukhna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Tallet; Georges Castel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ayn Soukhna IV. Le matériel des galeries-magasins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français d'Archéologie Orientale, pp.419-426, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi et symbolisme des cornes de bovins au Protodynastique: Exemples d’Abou Rawach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Porcier; Salima Ikram; Stéphane Pasquali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creatures of Earth, Water, and Sky. Essays on Animals in Ancient Egypt and Nubia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestone Press, pp.211-220, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lavelle (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l'exposition "Je mange donc je suis", Petit dictionnaire curieux de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d'histoire naturelle / Collectif, pp.86-87, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moutons et chèvres à la conquête des déserts africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Gourrichon; Camille Daugeard; Jean-Philippe Brugal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et caprinés: de la montagne à la steppe, de la chasse à l’élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions APDCA, pp.159-174, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pasteurs et des vaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fauvelle F.-X. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique ancienne. De l'Acacus au Zimbabwe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.499-518, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late prehistoric oasitic niches along the southern Red Sea (Yemen and Horn of Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Purdue L.; Charbonnier J.; Khalidi L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases. Living in arid environments from prehistoric times to present day. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-100, 2018, 2904110607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bétail dans les déserts africains : exemples croisés de l’adaptation des premiers pasteurs dans le Sahara oriental et l’Afar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Purdue L.; Charbonnier J.; Khalidi L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases. Living in arid environments from prehistoric times to present day/Des refuges aux oasis. Vivre en milieu aride de la Préhistoire à aujourd'hui, (actes des XXXVIIIe Rencontres internationales d'Archéologie et d'Histoire d'Antibes, oct. 2017),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions APDCA, pp.101-118, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing and herding in the Nile Delta during the Predynastic (4th millennium BCE).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cakirlar C.; Chahoud J.; Berthon R.; Pillar Birch S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of the Near East XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barkhuis Publishing &amp; University of Groningen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-72, 2018, 9789492444745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune d’Asa Koma : présentation des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Neer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Gutherz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asa Koma, site néolithique dans le bassin du Gobaad (République de Djibouti)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de la Méditerranée, pp.169-180, 2017, Collection Mondes Anciens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asa Koma et le Néolithique dans la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gutherz X. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asa Koma. Site Néolithique en République de Djibouti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de la Méditerranée, Collection Mondes Anciens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-270, 2017, 978-2-36781-257-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune d’Asa Koma : élevage, pêche et chasse dans la plaine du Gobaad.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Neer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Gutherz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asa Koma, site néolithique dans le bassin du Gobaad (République de Djibouti)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.181-204, 2017, 978-2-36781-257-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell el-Iswid, 2006-2010. Archaeology of the Eastern Nile Delta in the 4th millennium BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bréand Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mariusz A. Jucha; Joanna Dᶒbowska-Ludwin; Piotr Kołodziejczyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aegyptus est imago caeli, Studies presented to K.-M. Cialowicz on his 60th birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Archaeology, Jagiellonian University in Krakow; Archaeolgica Foundation, Krakow, 2014, 978-83-941010-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune de Tell el-Iswid sud, secteur 1a et 1b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Buchez; B. Midant-Reynes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell el-Iswid, 2006-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'IFAO, pp.275-280, 2014, 9782724706482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domesticates and Wild Game in the Egyptian Western Desert at the End of the 5 th Millen- nium BC: The Fauna from KS 43, Kharga Oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wuttman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Jousse; J. Lesur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People and Animals in Holocene Africa. Recent advances in archaeozoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Africa Magna Verlag, pp.59-74, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'homme s'adapte aux changements climatiques : exemple de la Corne de l'Afrique depuis 8000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur-Gebremariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Barbault et Alain Foucault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements climatiques et biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert - AFAS, p. 197-210, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild animals downtown : evidence from Balat, Dakhla Oasis (end of the 3rd millennium BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pantalacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Riemer; F. Förster; M. Herb; N. Pöllath. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desert animals in the Eastern Sahara : position, significance and cultural reflection in antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heinrich-Barth-Institut, pp.245-259, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control mechanism of biodiversity at the Holocene time scale: the contributions of archaezoology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bearez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bournery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et changement global. Réponses adaptatives au changement global : résultats et prospectives. IFB - GICC, Colloque de restitution 18 - 20 sept. 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFB - GICC, ASIEM, pp.167-172, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une communauté d’« agro-chasseurs » au XIXe siècle dans la Haute-Bénoué : analyse du matériel archéozoologique extrait du site de Djaba-Hosséré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langlois Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources vivrières et choix alimentaires dans le bassin du lac Tchad. Actes du Colloque 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Editions, pp.113-129, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision de la stratigraphie néolithique de Roucadour (le Néolithique ancien et moyen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gascó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Dartevelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auvergne et Midi. Actualité de la recherche. Actes des 5èmes Rencontres Méridionales de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Préhistoire du Sud-Ouest, pp.353-378, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération archéologique sur le site d’Antakari 3. In Cauliez J. (dir.) Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Rapport de la deuxième année de troisième quadriennale sur les travaux conduits en 2023 (sur financements 2022) et opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères; Centre national de la recherche scientifique (CNRS); Centre d'Etudes et de Recherche de Djibouti (CERD); Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); TRACES UMR 5608. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poursuite de la fouille de la sépulture communautaire d'Antakari 3. In Cauliez J. (dir.) Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Rapport de la première année de troisième quadriennale sur les travaux conduits en 2022 (sur financements 2021) et opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Abdoulkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires étrangères (MEAE); Centre national de la recherche scientifique (CNRS); Centre d'Etudes et de Recherche de Djibouti (CERD); Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); TRACES UMR 5608. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport SEEG Gobaad. Conditions environnementales et dynamiques de peuplement dans la Corne de l'Afrique de la fin du Pléistocène à l'Holocène moyen-récent. L'impact des évolutions lacustres du Lac Abbé sur les origines et la consolidation des premières sociétés productrices du bassin du Gobaad. Programme PSPCA Premières Sociétés de Production dans la Corne de l'Afrique 2014-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérouin S., Matu M., Cauliez J., Coudert L., Diaz A., Marquebieille B., Mologni C., Lesur J., 2019, Antakari 3 – Poursuite de la fouille du monument funéraire, in J. Cauliez (Dir) Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la deuxième année de la deuxième quadriennale sur les travaux conduits en 2019 (sur financements 2018) + opération projetée, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2019, p. 43-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Deuxième quadriennale 2018-2021. Rapport de la deuxième année de la deuxième quadriennale sur les travaux conduits en 2019 (sur financements 2018) + Opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de République de Djibouti (IRAH); CERD (République de Djibouti); Ministère de l'Europe et des Affaires Etrangères. Commission Consultative des Recherches Archéologiques à l'étranger. Sous-commission Afrique - Arabie; UMR 5608 TRACES; Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti; CFEE – Centre Français des Etudes Ethiopiennes – Addis Abeba; Institut des Déserts et des Steppes. 2019, 187 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages archéologiques à Deka Wede 5 et Bulbula 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères. Commission Consultative des Recherches Archéologiques à l'étranger. Sous-commission Afrique - Arabie. 2019, pp.20-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie préhistorique dans la région des lacs d’Ethiopie (Ziway, Langano, Abijata) : contribution à l’établissement de la séquence Late Stone Age d’Afrique orientale (LSA sequence in Ethiopia). Rapport 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte Endalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Biets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MEAE; Ambassade de France en Ethiopie; CFEE; Université Toulouse Jean Jaurès; INRAP; UMR 5608 TRACES; ANR Big Dry. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antakari 3 – Poursuite de la fouille du monument funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2018, pp.24-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Deuxième quadriennale 2018-2021 Rapport de la première année de deuxième quadriennale sur les travaux conduits en 2018 (sur financements 2017) + Opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); CERD (République de Djibouti); Ministère de l’Europe et des Affaires Étrangères (France); UMR 5608 TRACES; CFEE – Centre Français des Etudes Ethiopiennes (Addis Abeba); Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti. 2018, 181 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report. Volcanological & Archaeological Program for Obsidian Research-Afar (Ethiopia). 5-24 April 2017 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semenew Asrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM; CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie préhistorique dans la région des lacs d’Ethiopie (Ziway, Langano, Abijata) : contribution à l’établissement de la séquence Late Stone Age d’Afrique orientale (LSA sequence in Ethiopia). Rapport 2017 et bilan du quadriennal 2014-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte Endalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MEAE; Ambassade de France en Ethiopie; CFEE; Université Toulouse Jean-Jaurès; INRAP; UMR 5608 TRACES; ANR Big Dry. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017. Rapport des travaux conduits en 2017 (sur financements 2016) + Opérations projetées pour la nouvelle quadriennale 2018-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de République de Djibouti (IRAH); CERD (République de Djibouti); Ministère des Affaires Étrangères et du Développement International (France); UMR 5608 TRACES; Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti. 2017, 150 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le site d’Asa Koma – Premiers résultats des études liées au sondage de 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibouti,. 2016, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report. Volcanological & Archaeological Program for Obsidian Research – Afar Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM (Université Nice Sophia-Antipolis). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de République de Djibouti (IRAH); CERD (République de Djibouti); Ministère des Affaires Étrangères et du Développement International (France); UMR 5608 TRACES; Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti. 2016, 164 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017 Rapport des travaux conduits en 2015 – Deuxième année de quadriennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Études Stratégiques, Sociales et Économiques de République de Djibouti; CERD (République de Djibouti); Ministère des Affaires Étrangères et du Développement International; UMR 5608 TRACES. 2015, 108 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017. Rapport des travaux conduits en 2014 – Première année de quadriennale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibouti. 2014, 117 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la mission Préhistoire, oasis de Kharga, Douch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan de Dapper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IFAO. 2011, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la mission Préhistoire, oasis de Kharga, Douch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan de Dapper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IFAO. 2010, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la mission Préhistoire, oasis de Kharga, Douch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan de Dapper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IFAO. 2009, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId495"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joséphine Lesur </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">josephine-lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4245-7140</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081093861</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell el-Iswid (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Allaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Châteauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El Hajaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Égypte 2025. Le Delta et les marges septentrionales, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14fwn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City of Traders: Urbanization, Social Change, and Territorial Control in Medieval Fardowsa (Central Somaliland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Torres Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo González-Ruibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Antonio Franco Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián de la Torre García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Yravedra Sainz de los Terreros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (1-2), pp.86-114. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/21915784-bja10038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, DU BIG DRY À L’HOLOCÈNE EN AFRIQUE DE L’EST ET AU-DELÀ / FROM THE BIG DRY TO THE HOLOCENE IN EASTERN AFRICA AND BEYOND. Actes de la Séance de la Société préhistorique française Toulouse, 25-28 septembre 2019, 20, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The name of the game: palaeoproteomics and radiocarbon dates further refine the presence and dispersal of caprines in eastern and southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tombret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (11), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.231002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Archaeological Excavations Along the Atlantic Ocean Coastline of the Democratic Republic of Congo: The Iron Age Sites at Muanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wannes Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Archaeological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10437-023-09535-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Nile Delta's first settlements: Excavations at Tell el-Samara 2016-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ahmed Abdel Azim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chistiane Hochstrasser-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 122, pp.309-400. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifao.11604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel lineage of the Capra genus discovered in the Taurus Mountains of Turkey using ancient genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin S Arbuckle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Mattiangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoebe A Lawlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.82984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are petrous bones just a repository of ancient biomolecules? Investigating biosystematic signals in sheep petrous bones using 3D geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bea de Cupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.103447. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Polycerate Mutants Reveals the Evolutionary Co-option of HOXD1 for Horn Patterning in Bovidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hintermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msab021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvoSheep : The Makeup of Sheep Breeds in the Ancient Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abrahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95 (379), pp.e2, 1-8. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2020.247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoproteomics gives new insight into early southern African pastoralism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Détroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.14427. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-71374-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunter-gatherers of the high-altitude Afromontane forest – the Holocene occupation of Mount Dendi, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schepers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Vogelsang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azania : The journal of the British Institute of History and Archaeology in East Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (3), pp.329-359. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0067270X.2020.1792709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9000 years of human lakeside adaptation in the Ethiopian Afar: Fisher-foragers and the first pastoralists in the Lake Abhe basin during the African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.106459. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological ochres of the rock art site of Leopard Cave (Erongo, Namibia): looking for Later Stone Age socio-cultural behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lapauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Detroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Archaeological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10437-020-09394-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of domestication genes in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuqing Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xihong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhirui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (21), pp.eaaz5216. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aaz5216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell el-Iswid [notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Elhajaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Bajeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Égypte : Le Delta et les marges septentrionales, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Stone Age foragers resided in high elevations of the glaciated Bale Mountains, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Ossendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Groos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bromm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minassie Girma Tekelemariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 365 (6453), pp.583-587. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaw8942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune prédynastique est-elle « africaine » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéo-Nil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29, pp.101-113. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arnil.2019.1320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient pigs reveal a near-complete genomic turnover following their introduction to Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Haile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Scheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Geörg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (35), pp.17231-17238. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1901169116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic and phylogenetic signals in bovini cheek teeth: Towards new biosystematic markers to explore the history of wild and domestic cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Stopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Schafberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hassanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109, pp.104993. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.104993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transition from Hunting–Gathering to Food Production in the Gamo Highlands of Southern Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Coltorti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Pieruccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Archaeological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (1), pp.5-65. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10437-018-09322-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1802-2018 : 220 Ans d'histoire Des Périodiques Au Muséum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Côtez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Chester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rocklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (1), pp.1--40. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/anthropozoologica2018v53a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of degraded bone and tooth splinters from arid environments using palaeoproteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arul Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 511, pp.472-482. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New archaeozoological results from Asa Koma (Djibouti): Contributing to the understanding of faunal exploitation during the 3rd millennium BC in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 471, pp.219-228. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2018.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1802–2018 : 220 ans d'histoire des périodiques au Muséum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Côtez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Chester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rocklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in an Egyptian Oasis: Reconstruction of the Holocene Archaeological Sequence in Kharga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Archaeological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (4), pp.531-566. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10437-018-9306-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hide and meat among Boreda hideworkers: Ethnoarchaeozoology of consumption and craft practices in Gamo (southwest Ethiopia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Weedman Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Curtis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 471, pp.81-94. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.08.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments mégalithiques du Somaliland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdi Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.43-58. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aaa.994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02135708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironmental and biogeographic implications of terminal Pleistocene large mammals from the Ziway–Shala Basin, Main Ethiopian Rift, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tyler Faith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 449, pp.567-579. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement, une construction dans le temps long : le Gamo et le Wolaita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Planel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 197, p.25-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the first Neolithic societies in the Horn of Africa: the site of Wakrita, Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (1), pp.55-68. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/0093469014Z.000000000110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation animale à l’Ancien Empire : les apports d’Ayn Asil (Oasis de Dakhla).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (1), pp.33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Stone Age variability in the Main Ethiopian Rift: New data from the Bulbula River, Ziway–Shala basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.53-68. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d’animaux sauvages dans la Corne de l’Afrique (4e millénaire avant J.-C. - début du XXe siècle). Archéozoologie et histoire d’une pratique alimentaire très discrète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guindeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afriques. Débats, méthodes et terrains d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/afriques.1577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés de l’Holocène récent du Sud de l’Éthiopie : résultats de la mission archéologique dans le Parc National de Nechisar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arthur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29, pp.121-146. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ethio.2014.1562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02135642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advent of herding in the Horn of Africa : new data from Ethiopia, Djibouti and Somaliland. Proceedings of the 18th International Conference of Ethiopian Studies. Dire Dawa 29 Oct. - 2 Nov. 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gedef Abawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.148-158. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2013.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02135682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hargeisan revisited: Lithic industries from shelter 7 of Laas Geel, Somaliland and the transition between the Middle and Late Stone Age in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.69 - 84. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late hunters of western Ethiopia: the sites of Ajilak (Gambela), c. AD 1000-1200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo González-Ruibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Marín Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Sánchez-Elipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candela Martínez Barri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azania: Archaeological Research in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (1), pp.64 - 101. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0067270X.2013.866843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistory of the Central Main Ethiopian Rift (Ziway-Shala basin): Establishing the Late Stone Age sequence in Eastern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Daussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.405-407. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ethio.2013.1552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie préhistorique de la partie centrale du Main Ethiopian Rift : contribution à l’établissement de la séquence Late Stone Age d’Afrique orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Daussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (1), pp.261-297. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ethio.2013.1538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic occupation of an artesian spring: KS043 in the Kharga Oasis, Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tristant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wuttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (3), pp.178-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des animaux et des hommes en Égypte au Néolithique et Prédynastique : les apports de l’archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéo-Nil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Leclant l'Africain : hommages à Jean Leclan, 23, pp.33-54. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arnil.2013.1057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage et consommation de viande à Balat (Oasis de Dakhla). Fin de l’Ancien Empire - Première Période Intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pantalacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.291-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the goral (naemorhedus) inhabit Laos or Vietnam?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary J Galbreath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C Mordacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J W Duckworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural History Bulletin of the Siam Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58, pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early MIS 3 occupation of Mochena Borago Rockshelter, Southwest Ethiopian Highlands: Implications for Late Pleistocene archaeology, paleoenvironments and modern human dispersals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven A Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich C Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Vogelsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley H Ambrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 274, pp.38-54. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2012.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Of Sheep and Men”: Earliest Direct Evidence of Caprine Domestication in Southern Africa at Leopard Cave (Erongo, Namibia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Imalwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Detroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anzel Veldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), pp.e40340. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0040340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des connaissances archéozoologiques sur les débuts de l’élevage du mouton dans l’ancien monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Le mouton, de la domestication à l’élevage, 91, pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rhinocéros dans la relation de voyage d'Evliyâ Çelebî, voyageur ottoman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bacque-Grammont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 298 (1), pp.203-237. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/JA.298.1.2055073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los cubiles de hiena actuales : sintesis critica de sus caracteristicas tafonomicas a partir de yacimientos excavados de los datos publicados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zona arqueologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domestication animale en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 120-121, pp.38-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene Archaeology of Southwest Ethiopia: New Insights from the Kafa Archaeological Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Anne Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Andrew Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur-Gebremariam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Archaeological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27, pp.255 - 289. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10437-010-9079-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire on the Mountain: Dignity and Prestige in the History and Archaeology of the Borada Highlands in Southern Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Weedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lakew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAA Archaeological Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine et diffusion de l’élevage dans la Corne de l’Afrique : un état de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24, pp.173-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Archaeology in the Highlands of Southern Ethiopia: Preliminary Findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Weedman Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lakew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nyame Akuma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72, pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnoarchéozoologie sur le travail du cuir : l'exemple de deux maisons de tanneurs dans le Konso (Éthiopie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hide processing: ethnoarcheological approaches, 43 (1), pp.99-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel and Vegetation at Asa Koma (Republic of Djibouti) during the Second Millennium BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Thiam El Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects de la faune nilotique dans la relation d’Evliyâ Celebî, voyageur ottoman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bacque-Grammont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mayeur-Jaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 296 (2), pp.331-374. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/JA.296.2.2036305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of wild animals in Southwestern Ethiopia during the Holocene (6 000 BP - 1 500 BP): The data from Moche Borago shelter (Wolayta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (2), pp.139-159. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/174963107x226417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bovins de la fosse médiévale de Tiya (Ethiopie): dépôt rituel ou banquet funéraire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique: Archéologie &amp; Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.101-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ancient fish fauna from Asa Koma (Djibouti) and modern osteometric data on 3 Tilapiini and 2 Clarias catfish species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Neer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documenta Archaeobiologiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Conservation policy and current research., 2, pp.141-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discovery of new rock paintings in the Horn of Africa: the rockshelters of Las Geel, Republic of Somaliland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles découvertes de peintures rupestres dans la Corne de l'Afrique : les abris sous roche de Las Geel, République de Somaliland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, XIX, pp.295-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de l’abri sous-roche de Moche Borago (Soddo, Wolyata). Premier bilan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pouzolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18, pp.181-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un approvisionnement chasséen caussenard exclusivement fondé sur la chasse ? La faune de Roucadour (Lot).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gascó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INCIDENCE DE LA COCCIDIOSE SUR LA COLORATION JAUNE DU POULET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yvore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Tan Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Recherches Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1972, 3 (3), pp.389-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Stress, Adaptation &amp; Innovation: Hunter-Gatherers to Early Farmers in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 27th Biennal Meeting: African Archeology, SAFA Society of Africanist Archaeologists, Cross Roads Trough Time, Session 18. Climate Change and Human Responses in Past African Societies: Lessons for a Changing World (July, 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire zoologique du Sahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du Sahara (jusqu'à 650 de notre ère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François-Xavier Fauvelle; Jean-Loïc Le Quellec, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations in the Lake Abhe area since the end of the Pleistocene (Djibouti): the transition from the last hunter-gatherers-fishers to the first herders in the Horn of Africa and their resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic change research summit : un chemin vers l’adaptation et la resilience, Inauguration de l’Observatoire Régional de Recherche pour l’Environnement et le Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORREC Djibouti, Oct 2022, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing and Herding in the Nile Delta during the Predynastic (4th millenium BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origin 7. The 7th International Conference on Predynastic and Early Dynastic Egypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yann Tristan; Pierre Tallet, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humains et hyènes dans les montagnes éthiopiennes. Occupations et modes de subsistance à la fin du Pléistocène sur le site de Fincha Habera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Ossendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Vogelsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Toulouse (distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in subsistence strategies and material culture at the onset of the Holocene in the Ziway-Shala Basin, Main Ethiopian Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles et monumentalisme : stratégie(s) sociale(s) face à la mort des Néolithiques du bassin du Gobaad (République de Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Rencontre annuelle du Gaaf 2020 (Groupe d’anthropologie et d’archéologie funéraire). Rencontre autour des funérailles. Des os et des larmes : préparer les corps, pleurer et honorer les morts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human adaptation in the Lake Abhe Basin (Ethiopian Afar) during the Early to Middle Holocene African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the Society of Africanist Archeologists (SAfA) : African Archaeology — A 20:20 Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type I collagen of African small wild bovids: de novo sequencing and implications for species identification using palaeoproteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Barriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleurdeau David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme réunion du groupe de travail en Archéozoologie, Génétique, Protéomiques et Morphométriques (AGPM-ICAZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Oulu, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New radiocarbon dates for two Pastoral Neolithic sites in south-central Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Gifford-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th meeting of the Society of African Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVOSHEEP project: Documenting morphological diversity of early sheep 'breeds' in Southwest Asian societies (6th - 1rst millennia BC) using 3D geometric morphometric of appendicular bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème réunion du groupe de travail en Archéozoologie, Génétique, Protéomiques et Morphométriques (AGPM – ICAZ) - Université d'Oulu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Big Dry, Ruptures et continuité dans le peuplement de l’Afrique à la fin du Pléistocène : paléoanthropologie, paléoenvironnement et archéologies comparées du Rift et du Nil dans leur cadre continental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques culturelles et Transformation des paysages dans un continent en mutation : Du Big Dry à l’Holocène dans l’Est africain, Séance spécialisée de la Société Préhistorique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre stress écologiques et réponses adaptatives, innovations et trajectoires sociales et culturelles : une synthèse sur les premières sociétés de production dans la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«To be pastoralist or not to be ?» Tracing the introduction of domestic caprines in Southern Africa using Palaeoproteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arul Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Society of Africanists’ Archaeologists conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03203176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des paléofaunes depuis le stade IOS3 dans la vallée du Nil et la vallée du Rift éthiopien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques culturelles et transformation des paysages dans un continent en mutation : du Big Dry à l’Holocène dans l’Est africain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First herders of the Nile Delta: new results from Tell el-Samara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Subsistence in the Prehistory of Northeastern Africa. 11eme conference of LPNEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Premières Sociétés de Production dans la Corne de l’Afrique, quels défis, enjeux et méthodes pour le programme PSPCA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme circulaire d’Antakari 3 en République de Djibouti (région d’As Eyla, District de Dikhil). Monument funéraire et premières sociétés de production dans la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table Ronde internationale de l’Adreuc. Mégalithismes et monumentalismes funéraires : passé, présent, futur. M. Gandelin, V. Ard et E. Mens (Dir.). Sidestone press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers éleveurs et derniers chasseurs de la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques culturelles et Transformation des paysages dans un continent en mutation : Du Big Dry à l’Holocène dans l’Est africain, Séance spécialisée de la Société Préhistorique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From molecules to animals: using ancient proteins to document human-animals interactions in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleurdeau David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du Réseau national CAI-RN « Compétences archéométriques interdisciplinaires » de la Mission pour initiatives transverses et interdisciplinaires du CNRS - Approches physico-chimiques pour la caractérisation des matières organiques en archéométrie et sciences de la conservation : un état de la question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03202775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Of sheep and men’ ? How ancient proteins can document African Later Stone Age subsistence strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Meeting of the ‘Archaeozoology, Genetics, Proteomics and Morphometrics’ Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Big Dry, Ruptures et continuité dans le peuplement de l’Afrique à la fin du Pléistocène : paléoanthropologie, paléoenvironnement et archéologies comparées du Rift et du Nil dans leur cadre continental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société préhistorique française, Dynamiques culturelles et transformation des paysages dans un continent en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynocéphales, Cynamolgues et bœufs indiens entre Inde et Éthiopie : des textes à l’archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trinquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles interdisciplinarités, nouveaux défis, journée d’études organisée par Association des Professeurs de Langues Anciennes de l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the characterization of Early Holocene communities in the Egyptian Western Desert: Gaga (KS241 LS), a stratified settlement in Kharga oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Subsistence in the Prehistory of Northeastern Africa. 11eme conference of LPNEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did Egyptians Eat Donkeys ? Reflexions from historical and archaeological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Animals in Ancient Egypt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Le Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domestication : où, quand, comment, pourquoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nous avec les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque organisé au Sénat par Esther Benbassa avec la commission animale d’EELV, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire à Venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The missing sheep&amp;quot; : rewriting domestic caprines introduction in Austral Africa using ancient proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAfA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herding, fishing and hunting during the 5th and 4th millennium BCE: fauna from Egypt and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2th biennal meeting of the Society of Africanist Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVOSHEEP Project. First zootechnical innovations in Southwest Asian societies (6th–1rst millennia B.C.): Origin and development of sheep breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abrahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Al Besso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ 2018 : 13th ICAZ International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Ankara, Turquie, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be pastoralist or not to be? Tracing the introduction of domestic caprines in Southern Africa using Palaeoproteomics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Society of Africanists’ Archaeologists conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal and contraction of human populations since the end of the Pleistocene in the Horn of Africa: a physical anthropological view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases: living in arid environments from prehistoric times to the present day. Des refuges aux oasis : vivre en milieu aride de la Préhistoire à aujourd’hui. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late prehistoric oasitic niches along the southern Red Sea (Yemen and Horn of Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases: living in arid environments from prehistoric times to the present day. Des refuges aux oasis : vivre en milieu aride de la Préhistoire à aujourd’hui. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes, L. Purdue, J. Charbonnier and L. Khalidi (eds.). Edition APDCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louise Purdue; Julien Charbonnier; Lamya Khalidi, Oct 2017, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering bone proteins in arid environment using palaeoproteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Bone Diagenesis Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03203194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human remains from Leopard Cave (Erongo, Namibia): New Mortuary Practices in Southern Africa more than 6,000 years ago?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Africanist Archaeologists, 23rd biennal meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of fishing in Northeast Africa: the example of the sites around Lake Abbe (Djibouti, 3rd-2nd Millenium BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Biennal conference of the Society for Africanist Archaeologists (SafA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental conditions and settlement dynamics in the Horn of Africa during the Holocene. The impact of the lacustrine evolutions of lake Abbe on the origins and consolidation of the first producer societies in the Gobaad basin (Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Biennal conference of the Society for Africanist Archaeologists (SAFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of ochres in relation with the production of rock art in Southern Africa : A contribution from the excavation at Leopard Cave (Erongo, Namibia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lapauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nankela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Biennial meeting of the Society of Africanist Archaeologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégalithisme funéraire au Somaliland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd biennal meeting of the Society of Africanist Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02135956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Production dans la Corne de l’Afrique. Programme, Méthodes et Résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’IRAH (Institut de Recherches Archéologiques et Historiques de Djibouti) &amp; CERD (Centre d'Etudes et de Recherches de Djibouti)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Djibouti (Djibouti), Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human remains from Leopard Cave (Erongo, Namibia) : New Mortuary Practices in Southern Africa more than 6,000 years ago?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chalamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Africanist Archaeologists, 23rd biennal meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Productions dans la Corne de l’Afrique : programme, méthodes et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, Histoire et Patrimoine. Etats des lieux et perspectives. 1ère table ronde, Institut d’études diplomatiques. Ministère des Affaires Etrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Stone Age sequence in Eastern Africa: human occupation phases and chronological gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of the PanAfrican Association of Prehistory and Related Studies : "The Central Main Ethiopian Rift (Ziway-Shala basin)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Johannesbourg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site néolithique de Wakrita (République de Djibouti) : données nouvelles sur les débuts de la domestication animale dans la Corne de l'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PANAF / PAA : 13th Congress of the Panafrican archaeological Association for Prehistory and related studies PAA = 13ème Congrès de l'Association panafricaine d'archéologie et disciplines associées - PANAF / 20th Meeting of the Society of Africanist Archaeologists Safa = 20ème Réunion de la Société des Archéologues Africanistes - Safa "Preserving African cultural heritage = Préservation du patrimoine culturel africain"[volume des résumés]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’acquisition à l’accumulation : analyse du transport différentiel d’éléments squelettiques par des hyènes modernes (C. crocuta et H. hyaena) de Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference of Archaeozoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los cubiles actuales de hiena: síntesis crítica de sus características tafonómicas a partir de la excavación de nuevos yacimientos (República de Djibuti, África del sur) y la información publicada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ia Reunion de cientificos sobre cubiles de hiena (y otros grandes carnivores) en los yacimientos arqueológicos de la Peninsula Ibérica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Madrid, España. pp.108-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00593287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une communauté d'&amp;quot;agro-chasseurs&amp;quot; au XIXe siècle dans la Haute Bénoué : analyse du matériel archéozoologique du site de Djaba-Hosséré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe colloque international Méga-Tchad : ressources vivrières et choix alimentaires dans le bassin du lac Tchad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Nanterre (Université Paris X), France. pp.113-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying taphonomic agents from the Plio-Pleistocene record of the Shungura Formation (lower Omo River Valley, Ethiopia) using confocal microscopy and Elliptic Fourier Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blade Engda Redae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lloyd A. Courtenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Rozada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taphos/ICAZ. 9th International Meeting on Taphonomy and Fossilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the first sheep breed in Southwest Asia: a 3D morphometric investigation on astragalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASWA 15th International meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique en Namibie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Détroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire sous les tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering bone and tooth proteins in arid environments using palaeoproteomics -A case study from the Late Stone Age site of Toteng, Botswana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pleurdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Symposium Frontiers in Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France. 10, pp.181 - 186, 2019, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.21813.12008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in fish lacustrine communities in the northern part of the East African Rift Valley (Ethiopie, Djibouti) between 11500 and 2000 cal. BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assamerew Dessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ, 19th FRWG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the introduction of domestic small bovids in Austral Africa using palaeoproteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arul Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique 2017).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03203212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of fishing of Tilapinii… but which one ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelig Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ, 19th FRWG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and consolidation of the first farming societies in the Horn of Africa. Results from latest research in the Republic of Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth Biennal conference of the Society for Africanist Archaeologists (SafA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Johannesburg, South Africa. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qedemt et les espaces funéraires de Lalibela (XI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XXI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bosc-Tiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Midi, 370 p., 2023, Sites et cités d'Afrique, 978-2-8107-1246-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti. Des Paysages & des Hommes. Regards sur le patrimoine archéologique du Lac Abhé. Préface d’Yves Coppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERD Centre d'Etudes et de Recherches. Editions du CERD, 215 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et la gazelle devint chèvre. Pré-Histoires africaines d’hommes et d’animaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Midi / Publications Scientifiques du Muséum, 2017, Collections « Sites et cités d’Afrique », François Bon; François-Xavier Fauvelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People and Animals in Holocene Africa. Recent advances in archaeozoology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africa Magna Verlag, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasse et élevage dans la Corne de l’Afrique entre le Néolithique et les temps historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Monographs in African Archaeology, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identification de l'animal conduit par la délégation XXIII des reliefs de l'escalier Est de l'Apadana de Persépolis: okapi, nilgaut ou girafe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Spruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lazaris S.; Aragon S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifications des espèces animales de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.19-80, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune des niveaux naqadiens du secteur 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrix Midant-Reynes; Nathalie Buchez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell el-Iswid 2010-2018, Les occupations naqadiennes du secteur 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FIFAO 93, Institut Français d'Archéologie Oriental, pp.221-231, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes fauniques issus de la zone 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Tallet; Grégory Marouard; Damien Laisney. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouadi el-Jarf 1. Les installations du littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FIFAO 95, Institut Français d'Archéologie Oriental, pp.111-113, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition du mobilier dans l'espace bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Robitaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrix Midant-Reynes; Nathalie Buchez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell el-Iswid 2010-2018, Les occupations naqadiennes du secteur 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FIFAO (95), Ifao, 2024, 9782724710151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Big Dry to the Holocene in Eastern Africa and beyond. Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joséphine Lesur; Jessie Cauliez; Lamya Khalidi; Laurent Bruxelles; Isabelle Crèvecoeur; David Pleurdeau; Chantal Tribolo; François Bon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Big Dry à l’Holocène en Afrique de l’Est et au-delà / From the Big Dry to the Holocene in Eastern Africa and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Préhistorique Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-12, 2023, Séances de la Société Préhistorique Française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fincha Habera, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Ossendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minassie Girma Tekelemariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Vogelsang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Pleistocene Archaeology of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.315-325, 2023, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-20290-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exploitation des ressources dans le temps et l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Onyango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tallio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Renaud Boisserie; Séverine Prat; Christel Tiberi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Rift Africain: A la confluence des Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche-Midi CNRS, pp.102-111, 2023, 978-2749178141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mochena Borago Rockshelter, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Vogelsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brady Kelsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Pleistocene Archaeology of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.461-482, 2023, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-20290-2_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and Diffusion of Cattle Herding in Northeastern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Wright; Catarina Ginja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cattle and People. Interdisciplinary Approaches to Ancient Relationship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lockwood Press, pp.45-62, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dromadaire en Egypte....quoi de neuf depuis 1977?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Buchez; Yann Tristant; Olivier Rochecouste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egypte anterieure: Melanges de prehistoire et d'archeologie offerts a Beatrix Midant-Reynes par ses etudiants, collegues et amis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.539-550, 2021, Orientalia Lovaniensia Analecta, 9789042941403. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv27vt5ft.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did Egyptians Eat Donkeys ? Reflexions from Archaeological and Historical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salima Ikram; Jessica Kaiser; Stéphanie Porcier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ancient Egyptians &amp; the Natural World. Flora, Fauna &amp; Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9789464260359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monumentalisme funéraire et premières sociétés de production dans la Corne de l’Afrique. Le monument à double couronne d’Antakari 3 en République de Djibouti (région d’As Eyla,District de Dikhil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Youssouf Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard; Emmanuel Mens; Muriel Gandelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires : passé, présent, futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-352, 2021, 978-90-8890-989-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes fauniques issus des galeries-magasins d’Ayn Soukhna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Tallet; Georges Castel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ayn Soukhna IV. Le matériel des galeries-magasins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français d'Archéologie Orientale, pp.419-426, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lavelle (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l'exposition "Je mange donc je suis", Petit dictionnaire curieux de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d'histoire naturelle / Collectif, pp.86-87, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi et symbolisme des cornes de bovins au Protodynastique: Exemples d’Abou Rawach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Porcier; Salima Ikram; Stéphane Pasquali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creatures of Earth, Water, and Sky. Essays on Animals in Ancient Egypt and Nubia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestone Press, pp.211-220, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moutons et chèvres à la conquête des déserts africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Le Meillour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Gourrichon; Camille Daugeard; Jean-Philippe Brugal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et caprinés: de la montagne à la steppe, de la chasse à l’élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions APDCA, pp.159-174, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bétail dans les déserts africains : exemples croisés de l’adaptation des premiers pasteurs dans le Sahara oriental et l’Afar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Purdue L.; Charbonnier J.; Khalidi L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases. Living in arid environments from prehistoric times to present day/Des refuges aux oasis. Vivre en milieu aride de la Préhistoire à aujourd'hui, (actes des XXXVIIIe Rencontres internationales d'Archéologie et d'Histoire d'Antibes, oct. 2017),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions APDCA, pp.101-118, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing and herding in the Nile Delta during the Predynastic (4th millennium BCE).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cakirlar C.; Chahoud J.; Berthon R.; Pillar Birch S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of the Near East XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barkhuis Publishing &amp; University of Groningen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-72, 2018, 9789492444745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pasteurs et des vaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fauvelle F.-X. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique ancienne. De l'Acacus au Zimbabwe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.499-518, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late prehistoric oasitic niches along the southern Red Sea (Yemen and Horn of Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Purdue L.; Charbonnier J.; Khalidi L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From refugia to oases. Living in arid environments from prehistoric times to present day. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-100, 2018, 2904110607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune d’Asa Koma : présentation des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Neer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Gutherz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asa Koma, site néolithique dans le bassin du Gobaad (République de Djibouti)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de la Méditerranée, pp.169-180, 2017, Collection Mondes Anciens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asa Koma et le Néolithique dans la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gutherz X. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asa Koma. Site Néolithique en République de Djibouti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de la Méditerranée, Collection Mondes Anciens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-270, 2017, 978-2-36781-257-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune d’Asa Koma : élevage, pêche et chasse dans la plaine du Gobaad.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Neer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Gutherz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asa Koma, site néolithique dans le bassin du Gobaad (République de Djibouti)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.181-204, 2017, 978-2-36781-257-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell el-Iswid, 2006-2010. Archaeology of the Eastern Nile Delta in the 4th millennium BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bréand Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mariusz A. Jucha; Joanna Dᶒbowska-Ludwin; Piotr Kołodziejczyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aegyptus est imago caeli, Studies presented to K.-M. Cialowicz on his 60th birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Archaeology, Jagiellonian University in Krakow; Archaeolgica Foundation, Krakow, 2014, 978-83-941010-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune de Tell el-Iswid sud, secteur 1a et 1b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Buchez; B. Midant-Reynes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell el-Iswid, 2006-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'IFAO, pp.275-280, 2014, 9782724706482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domesticates and Wild Game in the Egyptian Western Desert at the End of the 5 th Millen- nium BC: The Fauna from KS 43, Kharga Oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wuttman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Jousse; J. Lesur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People and Animals in Holocene Africa. Recent advances in archaeozoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Africa Magna Verlag, pp.59-74, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'homme s'adapte aux changements climatiques : exemple de la Corne de l'Afrique depuis 8000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur-Gebremariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Barbault et Alain Foucault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements climatiques et biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert - AFAS, p. 197-210, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild animals downtown : evidence from Balat, Dakhla Oasis (end of the 3rd millennium BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pantalacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Riemer; F. Förster; M. Herb; N. Pöllath. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desert animals in the Eastern Sahara : position, significance and cultural reflection in antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heinrich-Barth-Institut, pp.245-259, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control mechanism of biodiversity at the Holocene time scale: the contributions of archaezoology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bearez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bournery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et changement global. Réponses adaptatives au changement global : résultats et prospectives. IFB - GICC, Colloque de restitution 18 - 20 sept. 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFB - GICC, ASIEM, pp.167-172, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une communauté d’« agro-chasseurs » au XIXe siècle dans la Haute-Bénoué : analyse du matériel archéozoologique extrait du site de Djaba-Hosséré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langlois Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources vivrières et choix alimentaires dans le bassin du lac Tchad. Actes du Colloque 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Editions, pp.113-129, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision de la stratigraphie néolithique de Roucadour (le Néolithique ancien et moyen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gascó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Dartevelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auvergne et Midi. Actualité de la recherche. Actes des 5èmes Rencontres Méridionales de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Préhistoire du Sud-Ouest, pp.353-378, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération archéologique sur le site d’Antakari 3. In Cauliez J. (dir.) Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Rapport de la deuxième année de troisième quadriennale sur les travaux conduits en 2023 (sur financements 2022) et opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères; Centre national de la recherche scientifique (CNRS); Centre d'Etudes et de Recherche de Djibouti (CERD); Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); TRACES UMR 5608. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poursuite de la fouille de la sépulture communautaire d'Antakari 3. In Cauliez J. (dir.) Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Rapport de la première année de troisième quadriennale sur les travaux conduits en 2022 (sur financements 2021) et opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Abdoulkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires étrangères (MEAE); Centre national de la recherche scientifique (CNRS); Centre d'Etudes et de Recherche de Djibouti (CERD); Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); TRACES UMR 5608. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport SEEG Gobaad. Conditions environnementales et dynamiques de peuplement dans la Corne de l'Afrique de la fin du Pléistocène à l'Holocène moyen-récent. L'impact des évolutions lacustres du Lac Abbé sur les origines et la consolidation des premières sociétés productrices du bassin du Gobaad. Programme PSPCA Premières Sociétés de Production dans la Corne de l'Afrique 2014-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320 Premières Sociétés de Production dans la Corne de l’Afrique. Deuxième quadriennale 2018-2021. Rapport de la deuxième année de la deuxième quadriennale sur les travaux conduits en 2019 (sur financements 2018) + Opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de République de Djibouti (IRAH); CERD (République de Djibouti); Ministère de l'Europe et des Affaires Etrangères. Commission Consultative des Recherches Archéologiques à l'étranger. Sous-commission Afrique - Arabie; UMR 5608 TRACES; Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti; CFEE – Centre Français des Etudes Ethiopiennes – Addis Abeba; Institut des Déserts et des Steppes. 2019, 187 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérouin S., Matu M., Cauliez J., Coudert L., Diaz A., Marquebieille B., Mologni C., Lesur J., 2019, Antakari 3 – Poursuite de la fouille du monument funéraire, in J. Cauliez (Dir) Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la deuxième année de la deuxième quadriennale sur les travaux conduits en 2019 (sur financements 2018) + opération projetée, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2019, p. 43-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages archéologiques à Deka Wede 5 et Bulbula 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères. Commission Consultative des Recherches Archéologiques à l'étranger. Sous-commission Afrique - Arabie. 2019, pp.20-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antakari 3 – Poursuite de la fouille du monument funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hérouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2018, pp.24-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie préhistorique dans la région des lacs d’Ethiopie (Ziway, Langano, Abijata) : contribution à l’établissement de la séquence Late Stone Age d’Afrique orientale (LSA sequence in Ethiopia). Rapport 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte Endalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Biets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MEAE; Ambassade de France en Ethiopie; CFEE; Université Toulouse Jean Jaurès; INRAP; UMR 5608 TRACES; ANR Big Dry. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Deuxième quadriennale 2018-2021 Rapport de la première année de deuxième quadriennale sur les travaux conduits en 2018 (sur financements 2017) + Opérations projetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH); CERD (République de Djibouti); Ministère de l’Europe et des Affaires Étrangères (France); UMR 5608 TRACES; CFEE – Centre Français des Etudes Ethiopiennes (Addis Abeba); Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti. 2018, 181 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report. Volcanological & Archaeological Program for Obsidian Research-Afar (Ethiopia). 5-24 April 2017 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semenew Asrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM; CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie préhistorique dans la région des lacs d’Ethiopie (Ziway, Langano, Abijata) : contribution à l’établissement de la séquence Late Stone Age d’Afrique orientale (LSA sequence in Ethiopia). Rapport 2017 et bilan du quadriennal 2014-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behailu Habte Endalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MEAE; Ambassade de France en Ethiopie; CFEE; Université Toulouse Jean-Jaurès; INRAP; UMR 5608 TRACES; ANR Big Dry. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017. Rapport des travaux conduits en 2017 (sur financements 2016) + Opérations projetées pour la nouvelle quadriennale 2018-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de République de Djibouti (IRAH); CERD (République de Djibouti); Ministère des Affaires Étrangères et du Développement International (France); UMR 5608 TRACES; Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti. 2017, 150 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le site d’Asa Koma – Premiers résultats des études liées au sondage de 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibouti,. 2016, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report. Volcanological & Archaeological Program for Obsidian Research – Afar Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Chesnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM (Université Nice Sophia-Antipolis). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques de République de Djibouti (IRAH); CERD (République de Djibouti); Ministère des Affaires Étrangères et du Développement International (France); UMR 5608 TRACES; Service de Coopération et d’Action Culturelle de l’Ambassade de France en République de Djibouti. 2016, 164 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSPCA – Programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017 Rapport des travaux conduits en 2015 – Deuxième année de quadriennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Études Stratégiques, Sociales et Économiques de République de Djibouti; CERD (République de Djibouti); Ministère des Affaires Étrangères et du Développement International; UMR 5608 TRACES. 2015, 108 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2014-2017. Rapport des travaux conduits en 2014 – Première année de quadriennale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission archéologique franco-djiboutienne. Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère des Affaires Étrangères et du Développement International, UMR 5608 Traces, Ambassade de France en République de Djibouti. 2014, 117 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la mission Préhistoire, oasis de Kharga, Douch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan de Dapper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IFAO. 2011, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la mission Préhistoire, oasis de Kharga, Douch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan de Dapper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IFAO. 2010, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la mission Préhistoire, oasis de Kharga, Douch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Midant-Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan de Dapper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IFAO. 2009, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId495"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24A5C579"/>
+    <w:nsid w:val="40DA172D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josephine-lesur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4245-7140" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081093861" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257343v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Allaoua" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ch&#226;teauneuf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Hajaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fwn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Torres Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Gonz&#225;lez-Ruibal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Antonio Franco Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n de la Torre Garc&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Yravedra Sainz de los Terreros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/21915784-bja10038" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301107v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Meillour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192283v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clist" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wannes Hubau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-023-09535-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmed Abdel Azim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistiane Hochstrasser-Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Midant-Reynes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.11604" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812312v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G Daly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Arbuckle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Rossi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Mattiangeli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe A Lawlor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.82984" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bader" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agraw Amane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bea de Cupere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103447" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hintermann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402639v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abrahami" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.247" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987732v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schepers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Vogelsang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270X.2020.1792709" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931270v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;troit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71374-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911601v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106459" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lapauze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Detroit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-020-09394-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987728v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuqing Zheng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xihong Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjia Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhirui Yang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz5216" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129356v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Elhajaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Minotti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Bajeot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.768" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267341v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Ossendorf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Groos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bromm" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minassie Girma Tekelemariam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Glaser" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw8942" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408768v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arnil.2019.1320" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322137v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frantz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Haile" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Scheu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ge&#246;rg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901169116" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267349v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stopp" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Schafberg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hassanin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.104993" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Arthur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Curtis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Arthur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coltorti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Pieruccini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-018-09322-w" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173301v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arul Marie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.09.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011270v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.01.016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501783v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel C&#244;tez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mabille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Chester" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rocklin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deroin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848026v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2018v53a1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986888v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dachy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-018-9306-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179956v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Weedman Arthur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.08.055" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135708v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cros" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdi Ali" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.994" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405909v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02015978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tyler Faith" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assamerew Dessie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.02.053" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116539v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0093469014Z.000000000110" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180056v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413132v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guindeuil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1577" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964659v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asamerew Dessie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.07.019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V5RZJ41-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135642v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2014.1562" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135682v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Hildebrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gedef Abawa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.11.024" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898094v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.04.038" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N9598NG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413050v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mar&#237;n Su&#225;rez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel S&#225;nchez-Elipe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Mart&#237;nez Barri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270X.2013.866843" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017889v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Daussy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2013.1552" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017879v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2013.1538" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962762v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tristant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wuttmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413044v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arnil.2013.1057" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413037v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary J Galbreath" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Mordacq" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Duckworth" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413030v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pantalacci" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413027v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven A Brandt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich C Fisher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Hildebrand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H Ambrose" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.03.047" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172328v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Imalwa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Detroit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anzel Veldman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040340" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188668v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Helmer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413015v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bacque-Grammont" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.298.1.2055073" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101231v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Avery" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037737v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413021v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Anne Hildebrand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Andrew Brandt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur-Gebremariam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-010-9079-8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99D826A646E82FA1B13E402A3F964808BFA478D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037726v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Weedman" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lakew" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413126v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lakew" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413112v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413001v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376395v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newton" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Thiam El Hadji" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413008v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mayeur-Jaouen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.296.2.2036305" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412998v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174963107x226417" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165842v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155003v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Neer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155252v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155258v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155245v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pouzolles" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155226v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900716v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yvore" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesur" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mainguy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tan Hung" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paquin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288980v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869869v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056122v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Mariam" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869883v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610233v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pleurdeau David" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427262v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177289v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427265v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452760v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Matu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510766v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610251v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gifford-Gonzalez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376226v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03203176v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402382v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane C. Denys" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408630v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011346v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408614v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376228v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408579v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03202775v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Zirah" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408684v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trinquier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561046v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruxelles" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crevecoeur" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pleurdeau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556246v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Meillour" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zirah" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zazzo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408610v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408602v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pr&#233;vost" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408599v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841212v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cersoy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marie" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786533v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Serna" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947380v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195127v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Al Besso" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berthon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879548v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01990644v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452740v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Duday" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03203194v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967079v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963875v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nankela" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;troit" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971937v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chalamon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011325v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135956v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Cros" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104217v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauliez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gutherz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarashi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bruxelles" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011329v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971935v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729917v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564001v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584992v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel P&#232;ne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593287v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361907v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langlois" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076728v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922701v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blade Engda Redae" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd A. Courtenay" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Rozada" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922800v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551368v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21813.12008" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011293v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03203212v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011297v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gosselin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelig Mahe" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011286v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310277v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103872v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bernard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bosc-Tiess&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381725v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284631v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413144v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jousse" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413141v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565920v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Spruyt" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987691v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987685v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907047v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Midant-Reynes" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robitaille" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185738v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20290-2_18" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789421v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_57951/accEs-libre-seance-20-dynamiques-culturelles-et-transformation-des-paysages-dans-un-continent-en-mutation-du-big-dry-a-l-holocene-dans-l-est-africain.html" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987722v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Onyango" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tallio" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185736v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Brandt" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hildebrand" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Fisher" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Kelsey" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20290-2_28" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869849v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610215v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv27vt5ft.37" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650226v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/bookviewer/9789464260359" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427238v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Youssouf Aden" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037604v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408811v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027931v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408791v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180032v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180021v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairie-archeologique.com/index.html?produit=50748" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180026v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179897v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barkhuis.nl/product_info.php?products_id=236" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284628v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01991155v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812571.html" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284630v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jacquet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812571.html#desctoggle" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842117v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;and Ga&#235;lle" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413188v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413182v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wuttman" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749529v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413170v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529622v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasse" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bearez" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournery" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037750v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langlois Olivier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413208v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gernigon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Muller" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442322v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907169v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Abdoulkader" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442890v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864644v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377386v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376648v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011708v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behailu Habte Endalew" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Biets" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120085v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011682v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011717v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semenew Asrat" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Capellari" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011694v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011667v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996299v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01992985v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011650v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011644v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;roin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01992884v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828766v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan de Dapper" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828771v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828776v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josephine-lesur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4245-7140" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081093861" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257343v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Allaoua" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ch&#226;teauneuf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Hajaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fwn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Torres Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Gonz&#225;lez-Ruibal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Antonio Franco Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n de la Torre Garc&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Yravedra Sainz de los Terreros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/21915784-bja10038" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307829v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301107v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Meillour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192283v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clist" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wannes Hubau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-023-09535-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812307v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guyot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmed Abdel Azim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistiane Hochstrasser-Petit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Midant-Reynes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.11604" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G Daly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Arbuckle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Rossi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Mattiangeli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe A Lawlor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.82984" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806416v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bader" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agraw Amane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bea de Cupere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103447" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hintermann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402639v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abrahami" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.247" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931270v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;troit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71374-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schepers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Vogelsang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270X.2020.1792709" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911601v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106459" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568815v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lapauze" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Detroit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-020-09394-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987728v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuqing Zheng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xihong Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjia Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhirui Yang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz5216" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129356v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Elhajaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Minotti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Bajeot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.768" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267341v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Ossendorf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Groos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bromm" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minassie Girma Tekelemariam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Glaser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw8942" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408768v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arnil.2019.1320" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322137v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frantz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Haile" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Scheu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ge&#246;rg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901169116" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267349v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stopp" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Schafberg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hassanin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.104993" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179884v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Arthur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Curtis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Arthur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coltorti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Pieruccini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-018-09322-w" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848026v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel C&#244;tez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mabille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Chester" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rocklin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deroin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2018v53a1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173301v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arul Marie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.09.013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011270v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.01.016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501783v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986888v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dachy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-018-9306-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179956v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Weedman Arthur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.08.055" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135708v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cros" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdi Ali" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.994" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02015978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tyler Faith" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assamerew Dessie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.02.053" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405909v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116539v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0093469014Z.000000000110" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180056v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964659v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asamerew Dessie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.07.019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V5RZJ41-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413132v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guindeuil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.1577" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135642v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2014.1562" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135682v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Hildebrand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gedef Abawa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.11.024" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898094v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.04.038" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N9598NG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413050v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mar&#237;n Su&#225;rez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel S&#225;nchez-Elipe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Mart&#237;nez Barri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270X.2013.866843" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017889v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Daussy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2013.1552" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017879v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2013.1538" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962762v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tristant" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wuttmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413044v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arnil.2013.1057" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413030v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pantalacci" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413037v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary J Galbreath" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Mordacq" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Duckworth" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413027v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven A Brandt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich C Fisher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Hildebrand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H Ambrose" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.03.047" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172328v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Imalwa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Detroit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anzel Veldman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040340" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188668v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Helmer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413015v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bacque-Grammont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.298.1.2055073" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101231v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Avery" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037737v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413021v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Anne Hildebrand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Andrew Brandt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur-Gebremariam" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-010-9079-8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99D826A646E82FA1B13E402A3F964808BFA478D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037726v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Weedman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lakew" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413112v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413126v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lakew" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413001v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376395v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newton" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Thiam El Hadji" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413008v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mayeur-Jaouen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.296.2.2036305" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412998v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174963107x226417" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165842v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155003v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Neer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155252v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155258v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155245v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pouzolles" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155226v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900716v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yvore" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesur" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mainguy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tan Hung" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paquin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288980v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869869v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056122v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Mariam" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869883v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177289v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427265v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452760v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Matu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427262v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610233v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pleurdeau David" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610251v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gifford-Gonzalez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510766v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408630v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376226v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03203176v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402382v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane C. Denys" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408614v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376228v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011346v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408579v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03202775v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Zirah" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556246v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Meillour" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pleurdeau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zirah" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zazzo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561046v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruxelles" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crevecoeur" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408684v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trinquier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408610v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408602v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pr&#233;vost" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408599v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786533v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Serna" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841212v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cersoy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947380v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195127v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Al Besso" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berthon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879548v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452740v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Duday" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01990644v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03203194v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971937v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chalamon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;troit" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011325v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967079v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963875v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nankela" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135956v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Cros" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104217v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauliez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gutherz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarashi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bruxelles" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971935v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011329v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729917v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584992v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel P&#232;ne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564001v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593287v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361907v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langlois" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922701v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blade Engda Redae" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd A. Courtenay" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Rozada" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076728v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922800v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551368v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21813.12008" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011293v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03203212v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011297v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gosselin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelig Mahe" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011286v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103872v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bernard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bosc-Tiess&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381725v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284631v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413144v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jousse" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413141v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565920v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Spruyt" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987685v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987691v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907047v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Midant-Reynes" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robitaille" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789421v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_57951/accEs-libre-seance-20-dynamiques-culturelles-et-transformation-des-paysages-dans-un-continent-en-mutation-du-big-dry-a-l-holocene-dans-l-est-africain.html" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185738v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20290-2_18" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987722v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Onyango" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tallio" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185736v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Brandt" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hildebrand" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Fisher" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Kelsey" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20290-2_28" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869849v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610215v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv27vt5ft.37" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650226v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/bookviewer/9789464260359" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427238v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Youssouf Aden" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037604v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027931v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408811v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408791v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180026v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179897v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barkhuis.nl/product_info.php?products_id=236" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180032v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180021v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairie-archeologique.com/index.html?produit=50748" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284628v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01991155v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812571.html" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284630v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jacquet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812571.html#desctoggle" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842117v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;and Ga&#235;lle" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413188v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413182v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wuttman" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749529v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413170v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529622v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasse" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bearez" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournery" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037750v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langlois Olivier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413208v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gernigon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Muller" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442322v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907169v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Abdoulkader" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442890v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377386v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864644v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376648v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120085v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011708v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behailu Habte Endalew" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Biets" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011682v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011717v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semenew Asrat" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Capellari" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011694v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011667v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01996299v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01992985v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011650v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011644v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;roin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01992884v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828766v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan de Dapper" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828771v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828776v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>