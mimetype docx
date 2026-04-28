--- v0 (2026-03-16)
+++ v1 (2026-04-28)
@@ -331,209 +331,209 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier “Brouillons. Itinéraires des pensées grises en lettres et sciences humaines”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« D’auguste renommée », les personnalités locales de l’Antiquité à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loman-Pierre Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier-Calbris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brouillon(s). Itinéraires des pensées grises en lettres et sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Clermont-Ferrand, France. </w:t>
+              <w:t xml:space="preserve">« D’auguste renommée » : les personnalités locales de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Clermont-Ferrand, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pensées vives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 57, Presses Universitaires Blaise-Pascal, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13w2y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979513v1</w:t>
+                <w:t xml:space="preserve">hal-05059893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« D’auguste renommée », les personnalités locales de l’Antiquité à nos jours</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dossier “Brouillons. Itinéraires des pensées grises en lettres et sciences humaines”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier-Calbris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« D’auguste renommée » : les personnalités locales de l’Antiquité à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Clermont-Ferrand, France. </w:t>
+              <w:t xml:space="preserve">Brouillon(s). Itinéraires des pensées grises en lettres et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Clermont-Ferrand, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pensées vives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, École Doctorale LSHS (ED 370), pp.9-229, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13w2y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05059893v1</w:t>
+                <w:t xml:space="preserve">hal-04979513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -545,278 +545,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction au dossier “Brouillons. Itinéraires des pensées grises en lettres et sciences humaines”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier-Calbris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pensées vives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.11-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059901v1</w:t>
+                <w:t xml:space="preserve">hal-04979487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au dossier “Brouillons. Itinéraires des pensées grises en lettres et sciences humaines”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : « D’auguste renommée », les personnalités locales de l’Antiquité à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loman-Pierre Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier-Calbris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pensées vives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, « D’auguste renommée », les personnalités locales de l’Antiquité à nos jours, 57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13w2x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979487v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : « D’auguste renommée », les personnalités locales de l’Antiquité à nos jours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loman-Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier-Calbris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, « D’auguste renommée », les personnalités locales de l’Antiquité à nos jours, 57, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13w2x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13w2z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059898v1</w:t>
+                <w:t xml:space="preserve">hal-05059901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La terre et les hommes. Habiter la moyenne montagne cantalienne au bas Moyen Âge</w:t>
               </w:r>
@@ -874,212 +874,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Rénovation seigneuriale » et affirmation des droits de la communauté à Dienne (Cantal) : Conflits et violences dans une seigneurie de moyenne montagne à la fin du Moyen Âge (XIVe-XVIe siècle)</w:t>
+                <w:t xml:space="preserve">Jean-François Draperi, Le fait associatif dans l’Occident médiéval. De l’émergence des communs à la suprématie des marchés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaestiones Medii Aevi Novae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.54264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413324v1</w:t>
+                <w:t xml:space="preserve">hal-04413345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Draperi, Le fait associatif dans l’Occident médiéval. De l’émergence des communs à la suprématie des marchés</w:t>
+                <w:t xml:space="preserve">« Rénovation seigneuriale » et affirmation des droits de la communauté à Dienne (Cantal) : Conflits et violences dans une seigneurie de moyenne montagne à la fin du Moyen Âge (XIVe-XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaestiones Medii Aevi Novae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Narrations of Violence, 26, pp.129-146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04413345v1</w:t>
+                <w:t xml:space="preserve">hal-04413324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1151,976 +1151,976 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie rurale dans l'Auvergne des XIe et XIIe siècles. Sources, méthodes, travaux</w:t>
+                <w:t xml:space="preserve">Des marchands consommateurs en Auvergne : objets, pratiques, circulations (XIVe-XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier-Calbris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Auvergne à l'époque romane. Arts, littérature et histoire (Xe-XIIIe siècle). 33e colloque international d’art roman d’Issoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Terres Romanes d’Auvergne, Oct 2025, Issoire - salle Le STRAPONTIN, France</w:t>
+              <w:t xml:space="preserve">Séminaire Jacov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Perpignan Via Domitia, Mar 2026, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336415v1</w:t>
+                <w:t xml:space="preserve">hal-05576221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matérialités médiévales en Auvergne : appréhender le quotidien à travers les sources de la pratique. Un dossier en cours</w:t>
+                <w:t xml:space="preserve">La gestion de l’inculte : régulation et règlementation des pratiques pastorales dans les monts du Cantal à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier-Calbris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier des médiévistes d'Avignon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Avignon, France</w:t>
+              <w:t xml:space="preserve">Agriculture et environnement de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Boutoulle; Stéphanie Lachaud; Corinne Marache; Julien Zurbach, Feb 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304375v1</w:t>
+                <w:t xml:space="preserve">hal-04979476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion de l’inculte : régulation et règlementation des pratiques pastorales dans les monts du Cantal à la fin du Moyen Âge</w:t>
+                <w:t xml:space="preserve">Matérialités médiévales en Auvergne : appréhender le quotidien à travers les sources de la pratique. Un dossier en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier-Calbris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et environnement de l’Antiquité à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Boutoulle; Stéphanie Lachaud; Corinne Marache; Julien Zurbach, Feb 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Atelier des médiévistes d'Avignon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979476v1</w:t>
+                <w:t xml:space="preserve">hal-05304375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les assemblées d’habitants dans les petites villes d’Auvergne (XIVe-XVIe siècles)</w:t>
+                <w:t xml:space="preserve">La vie rurale dans l'Auvergne des XIe et XIIe siècles. Sources, méthodes, travaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier-Calbris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les habitants en assemblées à la fin du Moyen Âge (Europe, XIIe -début du XVIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cléo Rager; Marie-Émeline Sterlin-Cathébras; Florie Varitille, Jun 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">L'Auvergne à l'époque romane. Arts, littérature et histoire (Xe-XIIIe siècle). 33e colloque international d’art roman d’Issoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Terres Romanes d’Auvergne, Oct 2025, Issoire - salle Le STRAPONTIN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132545v1</w:t>
+                <w:t xml:space="preserve">hal-05336415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux et &amp;quot;jeux de rôle&amp;quot; villageois en Auvergne à la fin du Moyen Âge</w:t>
+                <w:t xml:space="preserve">Les assemblées d’habitants dans les petites villes d’Auvergne (XIVe-XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier-Calbris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jouer au Moyen Âge. Sociétés, pratiques et représentations. Journées d'étude doctorales du CIHAM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIHAM, Oct 2025, Lyon (Maison des Sciences de l'Homme), France</w:t>
+              <w:t xml:space="preserve">Les habitants en assemblées à la fin du Moyen Âge (Europe, XIIe -début du XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cléo Rager; Marie-Émeline Sterlin-Cathébras; Florie Varitille, Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336426v1</w:t>
+                <w:t xml:space="preserve">hal-05132545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petits marchands et grand commerce : quelques itinéraires de marchands auvergnats à la Renaissance (XVe-XVIe siècles)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Moulier</w:t>
+                <w:t xml:space="preserve">Jeux et &amp;quot;jeux de rôle&amp;quot; villageois en Auvergne à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Moulier-Calbris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disputatio Uqamensis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des études médiévales du Québec, Feb 2024, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Jouer au Moyen Âge. Sociétés, pratiques et représentations. Journées d'étude doctorales du CIHAM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIHAM, Oct 2025, Lyon (Maison des Sciences de l'Homme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811181v1</w:t>
+                <w:t xml:space="preserve">hal-05336426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women as hominini oeconomici</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Gomy</w:t>
+                <w:t xml:space="preserve">Mobilité géographique et mobilité sociale : quelques destinées de familles marchandes auvergnates à la fin du Moyen Âge (XIVe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Moulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche franco-québécois HoFeAu, « HOmmes et FEmmes en AUtorité. Construction conjointe de la norme »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Mobilités, transferts et circulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Bonanno; Julie Bordier; Giada Rita Fardella; Pauline Gomes; Adrien Lamotte; Pierandrea Rigo, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979559v1</w:t>
+                <w:t xml:space="preserve">hal-04811175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’assemblée des habitants dans les villages cantaliens au Moyen Âge : une entité insaisissable ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Moulier</w:t>
+                <w:t xml:space="preserve">Women as hominini oeconomici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Maria Gajek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Severin-Barboutie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Moulier-Calbris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Viallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Villages V : Pouvoir au village, villages et pouvoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphane Gomis; Frédéric Trément, Nov 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche franco-québécois HoFeAu, « HOmmes et FEmmes en AUtorité. Construction conjointe de la norme »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811191v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">35 registres de justice au secours de l'histoire rurale : présentation d'un corpus cantalien inédit (1320-1530)</w:t>
+                <w:t xml:space="preserve">Petits marchands et grand commerce : quelques itinéraires de marchands auvergnats à la Renaissance (XVe-XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Banna</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIHAM, Feb 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Disputatio Uqamensis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des études médiévales du Québec, Feb 2024, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979544v1</w:t>
+                <w:t xml:space="preserve">hal-04811181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité géographique et mobilité sociale : quelques destinées de familles marchandes auvergnates à la fin du Moyen Âge (XIVe-XVIe siècle)</w:t>
+                <w:t xml:space="preserve">L’assemblée des habitants dans les villages cantaliens au Moyen Âge : une entité insaisissable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilités, transferts et circulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurent Bonanno; Julie Bordier; Giada Rita Fardella; Pauline Gomes; Adrien Lamotte; Pierandrea Rigo, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Villages V : Pouvoir au village, villages et pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Gomis; Frédéric Trément, Nov 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811175v1</w:t>
+                <w:t xml:space="preserve">hal-04811191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Peyre-Arche : portrait d’une « montagne » dans la montagne à la fin du Moyen Âge (Dienne, Cantal)</w:t>
+                <w:t xml:space="preserve">35 registres de justice au secours de l'histoire rurale : présentation d'un corpus cantalien inédit (1320-1530)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Montagnes et environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire Banna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIHAM, Feb 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979550v1</w:t>
+                <w:t xml:space="preserve">hal-04979544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crises et institutions urbaines dans les petites villes du Cantal : les exemples de Salers et de Murat (XIIIe-XVIe siècles)</w:t>
+                <w:t xml:space="preserve">Le Peyre-Arche : portrait d’une « montagne » dans la montagne à la fin du Moyen Âge (Dienne, Cantal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À l'épreuve des tempêtes. Institutions et crises : approches historiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anthony Hamon; Alexandre Lepesteur; Pierre Meignan; Jean-François Morvan, Mar 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Montagnes et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413380v1</w:t>
+                <w:t xml:space="preserve">hal-04979550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier le marché et ses acteurs à travers les registres de notaires. Dynasties marchandes à Salers au début du XVIe siècle</w:t>
+                <w:t xml:space="preserve">Crises et institutions urbaines dans les petites villes du Cantal : les exemples de Salers et de Murat (XIIIe-XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorants du CIHAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Enki Baptiste; Anna Lafont-Chardin, Apr 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">À l'épreuve des tempêtes. Institutions et crises : approches historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anthony Hamon; Alexandre Lepesteur; Pierre Meignan; Jean-François Morvan, Mar 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413349v1</w:t>
+                <w:t xml:space="preserve">hal-04413380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communs villageois et droits d'usages dans les monts du Cantal à la fin du Moyen Âge</w:t>
               </w:r>
@@ -2169,504 +2169,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier l'élevage à travers les registres de justice seigneuriale. Le corpus de la seigneurie de Dienne dans le Cantal (1397-1530)</w:t>
+                <w:t xml:space="preserve">Étudier le marché et ses acteurs à travers les registres de notaires. Dynasties marchandes à Salers au début du XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche Criham - Géolab : l’élevage (re)saisi par les historiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dominique Taurisson-Mouret; Soazig Villerbu; Gaëlle Tallet, Oct 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">Séminaire des doctorants du CIHAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enki Baptiste; Anna Lafont-Chardin, Apr 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413362v1</w:t>
+                <w:t xml:space="preserve">hal-04413349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'habitat déserté au village déserté. Bilan historiographique et exemples cantaliens</w:t>
+                <w:t xml:space="preserve">Étudier l'élevage à travers les registres de justice seigneuriale. Le corpus de la seigneurie de Dienne dans le Cantal (1397-1530)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Villages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphane Gomis; Frédéric Trément, May 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche Criham - Géolab : l’élevage (re)saisi par les historiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dominique Taurisson-Mouret; Soazig Villerbu; Gaëlle Tallet, Oct 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413356v1</w:t>
+                <w:t xml:space="preserve">hal-04413362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique au village. Communautés rurales et remise en cause du féodalisme à la fin du Moyen Âge dans le Cantal</w:t>
+                <w:t xml:space="preserve">De l'habitat déserté au village déserté. Bilan historiographique et exemples cantaliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Histoire des communautés à l'épreuve : enjeux historiographiques et méthodologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Ponsard, Nov 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Séminaire Villages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Gomis; Frédéric Trément, May 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413373v1</w:t>
+                <w:t xml:space="preserve">hal-04413356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être paysan et habiter la montagne : appropriation et préservation des biens communs dans la moyenne montagne cantalienne (XIIIe-début XVIe siècle)</w:t>
+                <w:t xml:space="preserve">La politique au village. Communautés rurales et remise en cause du féodalisme à la fin du Moyen Âge dans le Cantal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flaran 43 : Les paysans de montagne aux époques médiévale et moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fabrice Mouthon; Luigi Lorenzetti, Oct 2022, Pau, France</w:t>
+              <w:t xml:space="preserve">Atelier Histoire des communautés à l'épreuve : enjeux historiographiques et méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Ponsard, Nov 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413383v1</w:t>
+                <w:t xml:space="preserve">hal-04413373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prieurés et prieurés-cure dans les monts du Cantal à la fin du Moyen Âge (XIIIe-XVIe siècles)</w:t>
+                <w:t xml:space="preserve">Être paysan et habiter la montagne : appropriation et préservation des biens communs dans la moyenne montagne cantalienne (XIIIe-début XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monastères, ressources et territoires de montagnes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Saint-Antoine-l'Abbaye, France. pp.97-108</w:t>
+              <w:t xml:space="preserve">Flaran 43 : Les paysans de montagne aux époques médiévale et moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabrice Mouthon; Luigi Lorenzetti, Oct 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413337v1</w:t>
+                <w:t xml:space="preserve">hal-04413383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terriers et lièves médiévaux : une source de la connaissance de l'habitat rural en moyenne montagne cantalienne</w:t>
+                <w:t xml:space="preserve">Prieurés et prieurés-cure dans les monts du Cantal à la fin du Moyen Âge (XIIIe-XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude des Master 2 Histoire, Histoire de l’Art et Archéologie de l’Université Clermont-Auvergne : De l’interview à l’artefact. Apports croisés des sources écrites, archéologiques et artistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Joséphine Moulier; Hélène Saint-André; Alexis Charbonnel, Jun 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Monastères, ressources et territoires de montagnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Saint-Antoine-l'Abbaye, France. pp.97-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413251v1</w:t>
+                <w:t xml:space="preserve">hal-04413337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la journée d’étude des Master 2 Histoire, Histoire de l’Art et Archéologie de l’Université Clermont-Auvergne : De l’interview à l’artefact. Apports croisés des sources écrites, archéologiques et artistiques</w:t>
+                <w:t xml:space="preserve">Terriers et lièves médiévaux : une source de la connaissance de l'habitat rural en moyenne montagne cantalienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude des Master 2 Histoire, Histoire de l’Art et Archéologie de l’Université Clermont-Auvergne : De l’interview à l’artefact. Apports croisés des sources écrites, archéologiques et artistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Joséphine Moulier; Hélène Saint-André; Alexis Charbonnel, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la journée d’étude des Master 2 Histoire, Histoire de l’Art et Archéologie de l’Université Clermont-Auvergne : De l’interview à l’artefact. Apports croisés des sources écrites, archéologiques et artistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Moulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude des Master 2 Histoire, Histoire de l’Art et Archéologie de l’Université Clermont-Auvergne : De l’interview à l’artefact. Apports croisés des sources écrites, archéologiques et artistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joséphine Moulier; Hélène Saint-André; Alexis Charbonnel, Jun 2019, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2676,112 +2745,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tisserands et couturiers au village : une étude des artisans du textile dans les monts du Cantal à la fin du Moyen Âge (XIVe-XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier-Calbris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la fibre à l'étoffe. Approches pluridisciplinaires autour du filage et du tissage dans les sociétés préindustrielles. Rencontres internationales Instrumentum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2849,51 +2918,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="456EB55F"/>
+    <w:nsid w:val="6ED8513D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3080,51 +3149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josephine-moulier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/284371254" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05238053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Moulier-Calbris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UCFA0181" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979513v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loman-Pierre Charrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13w2y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059901v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13w2z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979487v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059898v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13w2x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413285v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Moulier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.059.0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413324v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413345v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.54264" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-M0SHWHRX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501535v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336415v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336426v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811181v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maria Gajek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Severin-Barboutie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Viallet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gomy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979550v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413380v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413362v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413356v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413373v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413337v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413264v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336445v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josephine-moulier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/284371254" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05238053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Moulier-Calbris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UCFA0181" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059893v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loman-Pierre Charrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13w2y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979513v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979487v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059898v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13w2x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059901v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13w2z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413285v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Moulier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.059.0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413345v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.54264" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-M0SHWHRX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413324v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501535v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304375v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336415v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336426v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811175v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maria Gajek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Severin-Barboutie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Viallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gomy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811181v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811191v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979544v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979550v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413380v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413349v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413373v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413383v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413251v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413264v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336445v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>