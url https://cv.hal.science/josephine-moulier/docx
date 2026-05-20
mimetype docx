--- v1 (2026-04-28)
+++ v2 (2026-05-20)
@@ -545,187 +545,187 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au dossier “Brouillons. Itinéraires des pensées grises en lettres et sciences humaines”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : « D’auguste renommée », les personnalités locales de l’Antiquité à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loman-Pierre Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier-Calbris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pensées vives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, « D’auguste renommée », les personnalités locales de l’Antiquité à nos jours, 57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13w2x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979487v1</w:t>
+                <w:t xml:space="preserve">hal-05059898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : « D’auguste renommée », les personnalités locales de l’Antiquité à nos jours</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction au dossier “Brouillons. Itinéraires des pensées grises en lettres et sciences humaines”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier-Calbris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pensées vives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.11-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13w2x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05059898v1</w:t>
+                <w:t xml:space="preserve">hal-04979487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
@@ -1035,1707 +1035,1884 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture des dynamiques d’occupation du sol et du pastoralisme dans les montagnes du Cantal et du Cézallier (Antiquité – Moyen Âge) : apport du croisement des sources</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Calbris</w:t>
+                <w:t xml:space="preserve">Florentin Briffaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier-Calbris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rozanès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACQuA. Approches Computationnelles et Quantitatives en Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mathias Bellat; Elisa Caron-Laviolette; Anaïs Vignoles; Nicolas Frerebeau; Julie Gravier; Gwénaëlle Moreau; Amélie Dehecq-Laurent; Sébastien Plutniak; Sébastien Rey-Coyrehourcq; Géraldine Sachau-Carcel; Lizzie Scholtus, Feb 2026, Tours, France</w:t>
+              <w:t xml:space="preserve">Les oligarchies rurales au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florentin Briffaz; Joséphine Moulier-Calbris; Simon Rozanès, Apr 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501535v1</w:t>
+                <w:t xml:space="preserve">hal-05611359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des marchands consommateurs en Auvergne : objets, pratiques, circulations (XIVe-XVIe siècle)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lecture des dynamiques d’occupation du sol et du pastoralisme dans les montagnes du Cantal et du Cézallier (Antiquité – Moyen Âge) : apport du croisement des sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Calbris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier-Calbris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Jacov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Perpignan Via Domitia, Mar 2026, Perpignan, France</w:t>
+              <w:t xml:space="preserve">ACQuA. Approches Computationnelles et Quantitatives en Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathias Bellat; Elisa Caron-Laviolette; Anaïs Vignoles; Nicolas Frerebeau; Julie Gravier; Gwénaëlle Moreau; Amélie Dehecq-Laurent; Sébastien Plutniak; Sébastien Rey-Coyrehourcq; Géraldine Sachau-Carcel; Lizzie Scholtus, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05576221v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion de l’inculte : régulation et règlementation des pratiques pastorales dans les monts du Cantal à la fin du Moyen Âge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représenter et défendre une communauté montagnarde, des Alpes au Massif Central : une étude comparée des Gets et de Dienne à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Briffaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier-Calbris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et environnement de l’Antiquité à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Boutoulle; Stéphanie Lachaud; Corinne Marache; Julien Zurbach, Feb 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Les oligarchies rurales au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florentin Briffaz; Joséphine Moulier-Calbris; Simon Rozanès, Apr 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979476v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matérialités médiévales en Auvergne : appréhender le quotidien à travers les sources de la pratique. Un dossier en cours</w:t>
+                <w:t xml:space="preserve">Des marchands consommateurs en Auvergne : objets, pratiques, circulations (XIVe-XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier-Calbris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier des médiévistes d'Avignon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Avignon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Jacov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Perpignan Via Domitia, Mar 2026, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304375v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie rurale dans l'Auvergne des XIe et XIIe siècles. Sources, méthodes, travaux</w:t>
+                <w:t xml:space="preserve">La gestion de l’inculte : régulation et règlementation des pratiques pastorales dans les monts du Cantal à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier-Calbris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Auvergne à l'époque romane. Arts, littérature et histoire (Xe-XIIIe siècle). 33e colloque international d’art roman d’Issoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Terres Romanes d’Auvergne, Oct 2025, Issoire - salle Le STRAPONTIN, France</w:t>
+              <w:t xml:space="preserve">Agriculture et environnement de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Boutoulle; Stéphanie Lachaud; Corinne Marache; Julien Zurbach, Feb 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336415v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les assemblées d’habitants dans les petites villes d’Auvergne (XIVe-XVIe siècles)</w:t>
+                <w:t xml:space="preserve">Matérialités médiévales en Auvergne : appréhender le quotidien à travers les sources de la pratique. Un dossier en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier-Calbris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les habitants en assemblées à la fin du Moyen Âge (Europe, XIIe -début du XVIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cléo Rager; Marie-Émeline Sterlin-Cathébras; Florie Varitille, Jun 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">Atelier des médiévistes d'Avignon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132545v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux et &amp;quot;jeux de rôle&amp;quot; villageois en Auvergne à la fin du Moyen Âge</w:t>
+                <w:t xml:space="preserve">La vie rurale dans l'Auvergne des XIe et XIIe siècles. Sources, méthodes, travaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier-Calbris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jouer au Moyen Âge. Sociétés, pratiques et représentations. Journées d'étude doctorales du CIHAM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIHAM, Oct 2025, Lyon (Maison des Sciences de l'Homme), France</w:t>
+              <w:t xml:space="preserve">L'Auvergne à l'époque romane. Arts, littérature et histoire (Xe-XIIIe siècle). 33e colloque international d’art roman d’Issoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Terres Romanes d’Auvergne, Oct 2025, Issoire - salle Le STRAPONTIN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336426v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité géographique et mobilité sociale : quelques destinées de familles marchandes auvergnates à la fin du Moyen Âge (XIVe-XVIe siècle)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Moulier</w:t>
+                <w:t xml:space="preserve">Les assemblées d’habitants dans les petites villes d’Auvergne (XIVe-XVIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Moulier-Calbris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilités, transferts et circulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurent Bonanno; Julie Bordier; Giada Rita Fardella; Pauline Gomes; Adrien Lamotte; Pierandrea Rigo, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les habitants en assemblées à la fin du Moyen Âge (Europe, XIIe -début du XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cléo Rager; Marie-Émeline Sterlin-Cathébras; Florie Varitille, Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811175v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women as hominini oeconomici</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeux et &amp;quot;jeux de rôle&amp;quot; villageois en Auvergne à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier-Calbris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Gomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche franco-québécois HoFeAu, « HOmmes et FEmmes en AUtorité. Construction conjointe de la norme »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Jouer au Moyen Âge. Sociétés, pratiques et représentations. Journées d'étude doctorales du CIHAM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIHAM, Oct 2025, Lyon (Maison des Sciences de l'Homme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979559v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petits marchands et grand commerce : quelques itinéraires de marchands auvergnats à la Renaissance (XVe-XVIe siècles)</w:t>
+                <w:t xml:space="preserve">Mobilité géographique et mobilité sociale : quelques destinées de familles marchandes auvergnates à la fin du Moyen Âge (XIVe-XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disputatio Uqamensis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des études médiévales du Québec, Feb 2024, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Mobilités, transferts et circulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Bonanno; Julie Bordier; Giada Rita Fardella; Pauline Gomes; Adrien Lamotte; Pierandrea Rigo, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811181v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’assemblée des habitants dans les villages cantaliens au Moyen Âge : une entité insaisissable ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Moulier</w:t>
+                <w:t xml:space="preserve">Women as hominini oeconomici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Maria Gajek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Severin-Barboutie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Moulier-Calbris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Viallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Villages V : Pouvoir au village, villages et pouvoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphane Gomis; Frédéric Trément, Nov 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche franco-québécois HoFeAu, « HOmmes et FEmmes en AUtorité. Construction conjointe de la norme »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811191v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">35 registres de justice au secours de l'histoire rurale : présentation d'un corpus cantalien inédit (1320-1530)</w:t>
+                <w:t xml:space="preserve">Petits marchands et grand commerce : quelques itinéraires de marchands auvergnats à la Renaissance (XVe-XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Banna</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIHAM, Feb 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Disputatio Uqamensis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des études médiévales du Québec, Feb 2024, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979544v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Peyre-Arche : portrait d’une « montagne » dans la montagne à la fin du Moyen Âge (Dienne, Cantal)</w:t>
+                <w:t xml:space="preserve">L’assemblée des habitants dans les villages cantaliens au Moyen Âge : une entité insaisissable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Montagnes et environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Villages V : Pouvoir au village, villages et pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Gomis; Frédéric Trément, Nov 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979550v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crises et institutions urbaines dans les petites villes du Cantal : les exemples de Salers et de Murat (XIIIe-XVIe siècles)</w:t>
+                <w:t xml:space="preserve">35 registres de justice au secours de l'histoire rurale : présentation d'un corpus cantalien inédit (1320-1530)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À l'épreuve des tempêtes. Institutions et crises : approches historiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anthony Hamon; Alexandre Lepesteur; Pierre Meignan; Jean-François Morvan, Mar 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire Banna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIHAM, Feb 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413380v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communs villageois et droits d'usages dans les monts du Cantal à la fin du Moyen Âge</w:t>
+                <w:t xml:space="preserve">Le Peyre-Arche : portrait d’une « montagne » dans la montagne à la fin du Moyen Âge (Dienne, Cantal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Villages III : Sociabilités villageoises. Cadres matériels, espaces et pouvoirs. Approches diachroniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphane Gomis; Frédéric Trément, Nov 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Montagnes et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413369v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier le marché et ses acteurs à travers les registres de notaires. Dynasties marchandes à Salers au début du XVIe siècle</w:t>
+                <w:t xml:space="preserve">Crises et institutions urbaines dans les petites villes du Cantal : les exemples de Salers et de Murat (XIIIe-XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorants du CIHAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Enki Baptiste; Anna Lafont-Chardin, Apr 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">À l'épreuve des tempêtes. Institutions et crises : approches historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anthony Hamon; Alexandre Lepesteur; Pierre Meignan; Jean-François Morvan, Mar 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413349v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier l'élevage à travers les registres de justice seigneuriale. Le corpus de la seigneurie de Dienne dans le Cantal (1397-1530)</w:t>
+                <w:t xml:space="preserve">Communs villageois et droits d'usages dans les monts du Cantal à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche Criham - Géolab : l’élevage (re)saisi par les historiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dominique Taurisson-Mouret; Soazig Villerbu; Gaëlle Tallet, Oct 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Villages III : Sociabilités villageoises. Cadres matériels, espaces et pouvoirs. Approches diachroniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Gomis; Frédéric Trément, Nov 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413362v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'habitat déserté au village déserté. Bilan historiographique et exemples cantaliens</w:t>
+                <w:t xml:space="preserve">Étudier le marché et ses acteurs à travers les registres de notaires. Dynasties marchandes à Salers au début du XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Villages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphane Gomis; Frédéric Trément, May 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Séminaire des doctorants du CIHAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enki Baptiste; Anna Lafont-Chardin, Apr 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413356v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique au village. Communautés rurales et remise en cause du féodalisme à la fin du Moyen Âge dans le Cantal</w:t>
+                <w:t xml:space="preserve">Étudier l'élevage à travers les registres de justice seigneuriale. Le corpus de la seigneurie de Dienne dans le Cantal (1397-1530)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Histoire des communautés à l'épreuve : enjeux historiographiques et méthodologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Ponsard, Nov 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche Criham - Géolab : l’élevage (re)saisi par les historiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dominique Taurisson-Mouret; Soazig Villerbu; Gaëlle Tallet, Oct 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413373v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être paysan et habiter la montagne : appropriation et préservation des biens communs dans la moyenne montagne cantalienne (XIIIe-début XVIe siècle)</w:t>
+                <w:t xml:space="preserve">De l'habitat déserté au village déserté. Bilan historiographique et exemples cantaliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flaran 43 : Les paysans de montagne aux époques médiévale et moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fabrice Mouthon; Luigi Lorenzetti, Oct 2022, Pau, France</w:t>
+              <w:t xml:space="preserve">Séminaire Villages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Gomis; Frédéric Trément, May 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413383v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prieurés et prieurés-cure dans les monts du Cantal à la fin du Moyen Âge (XIIIe-XVIe siècles)</w:t>
+                <w:t xml:space="preserve">La politique au village. Communautés rurales et remise en cause du féodalisme à la fin du Moyen Âge dans le Cantal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monastères, ressources et territoires de montagnes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Saint-Antoine-l'Abbaye, France. pp.97-108</w:t>
+              <w:t xml:space="preserve">Atelier Histoire des communautés à l'épreuve : enjeux historiographiques et méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Ponsard, Nov 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413337v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terriers et lièves médiévaux : une source de la connaissance de l'habitat rural en moyenne montagne cantalienne</w:t>
+                <w:t xml:space="preserve">Être paysan et habiter la montagne : appropriation et préservation des biens communs dans la moyenne montagne cantalienne (XIIIe-début XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude des Master 2 Histoire, Histoire de l’Art et Archéologie de l’Université Clermont-Auvergne : De l’interview à l’artefact. Apports croisés des sources écrites, archéologiques et artistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Joséphine Moulier; Hélène Saint-André; Alexis Charbonnel, Jun 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Flaran 43 : Les paysans de montagne aux époques médiévale et moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabrice Mouthon; Luigi Lorenzetti, Oct 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413251v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la journée d’étude des Master 2 Histoire, Histoire de l’Art et Archéologie de l’Université Clermont-Auvergne : De l’interview à l’artefact. Apports croisés des sources écrites, archéologiques et artistiques</w:t>
+                <w:t xml:space="preserve">Prieurés et prieurés-cure dans les monts du Cantal à la fin du Moyen Âge (XIIIe-XVIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Moulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monastères, ressources et territoires de montagnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Saint-Antoine-l'Abbaye, France. pp.97-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terriers et lièves médiévaux : une source de la connaissance de l'habitat rural en moyenne montagne cantalienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude des Master 2 Histoire, Histoire de l’Art et Archéologie de l’Université Clermont-Auvergne : De l’interview à l’artefact. Apports croisés des sources écrites, archéologiques et artistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Joséphine Moulier; Hélène Saint-André; Alexis Charbonnel, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la journée d’étude des Master 2 Histoire, Histoire de l’Art et Archéologie de l’Université Clermont-Auvergne : De l’interview à l’artefact. Apports croisés des sources écrites, archéologiques et artistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Moulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude des Master 2 Histoire, Histoire de l’Art et Archéologie de l’Université Clermont-Auvergne : De l’interview à l’artefact. Apports croisés des sources écrites, archéologiques et artistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joséphine Moulier; Hélène Saint-André; Alexis Charbonnel, Jun 2019, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2745,112 +2922,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tisserands et couturiers au village : une étude des artisans du textile dans les monts du Cantal à la fin du Moyen Âge (XIVe-XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Moulier-Calbris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la fibre à l'étoffe. Approches pluridisciplinaires autour du filage et du tissage dans les sociétés préindustrielles. Rencontres internationales Instrumentum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2918,51 +3095,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6ED8513D"/>
+    <w:nsid w:val="014AA074"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3149,51 +3326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josephine-moulier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/284371254" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05238053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Moulier-Calbris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UCFA0181" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059893v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loman-Pierre Charrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13w2y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979513v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979487v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059898v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13w2x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059901v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13w2z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413285v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Moulier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.059.0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413345v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.54264" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-M0SHWHRX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413324v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501535v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304375v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336415v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336426v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811175v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maria Gajek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Severin-Barboutie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Viallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gomy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811181v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811191v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979544v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979550v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413380v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413349v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413373v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413383v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413251v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413264v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336445v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josephine-moulier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/284371254" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05238053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Moulier-Calbris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UCFA0181" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059893v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loman-Pierre Charrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13w2y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979513v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059898v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13w2x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979487v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059901v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13w2z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413285v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Moulier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.059.0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413345v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.54264" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-M0SHWHRX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413324v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611359v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Briffaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rozan&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501535v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576221v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979476v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336415v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132545v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336426v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811175v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maria Gajek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Severin-Barboutie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Viallet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gomy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811181v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811191v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979550v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413369v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413349v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413362v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413356v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413373v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413337v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413264v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>