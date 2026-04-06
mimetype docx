--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -99,442 +99,446 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of vermicompost from urban organic waste leads to a sustainable increase of earthworm abundance: a three-year study in a crop field converting to organic farming</w:t>
+                <w:t xml:space="preserve">Using on-farm experimentation to co-design agroecological farming: a common principle with a variety of applications and researcher stances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ducasse</w:t>
+                <w:t xml:space="preserve">Olivier Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Tolon</w:t>
+                <w:t xml:space="preserve">Christelle Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+                <w:t xml:space="preserve">Jacques-Aristide Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Capowiez</w:t>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Peigné</w:t>
+                <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 127, pp.103789. </w:t>
+              <w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 41, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2025.103789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s1742170526100349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393304v1</w:t>
+                <w:t xml:space="preserve">hal-05567921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compost, digestate, and vermicompost from the recycling of urban biowaste have different impacts on earthworm behavior: a mesocosm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Capowiez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 210, pp.106095. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term conservation tillage in organic farming maintains sandy loam soil functioning despite increased penetration resistance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The use of vermicompost from urban organic waste leads to a sustainable increase of earthworm abundance: a three-year study in a crop field converting to organic farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (4), pp.e13150. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127, pp.103789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sum.13150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2025.103789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834634v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OUTILLAGE' -Tools to help farmers innovate on their farms</w:t>
               </w:r>
@@ -648,364 +652,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The amending potential of vermicompost, compost and digestate from urban biowaste: Evaluation using biochemical, Rock-Eval® thermal analyses and transmission electronic microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long‐term conservation tillage in organic farming maintains sandy loam soil functioning despite increased penetration resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Watteau</w:t>
+                <w:t xml:space="preserve">Muhammad Mohsin Nawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Kowalewski</w:t>
+                <w:t xml:space="preserve">Maliheh Fouladidorhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herman Ravelojaona</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Lamandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2023.101405⟩</w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (4), pp.e13150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sum.13150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087110v1</w:t>
+                <w:t xml:space="preserve">hal-04834634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OUTILLAGE -Des outils pour accompagner les agriculteurs dans l'innovation en ferme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Reau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Forrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 88, pp.192-209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ciag-2023-vol88-art16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécificité des besoins de recherche sur la qualité des sols en Agriculture Biologique. Bilan d’un séminaire transdisciplinaire INRA-ITAB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laeticia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1015,126 +1015,126 @@
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30, pp.97-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation tillage influences soil structure, earthworm communities and wheat root traits in a long-term organic cropping experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Cadiergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1149,5966 +1149,6100 @@
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-023-06273-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced tillage in organic farming affects soil organic carbon stocks in temperate Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The amending potential of vermicompost, compost and digestate from urban biowaste: Evaluation using biochemical, Rock-Eval® thermal analyses and transmission electronic microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Krauss</w:t>
+                <w:t xml:space="preserve">Françoise Watteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wiesmeier</w:t>
+                <w:t xml:space="preserve">Isabelle Kowalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Don</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Gattinger</w:t>
+                <w:t xml:space="preserve">Herman Ravelojaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2021.105262⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22, pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2023.101405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701140v1</w:t>
+                <w:t xml:space="preserve">hal-04087110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vermicomposting of municipal solid waste as a possible lever for the development of sustainable agriculture. A review</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reduced tillage in organic farming affects soil organic carbon stocks in temperate Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wiesmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Don</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cuperus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gattinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00819-y⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 216, pp.105262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2021.105262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836461v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non labour en agriculture biologique : en sol sablo-limoneux, la progression des racines se trouve freinée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vermicomposting of municipal solid waste as a possible lever for the development of sustainable agriculture. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Peigné</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lhuillery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (5), pp.1-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00819-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712802v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISARA Lyon : Peut-on pratiquer du semis direct sous couvert végétal sans herbicide ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non labour en agriculture biologique : en sol sablo-limoneux, la progression des racines se trouve freinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lhuillery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 108, pp.10-16</w:t>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 493, pp.48-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712831v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover Crop Effectiveness Varies in Cover Crop-Based Rotational Tillage Organic Soybean Systems Depending on Species and Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">ISARA Lyon : Peut-on pratiquer du semis direct sous couvert végétal sans herbicide ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Vincent-Caboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Peigné</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108, pp.10-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy9060319⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03712720v1</w:t>
+                <w:t xml:space="preserve">hal-03712831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des méthodes bêches dérivées de la méthode du profil cultural</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Vian</w:t>
+                <w:t xml:space="preserve">Cover Crop Effectiveness Varies in Cover Crop-Based Rotational Tillage Organic Soybean Systems Depending on Species and Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vincent-Caboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Vereecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (6), pp.319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy9060319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103270v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Reduced Tillage on Weed Pressure, Nitrogen Availability and Winter Wheat Yields under Organic Management</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Mäder</w:t>
+                <w:t xml:space="preserve">Des méthodes bêches dérivées de la méthode du profil cultural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Armengot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.87-93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712727v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using mulch from cover crops to facilitate organic no-till soybean and maize production. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Vincent-Caboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Casagrande</w:t>
+                <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe David</w:t>
+                <w:t xml:space="preserve">Matthew R. Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erin M. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 39 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-019-0590-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes visuelles d’évaluation de la structure du sol au service d’une démarche clinique en agronomie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Reduced Tillage on Weed Pressure, Nitrogen Availability and Winter Wheat Yields under Organic Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merel a J Hofmeijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Boizard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Vian</w:t>
+                <w:t xml:space="preserve">Alfred Berner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Duparque</w:t>
+                <w:t xml:space="preserve">Paul Mäder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Tomis</w:t>
+                <w:t xml:space="preserve">Laura Armengot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy9040180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103319v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation et prévision du risque lié aux populations de limaces nuisibles aux grandes cultures : constitution d’un réseau expérimental permettant de comprendre l’impact des pratiques agricoles et des facteurs environnementaux (RESOLIM)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les méthodes visuelles d’évaluation de la structure du sol au service d’une démarche clinique en agronomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Taupin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Peigné</w:t>
+                <w:t xml:space="preserve">Hubert Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Brun</w:t>
+                <w:t xml:space="preserve">Annie Duparque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gervois</w:t>
+                <w:t xml:space="preserve">Vincent Tomis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.55-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837863v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil fertility after 10 years of conservation tillage in organic farming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Vian</w:t>
+                <w:t xml:space="preserve">Évaluation et prévision du risque lié aux populations de limaces nuisibles aux grandes cultures : constitution d’un réseau expérimental permettant de comprendre l’impact des pratiques agricoles et des facteurs environnementaux (RESOLIM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Payet</w:t>
+                <w:t xml:space="preserve">Pierre Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas P.A. Saby</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francois Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gervois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2017.09.008⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63, pp.321-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5191186326957144E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623759v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm abundance response to conservation agriculture practices in organic arable farming under Mediterranean climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paola Baldivieso-Freitas</w:t>
+                <w:t xml:space="preserve">Soil fertility after 10 years of conservation tillage in organic farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José M Blanco-Moreno</w:t>
+                <w:t xml:space="preserve">Vincent Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica Gutiérrez-López</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas P.A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2017.10.002⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 175, pp.194-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2017.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701970v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en réseau d’expérimentations de longue durée de systèmes de grande culture en agriculture biologique : apports méthodologiques et enseignements pour des systèmes très économes en phytosanitaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Earthworm abundance response to conservation agriculture practices in organic arable farming under Mediterranean climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Baldivieso-Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Fontaine</w:t>
+                <w:t xml:space="preserve">José M Blanco-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Celette</w:t>
+                <w:t xml:space="preserve">Mónica Gutiérrez-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L de Cordoue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Alejandro Pérez-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/33nfkk⟩</w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.58-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2017.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124766v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d’un tableau de bord d’indicateurs sur un réseau national de fermes en grande culture et en viticulture pour diagnostiquer la qualité biologique des sols agricoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en réseau d’expérimentations de longue durée de systèmes de grande culture en agriculture biologique : apports méthodologiques et enseignements pour des systèmes très économes en phytosanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
+                <w:t xml:space="preserve">A.L de Cordoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Cassagne</w:t>
+                <w:t xml:space="preserve">Pascale Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Riou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 55, pp.41-54. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5137753402510786E12⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 70, pp.317-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/33nfkk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608354v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments in the &amp;quot;profil cultural&amp;quot; method for an improved assessment of soil structure under no-till</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Peigné</w:t>
+                <w:t xml:space="preserve">Validation d’un tableau de bord d’indicateurs sur un réseau national de fermes en grande culture et en viticulture pour diagnostiquer la qualité biologique des sols agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Carolina Sasal</w:t>
+                <w:t xml:space="preserve">V. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria de Fátima Guimarães</w:t>
+                <w:t xml:space="preserve">P. Mulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Piron</w:t>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 173, pp.92-103. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55, pp.41-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.still.2016.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.5137753402510786E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896003v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Organic Cover Crop-Based No-Tillage Technique in Europe: Farmers’ Practices and Research Challenges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Developments in the &amp;quot;profil cultural&amp;quot; method for an improved assessment of soil structure under no-till</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin M Silva</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">María Carolina Sasal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de Fátima Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agriculture7050042⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173, pp.92-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2016.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712696v1</w:t>
+                <w:t xml:space="preserve">hal-01896003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tillage as a driver of change in weed communities: a functional perspective</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Celette</w:t>
+                <w:t xml:space="preserve">Overview of Organic Cover Crop-Based No-Tillage Technique in Europe: Farmers’ Practices and Research Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vincent-Caboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bàrberi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erin M Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.02.021⟩</w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (5), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriculture7050042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710465v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of earthworm taxonomic and functional diversity in ploughed and no-tilled cropping systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tillage as a driver of change in weed communities: a functional perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Armengot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pelosi</w:t>
+                <w:t xml:space="preserve">J.M. Blanco-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pey</w:t>
+                <w:t xml:space="preserve">P. Bàrberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Caro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Peigné</w:t>
+                <w:t xml:space="preserve">G. Bocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2015.07.016⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 222, pp.276-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216197v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow non-inversion tillage in organic farming maintains crop yields and increases soil C stocks: a meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of earthworm taxonomic and functional diversity in ploughed and no-tilled cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Cooper</w:t>
+                <w:t xml:space="preserve">Gaël Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcin Baranski</w:t>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gavin Stewart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paolo Bàrberi</w:t>
+                <w:t xml:space="preserve">J. Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-016-0354-1⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 156, pp.25--32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2015.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532421v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic farmers’ motivations and challenges for adopting conservation agriculture in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mäder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Xavier Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (4), pp.281-295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13165-015-0136-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation participative de prototypes de systèmes de culture combinant agriculture de conservation et agriculture biologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josephine Peigné</w:t>
+                <w:t xml:space="preserve">Shallow non-inversion tillage in organic farming maintains crop yields and increases soil C stocks: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Baranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lefevre</w:t>
+                <w:t xml:space="preserve">Gavin Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Craheix</w:t>
+                <w:t xml:space="preserve">Majimcha Nobel-de Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Angevin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paolo Bàrberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/agr.2015.0737⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (1), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-016-0354-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065931v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How organic farmers practice conservation agriculture in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Casagrande</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Xavier Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (1), pp.72-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1742170514000477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to : &amp;quot;The numeric visual evaluation of subsoil structure (SubVESS) under agricultural production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'évolution des sciences du sol face à l'émergence de la notion de service écosystémique. Résultats d'une étude lexicométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce C. Ball</w:t>
+                <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Batey</w:t>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Juhl Munkholm</w:t>
+                <w:t xml:space="preserve">Christian Deverre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Muylaert Locks Guimaraes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hubert H. Boizard</w:t>
+                <w:t xml:space="preserve">Patricia P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (1), pp.101-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637155v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The numeric visual evaluation of subsoil structure (SubVESS) under agricultural production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. C. Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Batey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. C. Ball</w:t>
+                <w:t xml:space="preserve">L. J. Munkholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Batey</w:t>
+                <w:t xml:space="preserve">R. M. L. Guimaraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 148, pp.85 - 96. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2014.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.still.2014.12.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution des sciences du sol face à l'émergence de la notion de service écosystémique. Résultats d'une étude lexicométrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum to : &amp;quot;The numeric visual evaluation of subsoil structure (SubVESS) under agricultural production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce C. Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Hellec</w:t>
+                <w:t xml:space="preserve">Thomas Batey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Brives</w:t>
+                <w:t xml:space="preserve">Lars Juhl Munkholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Blanchart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patricia P. Garnier</w:t>
+                <w:t xml:space="preserve">Rachel Muylaert Locks Guimaraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 154, pp.145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2015.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641717v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers and agronomists design new biological agricultural practices for organic cropping systems in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Évaluation participative de prototypes de systèmes de culture combinant agriculture de conservation et agriculture biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Craheix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Capitaine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-013-0177-2⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (2), pp.134-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2015.0737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173305v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing tillage in cultivated fields increases earthworm functional diversity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farmers and agronomists design new biological agricultural practices for organic cropping systems in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Peigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2013.10.005⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (3), pp.623 - 632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-013-0177-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01096882v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological practices for sustainable agriculture. A review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Vian</w:t>
+                <w:t xml:space="preserve">Reducing tillage in cultivated fields increases earthworm functional diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Ferrer</w:t>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34 (1), pp.1-20. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83, pp.79-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-013-0180-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2013.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234800v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture biologique et agriculture de conservation : ruptures et transversalités entre deux communautés de pratiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agroecological practices for sustainable agriculture. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Chazoule</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.4247⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-013-0180-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087582v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat yield and quality as influenced by reduced tillage in organic farming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agriculture biologique et agriculture de conservation : ruptures et transversalités entre deux communautés de pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13165-013-0055-x⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 339-340, pp.95-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.4247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701943v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la qualité technologique, nutritionnelle et sanitaire du blé biologique Principaux leviers agronomiques et technologiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joel Abecassis</w:t>
+                <w:t xml:space="preserve">Wheat yield and quality as influenced by reduced tillage in organic farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Carcea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Celette</w:t>
+                <w:t xml:space="preserve">Monika Messmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
+                <w:t xml:space="preserve">Anne Aveline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Berner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mäder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Organic Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/pzf7-cs61⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13165-013-0055-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529368v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et évaluation ex ante de systèmes de culture innovants pour améliorer le fonctionnement des sols en agriculture biologique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Améliorer la qualité technologique, nutritionnelle et sanitaire du blé biologique Principaux leviers agronomiques et technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carcea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 32, pp.47-60. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/66fa-1090⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 32, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/pzf7-cs61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090469v1</w:t>
+                <w:t xml:space="preserve">hal-04529368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SolAB : Limiter le travail du sol et évaluer la fertilité des sols en agriculture biologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Fourrié</w:t>
+                <w:t xml:space="preserve">Conception et évaluation ex ante de systèmes de culture innovants pour améliorer le fonctionnement des sols en agriculture biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Goma-Fortin</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 30, pp.125-138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/3ef8-q274⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 32, pp.47-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/66fa-1090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659648v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of soil structure in the transition layer between topsoil and subsoil using the profil cultural method</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lefevre</w:t>
+                <w:t xml:space="preserve">SolAB : Limiter le travail du sol et évaluer la fertilité des sols en agriculture biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Gautronneau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Védie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Goma-Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2012.05.014⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30, pp.125-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/3ef8-q274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02648675v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil sampling based on field spatial variability of soil microbial indicators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Assessment of soil structure in the transition layer between topsoil and subsoil using the profil cultural method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Bottollier</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Chaussod</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yvan Gautronneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 45 (5-6), pp.488-495. </w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 127, pp.13 - 25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2009.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2012.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656875v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du mode de travail du sol sur les microorganismes à l'échelle du profil cultural</w:t>
+                <w:t xml:space="preserve">Effects of four tillage systems on soil structure and soil microbial biomass in organic farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josephine Peigné</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Chaussod</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Rémi Chaussod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-2743.2008.00176.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100458v1</w:t>
+                <w:t xml:space="preserve">hal-01173161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of four tillage systems on soil structure and soil microbial biomass in organic farming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil sampling based on field spatial variability of soil microbial indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Bottollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1475-2743.2008.00176.x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45, pp.488 - 495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2009.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01173161v1</w:t>
+                <w:t xml:space="preserve">hal-05222837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil sampling based on field spatial variability of soil microbial indicators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effets du mode de travail du sol sur les microorganismes à l'échelle du profil cultural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Vian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3-4), pp.359-368</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05222837v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du mode de travail du sol sur les microorganismes à l'échelle du profil cultural</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Peigné</w:t>
+                <w:t xml:space="preserve">Earthworm populations under different tillage systems in organic farming.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Chaussod</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yvan Gautronneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aveline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Giteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104 (2), pp.207-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2009.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173151v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm populations under different tillage systems in organic farming.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Giteau</w:t>
+                <w:t xml:space="preserve">Le modèle Dexi-SH* pour une évaluation multicritère de la durabilité agro-écologique des systèmes d’élevage bovins laitiers herbagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Astigarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2009.02.011⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.249-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/c6ay-2v28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00406793v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle Dexi-SH* pour une évaluation multicritère de la durabilité agro-écologique des systèmes d’élevage bovins laitiers herbagers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Techniques sans labour en agriculture biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Védie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Demeusy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 4, pp.249-252. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/c6ay-2v28⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 4, pp.23-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/vn44-qj98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173148v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques sans labour en agriculture biologique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gerber</w:t>
+                <w:t xml:space="preserve">Soil sampling based on field spatial variability of soil microbial indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bottollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chaussod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/vn44-qj98⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (5-6), pp.488-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2009.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665503v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is conservation tillage suitable for organic farming? A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets du mode de travail du sol sur les microorganismes à l'échelle du profil cultural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe David</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chaussod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3/4), pp.359-368</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1475-2743.2006.00082.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04834646v1</w:t>
+                <w:t xml:space="preserve">hal-04100458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel indicator of environmental risks due to nitrogen management on grasslands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is conservation tillage suitable for organic farming? A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Pervanchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+                <w:t xml:space="preserve">B. Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Amiaud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Roger-Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (2), pp.129-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-2743.2006.00082.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2004.06.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680242v1</w:t>
+                <w:t xml:space="preserve">hal-04834646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des émissions de NH3, N2O et CH4 des engrais de ferme à l'aide d'indicateurs agri-environnementaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A novel indicator of environmental risks due to nitrogen management on grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pervanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P. Girardin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Yves Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 105 (1-2), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2004.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680190v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impacts of farm-scale composting practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 153 (1-4), pp.45-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/B:WATE.0000019932.04020.b6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluation des émissions de NH3, N2O et CH4 des engrais de ferme à l'aide d'indicateurs agri-environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Pervanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 177, pp.93-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compostage et environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alter Agri</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 49, pp.6-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7118,1198 +7252,1198 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-actor strategy to screen lentil landraces for organic agriculture in Lyon metropolitan area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sainmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vindras-Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Charreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared Research Questions on Soil Quality in OF Results of a participatory workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic World Congress 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISOFAR with INRA, FiBL, Agroecology Europe, TP Organics and ITAB, Sep 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public awareness of organic agriculture: creation of the 1st MOOC on organic farming in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic World Congress 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFOAM, Sep 2021, Rennes, France. pp.109-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecology Territories, a participatory action research project for transition towards sustainable and territorialized agricultural food systems (2013-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Heinisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fostering synergies between movement, science and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards agroecology territory: the challenge of enrolling multiple stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Heinisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participatory Action Research (P.A.R.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of four tillage systems in organic farming. Effect of soil structure modification and organic matter repartition on microbial biomass and soil respiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Working Group "Multitrophic interactions in Soil"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques sans labour en AB et fertilité du sol</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Le modèle Dexi-SH* pour une évaluation multicritère de la durabilité agro-écologique des systèmes d'élevage laitier herbager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Vian</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Laura Astigarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DinABio : Développement &amp; innovation en agriculture biologique. Colloque national</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753033v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle Dexi-SH* pour une évaluation multicritère de la durabilité agro-écologique des systèmes d'élevage laitier herbager</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet du travail du sol sur le stockage du carbone organique en agriculture biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Vian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Gautronneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DinABio : Développement &amp; innovation en agriculture biologique. Colloque national</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International scientific and professionnal conference, Organic Agriculture and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lempdes (Clermont-Ferrand), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173133v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du travail du sol sur le stockage du carbone organique en agriculture biologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Techniques sans labour en AB et fertilité du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Védie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Demusy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International scientific and professionnal conference, Organic Agriculture and Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lempdes (Clermont-Ferrand), France</w:t>
+              <w:t xml:space="preserve">DinABio : Développement &amp; innovation en agriculture biologique. Colloque national</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822689v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of tillage systems in organic farming: influence of soil structure on microbial biomass. First results. &amp;lt;em&amp;gt;Improving Sustainability in Organic and Low Input Food Production Systems&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Congress of the European Integrated Project Quality Input Food (QLIF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Hohenheim, Germany. pp.209-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8319,616 +8453,616 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations couplées pour soutenir l’émergence de systèmes agricoles sans glyphosate en situations qualifiées d’impasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hermouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Conférence du DU COLUMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Orléans, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect on earthworm's communities of different organic fraction of municipal solid waste treatments applied on field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Earthworm Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes (Fance), France. Unpublished, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.16858.93123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des données manquantes dans un projet participatif sur la biodiversité des sols agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prevost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquièmes Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgrInnov : a national participative project with farmers to transfer an operational set of biological indicators to soil users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Vérame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Plassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lemarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France. , 703 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et évaluation ex ante de systèmes de culture innovants pour améliorer le fonctionnement des sols en agriculture biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DinABio 2013. Colloque National sur les Recherches en Agriculture Biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Tours, France. , 32, pp.47-60, 2013, Innovations Agronomiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8938,147 +9072,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological practices supporting the provision of goods and services in agriculture. Examples from France et Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISARA-Lyon, 68 p., 2014, 978-2-9547431-1-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9088,289 +9222,289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation tillage in organic farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maike Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mäder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Cooper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ulrich Köpke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improving Organic Crop Cultivation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Burleigh Dodds Science Publishing, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying Agroecological Principles for Regenerating Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew R. Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexander Wezel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological practices for sustainable agriculture: principles, applications, and making the transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific, pp.53-84, 2017, 978-1-78634-305-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching Agroecological Practices to Higher Education Students, Farmers and Other Stakeholders. Examples from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9393,427 +9527,427 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexander Wezel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological practices for sustainable agriculture: principles, applications, and making the transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific, pp.419-444, 2017, 978-1-78634-305-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Structural Quality for Crop Performance and for Agronomy (VESS, VSA, SOILpak, Profil Cultural, SubVESS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Batey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel M. L. Guimaraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Boizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Soil Evaluation: Realizing Potential Crop Production with Minimum Environmental Impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CABI PUBLISHING-C A B INT, pp.16, 2015, 978-1-78064-745-6; 978-1-78064-470-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1079/9781780644707.0000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du travail du sol sur son fonctionnement biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenola Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faut-il travailler le sol ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-108, 2014, Savoir Faire (Quae), 9782759221936</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation Agriculture in Organic Farming : Experiences, Challenges and Opportunities in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Farooq M., K. Siddique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, AG, pp.559-577, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-11620-4_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9823,261 +9957,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sol - Quantification des externalités de l'agriculture biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lacarce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Sautereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut de l'Agriculture et de l'Alimentation Biologiques (ITAB). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05089167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation de valorisation des biodéchets par vermicompostage en amendements à destination de l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre ULRICH</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Berdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Maillefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME, 20 avenue du Grésillé, 49004 Angers. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10087,100 +10221,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'évaluation des pratiques agri-biologiques sur la qualité de l'air à l'aide d'indicateurs agri-environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02826418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10190,105 +10324,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire d’Habilitation à Diriger la Recherche (HDR) : Les pratiques de l’agriculture de conservation : un levier d’amélioration de la fertilité des sols et d’innovation en agriculture biologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agronomie. Université Claude Beranrd Lyon 1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05003382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId330"/>
+      <w:footerReference w:type="default" r:id="rId335"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10435,51 +10569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05393304v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducasse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2025.103789" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068093v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106095" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04834634v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mohsin Nawaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliheh Fouladidorhani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamand&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Arthur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.13150" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714879v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Forrler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art13-GB" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kowalewski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Ravelojaona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101405" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Forrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art16" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010217v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Fourri&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04220617v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cadiergues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06273-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03701140v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krauss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wiesmeier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Don" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuperus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gattinger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105262" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836461v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00819-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712802v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lhuillery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712831v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vincent-Caboud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712720v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vereecke" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Silva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9060319" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04103270v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M&#233;tais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712727v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel a J Hofmeijer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Berner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#228;der" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Armengot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9040180" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619848v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Ryan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M. Silva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0590-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04103319v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tomis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837863v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chabert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taupin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gervois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191186326957144E12" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623759v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2017.09.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03701970v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Baldivieso-Freitas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Blanco-Moreno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Guti&#233;rrez-L&#243;pez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro P&#233;rez-Ferrer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2017.10.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124766v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L de Cordoue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/33nfkk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608354v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulliez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137753402510786E12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01896003v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Carolina Sasal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de F&#225;tima Guimar&#227;es" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2016.07.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712696v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M Silva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture7050042" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03710465v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armengot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Blanco-Moreno" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#224;rberi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bocci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.02.021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216197v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peign&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.07.016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532421v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cooper" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Baranski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Stewart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majimcha Nobel-de Lange" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0354-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631531v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Sans" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-015-0136-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065931v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefevre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Craheix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2015.0737" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631497v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170514000477" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637155v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C. Ball" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Juhl Munkholm" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Muylaert Locks Guimaraes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.07.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638900v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Ball" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Batey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Munkholm" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. L. Guimaraes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2014.12.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7LKD0PL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641717v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173305v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peigne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0177-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096882v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.10.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX45S9CQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234800v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0180-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087582v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4247" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03701943v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Messmer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aveline" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-013-0055-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529368v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carcea" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pzf7-cs61" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04090469v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/66fa-1090" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659648v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;die" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goma-Fortin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3ef8-q274" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648675v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gautronneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.05.014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL8NJP7V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656875v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bottollier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2009.09.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6217F2X2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04100458v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173161v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00176.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S745RTQV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222837v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bottollier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173151v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Vian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406793v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giteau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2009.02.011" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQBS13QS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173148v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gerber" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Astigarraga" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/c6ay-2v28" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665503v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Demeusy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vn44-qj98" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04834646v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ball" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2006.00082.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDFXVZWX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680242v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pervanchon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2004.06.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXHKW2D6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680190v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pervanchon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Girardin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682308v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:WATE.0000019932.04020.b6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6VZQC3SR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670203v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917649v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sainmont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vindras-Fouillet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Charreyre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521109v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fourri&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peign&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177493v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marliac" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve David" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089036v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089029v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173157v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753033v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demusy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173133v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Astigarraga" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822689v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754760v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325135v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Revel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermouet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jean-Baptiste" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087112v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16858.93123" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226470v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Harnois" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Prevost-Bour&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743147v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth V&#233;rame" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plassart" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lemarie" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173339v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672996v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Letort" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Feret" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03673326v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Krauss" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672931v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672914v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798016v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Batey" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M. L. Guimaraes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781780644707.0000" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608212v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3905-faut-il-travailler-le-sol-.html" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087790v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11620-4_21" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089167v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lacarce" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Sautereau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728577v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre ULRICH" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Berdier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02826418v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/tel-05003382v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567921v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ginot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1742170526100349" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068093v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106095" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05393304v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2025.103789" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714879v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Forrler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art13-GB" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04834634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mohsin Nawaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliheh Fouladidorhani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamand&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Arthur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.13150" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Forrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art16" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010217v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Fourri&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04220617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cadiergues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06273-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kowalewski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Ravelojaona" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101405" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03701140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krauss" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wiesmeier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Don" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuperus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gattinger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105262" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836461v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00819-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lhuillery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712831v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vincent-Caboud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vereecke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9060319" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04103270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M&#233;tais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619848v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Ryan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M. Silva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0590-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712727v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel a J Hofmeijer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Berner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#228;der" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Armengot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9040180" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04103319v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tomis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chabert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taupin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gervois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191186326957144E12" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2017.09.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03701970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Baldivieso-Freitas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Blanco-Moreno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Guti&#233;rrez-L&#243;pez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro P&#233;rez-Ferrer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2017.10.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124766v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L de Cordoue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/33nfkk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608354v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulliez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137753402510786E12" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01896003v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Carolina Sasal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de F&#225;tima Guimar&#227;es" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2016.07.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712696v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture7050042" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03710465v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armengot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Blanco-Moreno" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#224;rberi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bocci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.02.021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216197v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peign&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.07.016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631531v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Sans" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-015-0136-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532421v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cooper" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Baranski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Stewart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majimcha Nobel-de Lange" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0354-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631497v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170514000477" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641717v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638900v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Ball" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Batey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Munkholm" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. L. Guimaraes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2014.12.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7LKD0PL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637155v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C. Ball" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Juhl Munkholm" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Muylaert Locks Guimaraes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.07.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065931v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefevre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Craheix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2015.0737" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173305v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peigne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0177-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096882v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.10.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX45S9CQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234800v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0180-7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087582v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4247" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03701943v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Messmer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aveline" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-013-0055-x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529368v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carcea" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pzf7-cs61" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04090469v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/66fa-1090" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659648v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;die" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goma-Fortin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3ef8-q274" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648675v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gautronneau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.05.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL8NJP7V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173161v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00176.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S745RTQV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222837v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bottollier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2009.09.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6217F2X2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173151v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Vian" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406793v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giteau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2009.02.011" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQBS13QS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173148v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gerber" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Astigarraga" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/c6ay-2v28" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665503v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Demeusy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vn44-qj98" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656875v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bottollier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04100458v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04834646v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ball" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2006.00082.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDFXVZWX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680242v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pervanchon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2004.06.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXHKW2D6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682308v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Girardin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:WATE.0000019932.04020.b6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6VZQC3SR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680190v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pervanchon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670203v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917649v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sainmont" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vindras-Fouillet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Charreyre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521109v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fourri&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peign&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177493v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marliac" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve David" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089036v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089029v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173157v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173133v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Astigarraga" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822689v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753033v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demusy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754760v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325135v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Revel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermouet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jean-Baptiste" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087112v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16858.93123" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226470v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Harnois" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Prevost-Bour&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743147v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth V&#233;rame" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plassart" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lemarie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173339v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672996v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Letort" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Feret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03673326v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Krauss" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672931v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672914v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798016v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Batey" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M. L. Guimaraes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781780644707.0000" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608212v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3905-faut-il-travailler-le-sol-.html" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087790v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11620-4_21" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089167v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lacarce" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Sautereau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728577v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre ULRICH" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Berdier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02826418v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/tel-05003382v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>