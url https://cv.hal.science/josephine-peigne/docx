--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1313,265 +1313,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced tillage in organic farming affects soil organic carbon stocks in temperate Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vermicomposting of municipal solid waste as a possible lever for the development of sustainable agriculture. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2021.105262⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (5), pp.1-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00819-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701140v1</w:t>
+                <w:t xml:space="preserve">hal-03836461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vermicomposting of municipal solid waste as a possible lever for the development of sustainable agriculture. A review</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reduced tillage in organic farming affects soil organic carbon stocks in temperate Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wiesmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Don</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cuperus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gattinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42 (5), pp.1-40. </w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 216, pp.105262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00819-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2021.105262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836461v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non labour en agriculture biologique : en sol sablo-limoneux, la progression des racines se trouve freinée</w:t>
               </w:r>
@@ -1845,403 +1845,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des méthodes bêches dérivées de la méthode du profil cultural</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cadoux</w:t>
+                <w:t xml:space="preserve">Using mulch from cover crops to facilitate organic no-till soybean and maize production. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vincent-Caboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Métais</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R. Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin M. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-019-0590-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103270v1</w:t>
+                <w:t xml:space="preserve">hal-02619848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using mulch from cover crops to facilitate organic no-till soybean and maize production. A review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erin M. Silva</w:t>
+                <w:t xml:space="preserve">Effects of Reduced Tillage on Weed Pressure, Nitrogen Availability and Winter Wheat Yields under Organic Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merel a J Hofmeijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Berner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mäder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Armengot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-019-0590-2⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy9040180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619848v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Reduced Tillage on Weed Pressure, Nitrogen Availability and Winter Wheat Yields under Organic Management</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des méthodes bêches dérivées de la méthode du profil cultural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.87-93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712727v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes visuelles d’évaluation de la structure du sol au service d’une démarche clinique en agronomie</w:t>
               </w:r>
@@ -2865,295 +2865,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d’un tableau de bord d’indicateurs sur un réseau national de fermes en grande culture et en viticulture pour diagnostiquer la qualité biologique des sols agricoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developments in the &amp;quot;profil cultural&amp;quot; method for an improved assessment of soil structure under no-till</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
+                <w:t xml:space="preserve">María Carolina Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Cassagne</w:t>
+                <w:t xml:space="preserve">Maria de Fátima Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Riou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+                <w:t xml:space="preserve">Denis Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5137753402510786E12⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173, pp.92-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2016.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608354v1</w:t>
+                <w:t xml:space="preserve">hal-01896003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments in the &amp;quot;profil cultural&amp;quot; method for an improved assessment of soil structure under no-till</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Peigné</w:t>
+                <w:t xml:space="preserve">Validation d’un tableau de bord d’indicateurs sur un réseau national de fermes en grande culture et en viticulture pour diagnostiquer la qualité biologique des sols agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Carolina Sasal</w:t>
+                <w:t xml:space="preserve">V. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria de Fátima Guimarães</w:t>
+                <w:t xml:space="preserve">P. Mulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Piron</w:t>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 173, pp.92-103. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55, pp.41-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.still.2016.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.5137753402510786E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896003v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of Organic Cover Crop-Based No-Tillage Technique in Europe: Farmers’ Practices and Research Challenges</w:t>
               </w:r>
@@ -3165,51 +3165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Vincent-Caboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erin M Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3524,90 +3524,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic farmers’ motivations and challenges for adopting conservation agriculture in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mäder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Xavier Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3805,77 +3805,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How organic farmers practice conservation agriculture in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Xavier Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4737,51 +4737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological practices for sustainable agriculture. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4852,415 +4852,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture biologique et agriculture de conservation : ruptures et transversalités entre deux communautés de pratiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wheat yield and quality as influenced by reduced tillage in organic farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Fleury</w:t>
+                <w:t xml:space="preserve">Monika Messmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Chazoule</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Aveline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Berner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mäder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 339-340, pp.95-112. </w:t>
+              <w:t xml:space="preserve">Organic Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.4247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13165-013-0055-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087582v1</w:t>
+                <w:t xml:space="preserve">hal-03701943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat yield and quality as influenced by reduced tillage in organic farming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agriculture biologique et agriculture de conservation : ruptures et transversalités entre deux communautés de pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 339-340, pp.95-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13165-013-0055-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.4247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701943v1</w:t>
+                <w:t xml:space="preserve">hal-02087582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la qualité technologique, nutritionnelle et sanitaire du blé biologique Principaux leviers agronomiques et technologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SolAB : Limiter le travail du sol et évaluer la fertilité des sols en agriculture biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Abecassis</w:t>
+                <w:t xml:space="preserve">Laetitia Fourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Carcea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Celette</w:t>
+                <w:t xml:space="preserve">Hélène Védie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Goma-Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 32, pp.1-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/pzf7-cs61⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 30, pp.125-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/3ef8-q274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529368v1</w:t>
+                <w:t xml:space="preserve">hal-04659648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et évaluation ex ante de systèmes de culture innovants pour améliorer le fonctionnement des sols en agriculture biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5292,206 +5288,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32, pp.47-60. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/66fa-1090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SolAB : Limiter le travail du sol et évaluer la fertilité des sols en agriculture biologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josephine Peigné</w:t>
+                <w:t xml:space="preserve">Améliorer la qualité technologique, nutritionnelle et sanitaire du blé biologique Principaux leviers agronomiques et technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Védie</w:t>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Garcin</w:t>
+                <w:t xml:space="preserve">Maria Carcea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Goma-Fortin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 30, pp.125-138. </w:t>
+              <w:t xml:space="preserve">, 2013, 32, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/3ef8-q274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/pzf7-cs61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659648v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of soil structure in the transition layer between topsoil and subsoil using the profil cultural method</w:t>
               </w:r>
@@ -5503,51 +5503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5746,626 +5746,626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil sampling based on field spatial variability of soil microbial indicators</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le modèle Dexi-SH* pour une évaluation multicritère de la durabilité agro-écologique des systèmes d’élevage bovins laitiers herbagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Bottollier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Astigarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2009.09.002⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.249-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/c6ay-2v28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222837v1</w:t>
+                <w:t xml:space="preserve">hal-01173148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du mode de travail du sol sur les microorganismes à l'échelle du profil cultural</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil sampling based on field spatial variability of soil microbial indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Bottollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45, pp.488 - 495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2009.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173151v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworm populations under different tillage systems in organic farming.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Gautronneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Giteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 104 (2), pp.207-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.still.2009.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle Dexi-SH* pour une évaluation multicritère de la durabilité agro-écologique des systèmes d’élevage bovins laitiers herbagers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets du mode de travail du sol sur les microorganismes à l'échelle du profil cultural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Vian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chaussod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3-4), pp.359-368</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173148v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques sans labour en agriculture biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Védie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Demeusy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6442,119 +6442,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bottollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (5-6), pp.488-495. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2009.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -6705,51 +6705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Use and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (2), pp.129-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6808,51 +6808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel indicator of environmental risks due to nitrogen management on grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pervanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7057,51 +7057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des émissions de NH3, N2O et CH4 des engrais de ferme à l'aide d'indicateurs agri-environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pervanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7650,51 +7650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7775,51 +7775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7874,51 +7874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of four tillage systems in organic farming. Effect of soil structure modification and organic matter repartition on microbial biomass and soil respiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7982,103 +7982,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle Dexi-SH* pour une évaluation multicritère de la durabilité agro-écologique des systèmes d'élevage laitier herbager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Laura Astigarraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DinABio : Développement &amp; innovation en agriculture biologique. Colloque national</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Montpellier, France</w:t>
@@ -8107,51 +8107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du travail du sol sur le stockage du carbone organique en agriculture biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8215,90 +8215,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques sans labour en AB et fertilité du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Védie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Demusy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DinABio : Développement &amp; innovation en agriculture biologique. Colloque national</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Montpellier, France</w:t>
@@ -8327,51 +8327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of tillage systems in organic farming: influence of soil structure on microbial biomass. First results. &amp;lt;em&amp;gt;Improving Sustainability in Organic and Low Input Food Production Systems&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8696,51 +8696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des données manquantes dans un projet participatif sur la biodiversité des sols agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8847,51 +8847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Vérame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Plassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9099,51 +9099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological practices supporting the provision of goods and services in agriculture. Examples from France et Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9249,51 +9249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation tillage in organic farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maike Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mäder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9348,51 +9348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying Agroecological Principles for Regenerating Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew R. Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9460,51 +9460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9844,64 +9844,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Farooq M., K. Siddique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, AG, pp.559-577, 2014, </w:t>
@@ -10569,51 +10569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567921v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ginot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1742170526100349" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068093v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106095" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05393304v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2025.103789" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714879v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Forrler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art13-GB" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04834634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mohsin Nawaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliheh Fouladidorhani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamand&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Arthur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.13150" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Forrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art16" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010217v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Fourri&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04220617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cadiergues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06273-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kowalewski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Ravelojaona" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101405" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03701140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krauss" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wiesmeier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Don" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuperus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gattinger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105262" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836461v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00819-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lhuillery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712831v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vincent-Caboud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vereecke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9060319" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04103270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M&#233;tais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619848v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Ryan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M. Silva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0590-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712727v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel a J Hofmeijer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Berner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#228;der" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Armengot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9040180" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04103319v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tomis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chabert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taupin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gervois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191186326957144E12" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2017.09.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03701970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Baldivieso-Freitas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Blanco-Moreno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Guti&#233;rrez-L&#243;pez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro P&#233;rez-Ferrer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2017.10.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124766v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L de Cordoue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/33nfkk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608354v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulliez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137753402510786E12" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01896003v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Carolina Sasal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de F&#225;tima Guimar&#227;es" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2016.07.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712696v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture7050042" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03710465v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armengot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Blanco-Moreno" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#224;rberi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bocci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.02.021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216197v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peign&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.07.016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631531v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Sans" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-015-0136-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532421v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cooper" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Baranski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Stewart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majimcha Nobel-de Lange" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0354-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631497v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170514000477" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641717v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638900v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Ball" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Batey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Munkholm" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. L. Guimaraes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2014.12.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7LKD0PL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637155v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C. Ball" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Juhl Munkholm" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Muylaert Locks Guimaraes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.07.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065931v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefevre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Craheix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2015.0737" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173305v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peigne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0177-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096882v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.10.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX45S9CQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234800v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0180-7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087582v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4247" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03701943v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Messmer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aveline" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-013-0055-x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529368v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carcea" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pzf7-cs61" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04090469v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/66fa-1090" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659648v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;die" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goma-Fortin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3ef8-q274" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648675v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gautronneau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.05.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL8NJP7V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173161v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00176.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S745RTQV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222837v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bottollier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2009.09.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6217F2X2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173151v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Vian" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406793v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giteau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2009.02.011" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQBS13QS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173148v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gerber" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Astigarraga" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/c6ay-2v28" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665503v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Demeusy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vn44-qj98" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656875v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bottollier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04100458v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04834646v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ball" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2006.00082.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDFXVZWX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680242v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pervanchon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2004.06.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXHKW2D6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682308v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Girardin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:WATE.0000019932.04020.b6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6VZQC3SR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680190v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pervanchon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670203v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917649v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sainmont" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vindras-Fouillet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Charreyre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521109v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fourri&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peign&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177493v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marliac" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve David" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089036v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089029v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173157v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173133v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Astigarraga" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822689v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753033v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demusy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754760v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325135v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Revel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermouet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jean-Baptiste" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087112v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16858.93123" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226470v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Harnois" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Prevost-Bour&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743147v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth V&#233;rame" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plassart" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lemarie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173339v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672996v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Letort" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Feret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03673326v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Krauss" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672931v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672914v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798016v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Batey" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M. L. Guimaraes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781780644707.0000" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608212v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3905-faut-il-travailler-le-sol-.html" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087790v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11620-4_21" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089167v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lacarce" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Sautereau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728577v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre ULRICH" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Berdier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02826418v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/tel-05003382v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567921v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ginot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1742170526100349" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068093v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106095" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05393304v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2025.103789" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714879v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Forrler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art13-GB" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04834634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mohsin Nawaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliheh Fouladidorhani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamand&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Arthur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.13150" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Forrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art16" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010217v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Fourri&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04220617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cadiergues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06273-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kowalewski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Ravelojaona" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101405" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836461v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00819-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03701140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krauss" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wiesmeier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Don" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuperus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gattinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105262" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lhuillery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712831v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vincent-Caboud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vereecke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9060319" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619848v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Ryan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M. Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0590-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel a J Hofmeijer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Berner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#228;der" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Armengot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9040180" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04103270v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M&#233;tais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04103319v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tomis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chabert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taupin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gervois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191186326957144E12" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2017.09.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03701970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Baldivieso-Freitas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Blanco-Moreno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Guti&#233;rrez-L&#243;pez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro P&#233;rez-Ferrer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2017.10.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124766v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L de Cordoue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/33nfkk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01896003v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Carolina Sasal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de F&#225;tima Guimar&#227;es" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2016.07.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608354v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulliez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137753402510786E12" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712696v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture7050042" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03710465v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armengot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Blanco-Moreno" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#224;rberi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bocci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.02.021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216197v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peign&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.07.016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631531v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Sans" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-015-0136-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532421v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cooper" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Baranski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Stewart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majimcha Nobel-de Lange" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0354-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631497v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170514000477" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641717v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638900v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Ball" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Batey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Munkholm" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. L. Guimaraes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2014.12.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7LKD0PL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637155v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C. Ball" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Juhl Munkholm" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Muylaert Locks Guimaraes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.07.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065931v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefevre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Craheix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2015.0737" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173305v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peigne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0177-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096882v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.10.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX45S9CQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234800v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0180-7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03701943v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Messmer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aveline" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-013-0055-x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087582v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4247" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659648v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;die" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goma-Fortin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3ef8-q274" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04090469v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/66fa-1090" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529368v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carcea" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pzf7-cs61" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648675v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gautronneau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.05.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL8NJP7V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173161v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00176.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S745RTQV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173148v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gerber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Astigarraga" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/c6ay-2v28" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222837v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bottollier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2009.09.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6217F2X2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406793v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giteau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2009.02.011" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQBS13QS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173151v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Vian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665503v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Demeusy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vn44-qj98" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656875v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bottollier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04100458v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04834646v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ball" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2006.00082.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDFXVZWX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680242v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pervanchon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2004.06.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXHKW2D6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682308v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Girardin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:WATE.0000019932.04020.b6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6VZQC3SR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680190v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pervanchon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670203v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917649v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sainmont" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vindras-Fouillet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Charreyre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521109v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fourri&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peign&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177493v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marliac" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve David" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089036v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089029v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173157v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173133v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Astigarraga" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822689v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753033v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demusy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754760v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325135v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Revel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermouet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jean-Baptiste" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087112v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16858.93123" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226470v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Harnois" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Prevost-Bour&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743147v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth V&#233;rame" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plassart" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lemarie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173339v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672996v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Letort" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Feret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03673326v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Krauss" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672931v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672914v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798016v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Batey" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M. L. Guimaraes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781780644707.0000" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608212v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3905-faut-il-travailler-le-sol-.html" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087790v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11620-4_21" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089167v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lacarce" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Sautereau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728577v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre ULRICH" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Berdier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02826418v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/tel-05003382v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>