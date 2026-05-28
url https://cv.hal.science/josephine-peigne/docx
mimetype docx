--- v2 (2026-05-02)
+++ v3 (2026-05-28)
@@ -1313,265 +1313,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vermicomposting of municipal solid waste as a possible lever for the development of sustainable agriculture. A review</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reduced tillage in organic farming affects soil organic carbon stocks in temperate Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wiesmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Don</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cuperus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gattinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00819-y⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 216, pp.105262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2021.105262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836461v1</w:t>
+                <w:t xml:space="preserve">hal-03701140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced tillage in organic farming affects soil organic carbon stocks in temperate Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vermicomposting of municipal solid waste as a possible lever for the development of sustainable agriculture. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 216, pp.105262. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (5), pp.1-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.still.2021.105262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00819-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701140v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non labour en agriculture biologique : en sol sablo-limoneux, la progression des racines se trouve freinée</w:t>
               </w:r>
@@ -1728,520 +1728,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover Crop Effectiveness Varies in Cover Crop-Based Rotational Tillage Organic Soybean Systems Depending on Species and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Vincent-Caboud</w:t>
+                <w:t xml:space="preserve">Des méthodes bêches dérivées de la méthode du profil cultural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Vereecke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Peigné</w:t>
+                <w:t xml:space="preserve">Pascale Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.87-93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712720v1</w:t>
+                <w:t xml:space="preserve">hal-04103270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using mulch from cover crops to facilitate organic no-till soybean and maize production. A review</w:t>
+                <w:t xml:space="preserve">Cover Crop Effectiveness Varies in Cover Crop-Based Rotational Tillage Organic Soybean Systems Depending on Species and Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Vincent-Caboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Vereecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-019-0590-2⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (6), pp.319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy9060319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619848v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Reduced Tillage on Weed Pressure, Nitrogen Availability and Winter Wheat Yields under Organic Management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Armengot</w:t>
+                <w:t xml:space="preserve">Using mulch from cover crops to facilitate organic no-till soybean and maize production. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vincent-Caboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R. Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin M. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy9040180⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-019-0590-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712727v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des méthodes bêches dérivées de la méthode du profil cultural</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of Reduced Tillage on Weed Pressure, Nitrogen Availability and Winter Wheat Yields under Organic Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merel a J Hofmeijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Berner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mäder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Armengot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy9040180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103270v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes visuelles d’évaluation de la structure du sol au service d’une démarche clinique en agronomie</w:t>
               </w:r>
@@ -2865,412 +2865,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments in the &amp;quot;profil cultural&amp;quot; method for an improved assessment of soil structure under no-till</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Boizard</w:t>
+                <w:t xml:space="preserve">Overview of Organic Cover Crop-Based No-Tillage Technique in Europe: Farmers’ Practices and Research Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vincent-Caboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Carolina Sasal</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erin M Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2016.07.007⟩</w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (5), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriculture7050042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896003v1</w:t>
+                <w:t xml:space="preserve">hal-03712696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d’un tableau de bord d’indicateurs sur un réseau national de fermes en grande culture et en viticulture pour diagnostiquer la qualité biologique des sols agricoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developments in the &amp;quot;profil cultural&amp;quot; method for an improved assessment of soil structure under no-till</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Carolina Sasal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de Fátima Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+                <w:t xml:space="preserve">Denis Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5137753402510786E12⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173, pp.92-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2016.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608354v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Organic Cover Crop-Based No-Tillage Technique in Europe: Farmers’ Practices and Research Challenges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Casagrande</w:t>
+                <w:t xml:space="preserve">Validation d’un tableau de bord d’indicateurs sur un réseau national de fermes en grande culture et en viticulture pour diagnostiquer la qualité biologique des sols agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin M Silva</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (5), pp.42. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55, pp.41-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agriculture7050042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.5137753402510786E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712696v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tillage as a driver of change in weed communities: a functional perspective</w:t>
               </w:r>
@@ -3524,90 +3524,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic farmers’ motivations and challenges for adopting conservation agriculture in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mäder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Xavier Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3805,77 +3805,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How organic farmers practice conservation agriculture in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Xavier Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4737,51 +4737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological practices for sustainable agriculture. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4897,64 +4897,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Messmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Berner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mäder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, pp.1-13. </w:t>
@@ -5090,408 +5090,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SolAB : Limiter le travail du sol et évaluer la fertilité des sols en agriculture biologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Améliorer la qualité technologique, nutritionnelle et sanitaire du blé biologique Principaux leviers agronomiques et technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Fourrié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josephine Peigné</w:t>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Védie</w:t>
+                <w:t xml:space="preserve">Maria Carcea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Garcin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 30, pp.125-138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/3ef8-q274⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 32, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/pzf7-cs61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659648v1</w:t>
+                <w:t xml:space="preserve">hal-04529368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et évaluation ex ante de systèmes de culture innovants pour améliorer le fonctionnement des sols en agriculture biologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+                <w:t xml:space="preserve">SolAB : Limiter le travail du sol et évaluer la fertilité des sols en agriculture biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Védie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Goma-Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 32, pp.47-60. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/66fa-1090⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 30, pp.125-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/3ef8-q274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090469v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la qualité technologique, nutritionnelle et sanitaire du blé biologique Principaux leviers agronomiques et technologiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception et évaluation ex ante de systèmes de culture innovants pour améliorer le fonctionnement des sols en agriculture biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 32, pp.1-13. </w:t>
+              <w:t xml:space="preserve">, 2013, 32, pp.47-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/pzf7-cs61⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/66fa-1090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529368v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of soil structure in the transition layer between topsoil and subsoil using the profil cultural method</w:t>
               </w:r>
@@ -5503,51 +5503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5617,755 +5617,755 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of four tillage systems on soil structure and soil microbial biomass in organic farming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil sampling based on field spatial variability of soil microbial indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Peigné</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">B Bottollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1475-2743.2008.00176.x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45, pp.488 - 495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2009.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173161v1</w:t>
+                <w:t xml:space="preserve">hal-05222837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle Dexi-SH* pour une évaluation multicritère de la durabilité agro-écologique des systèmes d’élevage bovins laitiers herbagers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets du mode de travail du sol sur les microorganismes à l'échelle du profil cultural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Astigarraga</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Francois Vian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chaussod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3-4), pp.359-368</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173148v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil sampling based on field spatial variability of soil microbial indicators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Earthworm populations under different tillage systems in organic farming.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Gautronneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aveline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Giteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2009.09.002⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104 (2), pp.207-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2009.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222837v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm populations under different tillage systems in organic farming.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of four tillage systems on soil structure and soil microbial biomass in organic farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chaussod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2009.02.011⟩</w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-2743.2008.00176.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406793v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du mode de travail du sol sur les microorganismes à l'échelle du profil cultural</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le modèle Dexi-SH* pour une évaluation multicritère de la durabilité agro-écologique des systèmes d’élevage bovins laitiers herbagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Astigarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.249-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/c6ay-2v28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173151v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques sans labour en agriculture biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Védie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Demeusy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6442,119 +6442,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bottollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (5-6), pp.488-495. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2009.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -6705,51 +6705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Use and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (2), pp.129-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6808,51 +6808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel indicator of environmental risks due to nitrogen management on grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pervanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7057,51 +7057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des émissions de NH3, N2O et CH4 des engrais de ferme à l'aide d'indicateurs agri-environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pervanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7650,51 +7650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7775,51 +7775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7874,77 +7874,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of four tillage systems in organic farming. Effect of soil structure modification and organic matter repartition on microbial biomass and soil respiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7982,103 +7982,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle Dexi-SH* pour une évaluation multicritère de la durabilité agro-écologique des systèmes d'élevage laitier herbager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Laura Astigarraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DinABio : Développement &amp; innovation en agriculture biologique. Colloque national</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Montpellier, France</w:t>
@@ -8107,51 +8107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du travail du sol sur le stockage du carbone organique en agriculture biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8215,90 +8215,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques sans labour en AB et fertilité du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Védie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Demusy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DinABio : Développement &amp; innovation en agriculture biologique. Colloque national</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Montpellier, France</w:t>
@@ -8327,77 +8327,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of tillage systems in organic farming: influence of soil structure on microbial biomass. First results. &amp;lt;em&amp;gt;Improving Sustainability in Organic and Low Input Food Production Systems&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaussod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8696,51 +8696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des données manquantes dans un projet participatif sur la biodiversité des sols agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8847,51 +8847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Vérame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Plassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9099,51 +9099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological practices supporting the provision of goods and services in agriculture. Examples from France et Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9249,51 +9249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation tillage in organic farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maike Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mäder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9348,51 +9348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying Agroecological Principles for Regenerating Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew R. Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9460,51 +9460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9844,51 +9844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10569,51 +10569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567921v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ginot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1742170526100349" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068093v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106095" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05393304v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2025.103789" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714879v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Forrler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art13-GB" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04834634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mohsin Nawaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliheh Fouladidorhani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamand&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Arthur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.13150" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Forrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art16" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010217v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Fourri&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04220617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cadiergues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06273-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kowalewski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Ravelojaona" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101405" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836461v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00819-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03701140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krauss" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wiesmeier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Don" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuperus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gattinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105262" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lhuillery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712831v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vincent-Caboud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vereecke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9060319" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619848v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Ryan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M. Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0590-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel a J Hofmeijer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Berner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#228;der" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Armengot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9040180" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04103270v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M&#233;tais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04103319v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tomis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chabert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taupin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gervois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191186326957144E12" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2017.09.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03701970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Baldivieso-Freitas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Blanco-Moreno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Guti&#233;rrez-L&#243;pez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro P&#233;rez-Ferrer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2017.10.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124766v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L de Cordoue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/33nfkk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01896003v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Carolina Sasal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de F&#225;tima Guimar&#227;es" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2016.07.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608354v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulliez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137753402510786E12" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712696v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture7050042" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03710465v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armengot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Blanco-Moreno" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#224;rberi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bocci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.02.021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216197v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peign&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.07.016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631531v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Sans" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-015-0136-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532421v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cooper" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Baranski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Stewart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majimcha Nobel-de Lange" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0354-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631497v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170514000477" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641717v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638900v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Ball" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Batey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Munkholm" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. L. Guimaraes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2014.12.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7LKD0PL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637155v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C. Ball" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Juhl Munkholm" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Muylaert Locks Guimaraes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.07.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065931v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefevre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Craheix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2015.0737" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173305v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peigne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0177-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096882v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.10.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX45S9CQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234800v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0180-7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03701943v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Messmer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aveline" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-013-0055-x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087582v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4247" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659648v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;die" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goma-Fortin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3ef8-q274" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04090469v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/66fa-1090" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529368v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carcea" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pzf7-cs61" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648675v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gautronneau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.05.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL8NJP7V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173161v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00176.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S745RTQV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173148v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gerber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Astigarraga" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/c6ay-2v28" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222837v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bottollier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2009.09.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6217F2X2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406793v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giteau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2009.02.011" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQBS13QS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173151v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Vian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665503v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Demeusy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vn44-qj98" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656875v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bottollier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04100458v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04834646v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ball" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2006.00082.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDFXVZWX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680242v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pervanchon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2004.06.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXHKW2D6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682308v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Girardin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:WATE.0000019932.04020.b6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6VZQC3SR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680190v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pervanchon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670203v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917649v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sainmont" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vindras-Fouillet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Charreyre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521109v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fourri&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peign&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177493v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marliac" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve David" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089036v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089029v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173157v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173133v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Astigarraga" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822689v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753033v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demusy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754760v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325135v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Revel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermouet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jean-Baptiste" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087112v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16858.93123" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226470v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Harnois" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Prevost-Bour&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743147v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth V&#233;rame" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plassart" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lemarie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173339v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672996v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Letort" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Feret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03673326v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Krauss" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672931v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672914v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798016v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Batey" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M. L. Guimaraes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781780644707.0000" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608212v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3905-faut-il-travailler-le-sol-.html" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087790v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11620-4_21" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089167v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lacarce" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Sautereau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728577v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre ULRICH" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Berdier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02826418v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/tel-05003382v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567921v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ginot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1742170526100349" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068093v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106095" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05393304v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2025.103789" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714879v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Forrler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art13-GB" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04834634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mohsin Nawaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliheh Fouladidorhani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamand&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Arthur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.13150" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Forrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art16" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010217v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Fourri&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04220617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cadiergues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06273-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kowalewski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Ravelojaona" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101405" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03701140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krauss" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wiesmeier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Don" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuperus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gattinger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105262" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836461v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00819-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lhuillery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712831v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vincent-Caboud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04103270v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M&#233;tais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vereecke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9060319" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619848v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Ryan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M. Silva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0590-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712727v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel a J Hofmeijer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Berner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#228;der" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Armengot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9040180" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04103319v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tomis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chabert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taupin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gervois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191186326957144E12" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2017.09.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03701970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Baldivieso-Freitas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Blanco-Moreno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Guti&#233;rrez-L&#243;pez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro P&#233;rez-Ferrer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2017.10.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124766v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L de Cordoue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/33nfkk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712696v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture7050042" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01896003v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Carolina Sasal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de F&#225;tima Guimar&#227;es" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2016.07.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608354v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulliez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137753402510786E12" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03710465v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armengot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Blanco-Moreno" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#224;rberi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bocci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.02.021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216197v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peign&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.07.016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631531v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Sans" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-015-0136-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532421v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cooper" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Baranski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Stewart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majimcha Nobel-de Lange" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0354-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631497v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170514000477" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641717v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638900v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Ball" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Batey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Munkholm" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. L. Guimaraes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2014.12.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7LKD0PL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637155v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C. Ball" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Juhl Munkholm" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Muylaert Locks Guimaraes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.07.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065931v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefevre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Craheix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2015.0737" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173305v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peigne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0177-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096882v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.10.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX45S9CQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234800v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0180-7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03701943v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Messmer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aveline" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-013-0055-x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087582v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4247" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529368v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carcea" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pzf7-cs61" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659648v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;die" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goma-Fortin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3ef8-q274" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04090469v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/66fa-1090" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648675v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gautronneau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.05.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL8NJP7V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222837v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bottollier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2009.09.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6217F2X2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173151v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Vian" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406793v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giteau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2009.02.011" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQBS13QS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173161v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00176.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S745RTQV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173148v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gerber" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Astigarraga" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/c6ay-2v28" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665503v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Demeusy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vn44-qj98" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656875v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bottollier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04100458v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaussod" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04834646v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ball" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2006.00082.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDFXVZWX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680242v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pervanchon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2004.06.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXHKW2D6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682308v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Girardin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:WATE.0000019932.04020.b6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6VZQC3SR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680190v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pervanchon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670203v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917649v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sainmont" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vindras-Fouillet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Charreyre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521109v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fourri&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peign&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177493v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marliac" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve David" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089036v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089029v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173157v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173133v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Astigarraga" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822689v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753033v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demusy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754760v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325135v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Revel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermouet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jean-Baptiste" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087112v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16858.93123" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226470v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Harnois" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Prevost-Bour&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743147v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth V&#233;rame" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plassart" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lemarie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173339v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672996v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Letort" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Feret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03673326v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Krauss" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672931v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672914v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798016v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Batey" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M. L. Guimaraes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781780644707.0000" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608212v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3905-faut-il-travailler-le-sol-.html" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087790v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11620-4_21" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089167v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lacarce" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Sautereau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728577v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre ULRICH" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Berdier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02826418v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/tel-05003382v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>