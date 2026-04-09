--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -593,316 +593,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who and Where Are the Observers behind Biodiversity Citizen Science Data? Effect of Landscape Naturalness on the Spatial Distribution of French Birdwatching Records</w:t>
+                <w:t xml:space="preserve">Accompagner et valoriser l’évolution agroécologique des territoires viticoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Guetté</w:t>
+                <w:t xml:space="preserve">Cécile Coulon-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Caillault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Pithon</w:t>
+                <w:t xml:space="preserve">Joséphine Pithon-Rivallain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Daniel</w:t>
+                <w:t xml:space="preserve">Etienne Neethling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 185, pp.14-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03863101v1</w:t>
+                <w:t xml:space="preserve">hal-05449062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner et valoriser l’évolution agroécologique des territoires viticoles</w:t>
+                <w:t xml:space="preserve">Who and Where Are the Observers behind Biodiversity Citizen Science Data? Effect of Landscape Naturalness on the Spatial Distribution of French Birdwatching Records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Coulon-Leroy</w:t>
+                <w:t xml:space="preserve">Adrien Guetté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Pithon-Rivallain</w:t>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Neethling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (11), pp.2095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/land11112095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05449062v1</w:t>
+                <w:t xml:space="preserve">halshs-03863101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau ARBRE - Mieux intégrer les enjeux de biodiversité dans les exploitations agricoles : intérêt d’un accompagnement à plusieurs voix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Pithon-Rivallain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1520,51 +1520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjacent woodlands rather than habitat connectivity influence grassland plant, carabid and bird assemblages in farmland landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1909,51 +1909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2077,51 +2077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (12), pp.3375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2310,51 +2310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2735,51 +2735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres du Végétal, 9ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2968,51 +2968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jagaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3048,316 +3048,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité de la biodiversité ordinaire des milieux herbacés le long d'un gradient urbain rural.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of landscape context and habitat connectivity on plants and birds communities in grasslands along an urban-rural gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jagaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ecoveg 12 Ecologie des communautés végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">46th Annual Meeting of the Ecological Society of Germany, Austria and Switzerland - 150 years of ecology - lessons for the future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Marburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02452631v1</w:t>
+                <w:t xml:space="preserve">hal-02446042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of landscape context and habitat connectivity on plants and birds communities in grasslands along an urban-rural gradient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Duflot</w:t>
+                <w:t xml:space="preserve">Variabilité de la biodiversité ordinaire des milieux herbacés le long d'un gradient urbain rural.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Annual Meeting of the Ecological Society of Germany, Austria and Switzerland - 150 years of ecology - lessons for the future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Marburg, Germany</w:t>
+              <w:t xml:space="preserve">Colloque Ecoveg 12 Ecologie des communautés végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446042v1</w:t>
+                <w:t xml:space="preserve">hal-02452631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant species variations in common herbaceous patches along an urban- rural gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3421,51 +3421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does fragmentation of woodland habitats influence plant distribution along an urban rural gradient?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3555,51 +3555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jagaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3650,51 +3650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité dans la ville : quels fonctionnements écologiques pour quelle intégration aux aménagements du paysage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3752,316 +3752,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woodland plant response to urbanization and management intensity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Projet de territoire, viticulture et biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th Symposium of the International Association for Vegetation Science - IAVS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lyon (FR), France</w:t>
+              <w:t xml:space="preserve">Colloque de clôture du programme DIVA2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842528v1</w:t>
+                <w:t xml:space="preserve">hal-00842521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet de territoire, viticulture et biodiversité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Woodland plant response to urbanization and management intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de clôture du programme DIVA2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rennes (FR), France</w:t>
+              <w:t xml:space="preserve">54th Symposium of the International Association for Vegetation Science - IAVS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lyon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842521v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité des bois périurbains, quelles relations entre degré d'anthropisation et caractéristiques des communautés végétales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4112,51 +4112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la gestion et du gradient d'urbanisation sur la végétation de sous-bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4164,51 +4164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine A. Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Besoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecoveg 7 - 7ème colloque d'Ecologie des Communautés Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Lausanne (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4265,51 +4265,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing the distribution of common herbaceous plants within vineyard landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4390,51 +4390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la gestion et du gradient ville-campagne sur la flore des espaces herbacés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4672,77 +4672,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité de la végétation des espaces interstitiels non productifs en zone viticole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4848,51 +4848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5116,51 +5116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Elo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pithon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Trivi&#241;o" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko M&#246;nkk&#246;nen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07582" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Pithon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cochard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-025-01783-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Matutini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josee Fortin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.290" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897021v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863101v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guett&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11112095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pithon-Rivallain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Neethling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073036v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise B&#233;cot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaumont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2022.40.7070" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Assandri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Brambilla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13885" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jagaille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-021-01114-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337617v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ann Pithon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7210" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02281419v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine A. Pithon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Braud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-019-0827-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01832710v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1517-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02393192v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geneves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01744536v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jagaille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2017.1350764" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01558166v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vallet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.12.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58DR2JF8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555988v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-010-9901-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K84DB3L2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cormier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Fustec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Choisy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063650809461508" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729843v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montembault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014967v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fustec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668858v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02437013v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Pain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440566v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458139v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Duflot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02452631v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02446042v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458444v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02459941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346882v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02459893v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842528v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842521v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842524v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besoian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02418011v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lozupone" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02439239v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clerbois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01410266v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842523v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255017v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Elo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pithon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Trivi&#241;o" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko M&#246;nkk&#246;nen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07582" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Pithon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cochard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-025-01783-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Matutini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josee Fortin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.290" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897021v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449062v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pithon-Rivallain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Neethling" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863101v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guett&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11112095" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073036v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise B&#233;cot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaumont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2022.40.7070" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Assandri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Brambilla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13885" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jagaille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-021-01114-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337617v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ann Pithon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7210" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02281419v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine A. Pithon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Braud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-019-0827-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01832710v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1517-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02393192v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geneves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01744536v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jagaille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2017.1350764" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01558166v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vallet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.12.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58DR2JF8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555988v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-010-9901-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K84DB3L2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cormier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Fustec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Choisy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063650809461508" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729843v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montembault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014967v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fustec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668858v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02437013v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Pain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02440566v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458139v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Duflot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02446042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02452631v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02458444v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02459941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346882v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02459893v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842521v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842528v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842524v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besoian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02418011v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lozupone" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02439239v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clerbois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01410266v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842523v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255017v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>