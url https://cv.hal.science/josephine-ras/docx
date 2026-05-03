--- v1 (2026-03-26)
+++ v2 (2026-05-03)
@@ -72,6548 +72,6544 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A global 3D product of phytoplankton community composition derived from satellite and BGC-Argo data using machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Terrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renosh PANNIMPULLATH REMANAN</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, New Orleans, Louisiana, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonality of amino acid enantiomers and microbial communities at MOLA time series in the NW Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabel von Jackowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin-Boris Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Bouchachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crispi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2024.104839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Bio‐Optical Anomalies in the Kerguelen Region, Southern Indian Ocean: A Study Based on Shipborne Sampling and BioGeoChemical‐Argo Profiling Floats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Organelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Penkerc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 128 (12), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JC019671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open science resources from the Tara Pacific expedition across coral reef and surface ocean ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Baudena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (1), pp.324. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-022-01757-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the phytoplankton community composition on the in situ fluorescence signal: Implication for an improved estimation of the chlorophyll-a concentration from BioGeoChemical-Argo profiling floats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schmechtig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.959131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavienne Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-14-4607-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03863335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MALINA oceanographic expedition: how do changesin ice cover, permafrost and UV radiation impactbiodiversity and biogeochemical fluxesin the Arctic Ocean?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Massicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Amon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Balzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13, pp.1561-1592. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-1561-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02978433v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Massicotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Massicotte</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ardyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental drivers of under-ice phytoplankton bloom dynamics in the Arctic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ardyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Mundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew M. Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Luc Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (1), pp.30. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/elementa.430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrography and biogeochemistry dedicated to the Mediterranean BGC-Argo network during a cruise with RV &amp;lt;em&amp;gt;Tethys 2&amp;lt;/em&amp;gt; in May 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (1), pp.627 - 641. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-10-627-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon cycle in the tropical South Pacific: contribution to the global Si cycle and evidence for an active pico-sized siliceous plankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Rimmelin-Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (18), pp.5595-5620. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-15-5595-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommendations for obtaining unbiased chlorophyll estimates from in situ chlorophyll fluorometers: A global analysis of WET Labs ECO sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collin Roesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaogang Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sunlight on prokaryotic organic carbon uptake and dynamics of pigments relevant to photoheterotrophy in the Adriatic Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Celussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra A. Gallina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Giani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola del Negro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 74 (3), pp.235-249. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieving the vertical distribution of chlorophyll a concentration and phytoplankton community composition from in situ fluorescence profiles: A method based on a neural network with potential for global-scale applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120 (1), pp.451-470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2014JC010355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pigments, elemental composition (C, N, P, and Si), and stoichiometry of particulate matter in the naturally iron fertilized region of Kerguelen in the Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lasbleiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (20), pp.5931-5955. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-5931-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The characteristics of particulate absorption, scattering and attenuation coefficients in the surface ocean; Contribution of the Tara Oceans expedition</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The MAREDAT global database of high performance liquid chromatography marine pigment measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Karsenti</w:t>
+                <w:t xml:space="preserve">J. Peloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Swan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mio.2013.11.002⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (1), pp.109-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-5-109-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03190095v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03463361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MAREDAT global database of high performance liquid chromatography marine pigment measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Gruber</w:t>
+                <w:t xml:space="preserve">The characteristics of particulate absorption, scattering and attenuation coefficients in the surface ocean; Contribution of the Tara Oceans expedition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vogt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leeuw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-5-109-2013⟩</w:t>
+              <w:t xml:space="preserve">Methods in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.52-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mio.2013.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03463361v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03190095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition of in situ particulate absorption spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Zaneveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, pp.110-124. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mio.2014.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quenching correction for in vivo chlorophyll fluorescence acquired by autonomous platforms: a case study with instrumented elephant seals in the Kerguelen region (Southern Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaogang Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10, pp.483-495. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4319/lom.2012.10.483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DMS dynamics in the most oligotrophic subtropical zones of the global ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauveur Belviso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Masotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tagliabue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brockmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Special Issue of the 5th International Symposium on Biological and Environmental Chemistry of DMS(P) and Related Compounds, Goa, India, 19-22 October 2010, 110 (1-3), pp.215-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10533-011-9648-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology of aerobic anoxygenic phototrophic bacteria along an oligotrophic gradient in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeanthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. L. Kirchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8, pp.973-985. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-8-973-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the bio-optical anomaly and diurnal variability of particulate matter, as seen from scattering and backscattering coefficients, in ultra-oligotrophic eddies of the Mediterranean Sea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From the shape of the vertical profile of in vivo fluorescence to Chlorophyll-a concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Norkvist</w:t>
+                <w:t xml:space="preserve">A. Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Mériaux</w:t>
+                <w:t xml:space="preserve">F. d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kheireddine</w:t>
+                <w:t xml:space="preserve">X. Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Special Issue : Interactions between planktonic organisms and the biogeochemical cycles of biogenic elements in the Mediterranean Sea during intense summer stratification: the BOUM experiment, 8 (11), pp.3295-3317. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-8-3295-2011⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 8 (8), pp.2391-2406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-2391-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688006v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the distribution of Prochlorococcus and Synechococcus ecotypes in the Mediterranean Sea affected by global warming?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal dynamics of aerobic anoxygenic phototrophs in a Mediterranean coastal lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mazard</w:t>
+                <w:t xml:space="preserve">D Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Humily</w:t>
+                <w:t xml:space="preserve">P de Carvalho-Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+                <w:t xml:space="preserve">Raphaël Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mahé</w:t>
+                <w:t xml:space="preserve">P. Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 8 (9), pp.2785-2804. </w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (2), pp.153-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-8-2785-2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/ame01467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218507v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the shape of the vertical profile of in vivo fluorescence to Chlorophyll-a concentration</w:t>
+                <w:t xml:space="preserve">Is the distribution of Prochlorococcus and Synechococcus ecotypes in the Mediterranean Sea affected by global warming?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mignot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Daniella Mella-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. d'Ortenzio</w:t>
+                <w:t xml:space="preserve">S. Mazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Xing</w:t>
+                <w:t xml:space="preserve">Florian Humily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Poteau</w:t>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 8 (8), pp.2391-2406. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-8-2391-2011⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 8 (9), pp.2785-2804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-2785-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168184v1</w:t>
+                <w:t xml:space="preserve">hal-01218507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics of aerobic anoxygenic phototrophs in a Mediterranean coastal lagoon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the bio-optical anomaly and diurnal variability of particulate matter, as seen from scattering and backscattering coefficients, in ultra-oligotrophic eddies of the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P de Carvalho-Maalouf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. T. Cottrell</w:t>
+                <w:t xml:space="preserve">Hubert Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Lami</w:t>
+                <w:t xml:space="preserve">Vincent Vantrepotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Catala</w:t>
+                <w:t xml:space="preserve">K. Norkvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kheireddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame01467⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Special Issue : Interactions between planktonic organisms and the biogeochemical cycles of biogenic elements in the Mediterranean Sea during intense summer stratification: the BOUM experiment, 8 (11), pp.3295-3317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-3295-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906986v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep silicon maxima in the stratified oligotrophic Mediterranean Sea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Crombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Rimmelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8, pp.459-475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-8-459-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methyl mercury distributions in relation to the presence of nano- and picophytoplankton in an oceanic water column (Ligurian Sea, North-western Mediterranean)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cossa</w:t>
+                <w:t xml:space="preserve">Light absorption properties and absorption budget of Southeast Pacific waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Marty</w:t>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Migon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fanny Tieche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JC005517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2010.06.036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02163124v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light absorption properties and absorption budget of Southeast Pacific waters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methyl mercury distributions in relation to the presence of nano- and picophytoplankton in an oceanic water column (Ligurian Sea, North-western Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Babin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Josephine Ras</w:t>
+                <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Tieche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Cossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Migon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Averty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009JC005517⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (19), pp.5549-5559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2010.06.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502060v1</w:t>
+                <w:t xml:space="preserve">hal-02163124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriochlorophyll and community structure of aerobic anoxygenic phototrophic bacteria in a particle-rich estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew T. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David L. Kirchman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (7), pp.945-954. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ismej.2010.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of free-living and particle-attached aerobic anoxygenic phototrophic bacteria in marine environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Âuperová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lebaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Koblíïek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 55, pp.31-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/ame01282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characteristics and bacterial community structure of the sea surface microlayer in the South Pacific Ocean</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Spatial variability of phytoplankton pigment distributions in the Subtropical South Pacific Ocean: comparison between in situ and predicted data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 5 (3), pp.693-705. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 5 (2), pp.353-369</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248038v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of phytoplankton pigment distributions in the Subtropical South Pacific Ocean: comparison between in situ and predicted data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">A phytoplankton class-specific primary production model applied to the Kerguelen Islands region (Southern Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Ras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56, pp.541-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2008.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330697v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phytoplankton class-specific primary production model applied to the Kerguelen Islands region (Southern Ocean)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Garcia</w:t>
+                <w:t xml:space="preserve">Biochemical characteristics and bacterial community structure of the sea surface microlayer in the South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Obernosterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caparros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2008.11.006⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (3), pp.693-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-693-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00390393v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of MERIS reflectance and chlorophyll during the BENCAL cruise October 2002: preliminary validation of new demonstration products for phytoplankton functional types and photosynthetic parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aiken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Fishwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lavender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. F. Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL JOURNAL OF REMOTE SENSING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (3-4), pp.497-516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01431160600821036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;neutral&amp;quot; community structure of planktonic herbivores, tintinnid ciliates of the microzooplankton, across the SE Tropical Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Ritchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4 (3), pp.297-310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-4-297-2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid growth rates of aerobic anoxygenic phototrophs in the ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Koblizek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Masin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex J. Poulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Prasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (10), pp.2401-2406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2007.01354.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of the ``clearest'' natural waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 52 (1), pp.217-229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4319/lo.2007.52.1.0217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;neutral&amp;quot; community structure of planktonic herbivores, tintinnid ciliates of the microzooplankton, across the SE Tropical Pacific Ocean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Spatial variability of phytoplankton pigment distributions in the Subtropical South Pacific Ocean: comparison between in situ and predicted data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 4 (1), pp.561-593</w:t>
+              <w:t xml:space="preserve">, 2007, 4 (5), pp.3409-3451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330231v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of phytoplankton pigment distributions in the Subtropical South Pacific Ocean: comparison between in situ and predicted data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">The &amp;quot;neutral&amp;quot; community structure of planktonic herbivores, tintinnid ciliates of the microzooplankton, across the SE Tropical Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Ritchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 4 (5), pp.3409-3451</w:t>
+              <w:t xml:space="preserve">, 2007, 4 (1), pp.561-593</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330270v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional relationships and bio-optical properties derived from phytoplankton pigments, optical and photosynthetic parameters; a case study of the Benguela ecosystem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jim Aiken</w:t>
+                <w:t xml:space="preserve">Bio-optical properties of high chlorophyll Case 1 waters and of yellow-substance-dominated Case 2 waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ray Barlow</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Malik Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Ras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0025315406014287⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 53 (9), pp.1439-1459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2006.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504966v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-optical properties of high chlorophyll Case 1 waters and of yellow-substance-dominated Case 2 waters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gentili</w:t>
+                <w:t xml:space="preserve">Functional relationships and bio-optical properties derived from phytoplankton pigments, optical and photosynthetic parameters; a case study of the Benguela ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James R. Fishwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Aiken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Chami</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ray Barlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Sessions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2006.07.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86 (6), pp.1267-1280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0025315406014287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494176v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of heterotrophic bacteria in the northeast Atlantic (POMME study area) during spring 2001</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">A seasonal study of diatom dynamics in the North Atlantic during the POMME experiment (2001): Evidence for Si limitation of the spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Caniaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josephine Ras</w:t>
+                <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila I. Fernandez</w:t>
+                <w:t xml:space="preserve">C. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rimmelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004JC002670⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110, pp.C07S14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00092675v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seasonal study of diatom dynamics in the North Atlantic during the POMME experiment (2001): Evidence for Si limitation of the spring bloom</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesoscale and seasonal variability of community production and respiration in the surface waters of the N.E. Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rimmelin</w:t>
+                <w:t xml:space="preserve">Anne Maixandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Moutin</w:t>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila I. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumi Sohrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004JC002621⟩</w:t>
+              <w:t xml:space="preserve">Deep-sea research. Part A, Oceanographic research papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (9), pp.1663-1676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2005.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00455625v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale and seasonal variability of community production and respiration in the surface waters of the N.E. Atlantic Ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Spatial distribution of heterotrophic bacteria in the northeast Atlantic (POMME study area) during spring 2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Caniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Ras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila I. Fernandez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rumi Sohrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep-sea research. Part A, Oceanographic research papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2005.03.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110, pp.C07S16-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00092707v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a taxon-specific parameterization of bio-optical models of primary production: A case study in the North Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Merien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 110 (C7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2004JC002634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Availability of iron and major nutrients for phytoplankton in the northeast Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 49 (6), pp.2095-2104. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2004.49.6.2095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural variability of phytoplanktonic absorption in oceanic waters: Influence of the size structure of algal populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadija Oubelkheir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 109 (C11), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004JC002419⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03506663v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-05452115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical profiles of environmental parameters measured on discrete water samples collected with Niskin bottles during the Tara Oceans expedition 2009-2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Searson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Searson</w:t>
-[...57 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1594/PANGAEA.836319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characteristics and bacterial community structure of the sea surface microlayer in the South Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Obernosterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Caparros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, pp.2809-2844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId264"/>
+      <w:footerReference w:type="default" r:id="rId263"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6760,51 +6756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677811v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel von Jackowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Boris Barral" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Bouchachi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2024.104839" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362574v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uitz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roesler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Organelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Claustre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penkerc'H" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019671" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164118v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agostini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01757-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Petit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.959131" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Mundy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Mills" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oziel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Grondin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.430" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832247v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-627-2018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5595-2018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Roesler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Xing" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10185" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502746v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Celussi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra A. Gallina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Giani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola del Negro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01738" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502751v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Sauz&#232;de" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jamet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010355" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA0E47B4995A19A797205805310CFB9C7984DF78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664909v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasbleiz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5931-2014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03190095v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leeuw" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Chase" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Karsenti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2013.11.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03463361v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peloquin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Swan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gruber" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vogt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-5-109-2013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110592v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Zaneveld" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2014.02.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707656v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2012.10.483" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757679v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Masotti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tagliabue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9648-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-66PDSMDT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697622v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Cottrell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Kirchman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-973-2011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688006v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Norkvist" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kheireddine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3295-2011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218507v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Mella-Flores" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humily" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2785-2011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168184v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Ortenzio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xing" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poteau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2391-2011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lamy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Carvalho-Maalouf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catala" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01467" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700258v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crombet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-459-2011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163124v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Averty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.06.036" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502060v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tieche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005517" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04890EA619070B59C00F0EBEE51FE925B9AF495C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502064v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. Cottrell" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Kirchman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.13" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906984v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z &#194;uperov&#225;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebaron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kobl&#237;&#239;ek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01282" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248038v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Obernosterer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lami" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caparros" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-693-2008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330697v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390393v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Griffiths" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2008.11.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC9NF2CW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504955v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aiken" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Fishwick" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavender" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barlow" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Moore" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160600821036" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330319v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Ritchie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-4-297-2007" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504936v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Koblizek" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Masin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J. Poulton" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Prasil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01354.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RS2079CG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504961v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Morel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2007.52.1.0217" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330231v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Dolan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330270v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504966v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Fishwick" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Aiken" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Barlow" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Sessions" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Bernard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315406014287" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC0A5100236CCDEFF7BFC1A9F23463E90082340F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494176v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2006.07.007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68C3R0G8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092675v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila I. Fernandez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002670" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JGHM1X86-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455625v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmelin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002621" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T1FLZB6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092707v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumi Sohrin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2005.03.007" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179249v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Merien" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002634" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702539v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.6.2095" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506663v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadija Oubelkheir" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002419" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452115v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Terrats" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renosh PANNIMPULLATH REMANAN" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245565v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Searson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.836319" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330262v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452115v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Sauz&#232;de" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Terrats" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renosh PANNIMPULLATH REMANAN" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677811v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel von Jackowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Boris Barral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Bouchachi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Marie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2024.104839" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uitz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roesler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Organelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Claustre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penkerc'H" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019671" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164118v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agostini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01757-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.959131" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095648v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Mundy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Mills" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oziel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Grondin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.430" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-627-2018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889901v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5595-2018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520511v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Roesler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Xing" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10185" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502746v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Celussi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra A. Gallina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Giani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola del Negro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01738" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502751v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jamet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010355" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA0E47B4995A19A797205805310CFB9C7984DF78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664909v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasbleiz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5931-2014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03463361v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peloquin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Swan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gruber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vogt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-5-109-2013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03190095v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leeuw" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Chase" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Karsenti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2013.11.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110592v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Zaneveld" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2014.02.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707656v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2012.10.483" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757679v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Masotti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tagliabue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9648-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697622v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Cottrell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Kirchman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-973-2011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168184v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Ortenzio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xing" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poteau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2391-2011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906986v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lamy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Carvalho-Maalouf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catala" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01467" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218507v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Mella-Flores" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humily" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2785-2011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688006v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Norkvist" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kheireddine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3295-2011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700258v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crombet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-459-2011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502060v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tieche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005517" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04890EA619070B59C00F0EBEE51FE925B9AF495C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163124v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Averty" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.06.036" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502064v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. Cottrell" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Kirchman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.13" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906984v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z &#194;uperov&#225;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebaron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kobl&#237;&#239;ek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01282" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330697v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390393v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Griffiths" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2008.11.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC9NF2CW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248038v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Obernosterer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lami" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caparros" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-693-2008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504955v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aiken" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Fishwick" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavender" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barlow" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Moore" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160600821036" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330319v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Ritchie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-4-297-2007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504936v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Koblizek" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Masin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J. Poulton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Prasil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01354.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RS2079CG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504961v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Morel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2007.52.1.0217" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330270v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330231v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Dolan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494176v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2006.07.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68C3R0G8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504966v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Fishwick" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Aiken" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Barlow" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Sessions" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Bernard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315406014287" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC0A5100236CCDEFF7BFC1A9F23463E90082340F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455625v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmelin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002621" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T1FLZB6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092707v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila I. Fernandez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumi Sohrin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2005.03.007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092675v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002670" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JGHM1X86-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179249v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Merien" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002634" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702539v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.6.2095" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506663v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadija Oubelkheir" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002419" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245565v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Searson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.836319" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330262v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>