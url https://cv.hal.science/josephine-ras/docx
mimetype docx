--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -669,295 +669,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the phytoplankton community composition on the in situ fluorescence signal: Implication for an improved estimation of the chlorophyll-a concentration from BioGeoChemical-Argo profiling floats</w:t>
+                <w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia Uitz</w:t>
+                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Schmechtig</w:t>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Dimier</w:t>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine Ras</w:t>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.959131⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-14-4607-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812673v1</w:t>
+                <w:t xml:space="preserve">insu-03863335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the phytoplankton community composition on the in situ fluorescence signal: Implication for an improved estimation of the chlorophyll-a concentration from BioGeoChemical-Argo profiling floats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+                <w:t xml:space="preserve">Flavien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
+                <w:t xml:space="preserve">Catherine Schmechtig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Archambault</w:t>
+                <w:t xml:space="preserve">Céline Dimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Artigue</w:t>
+                <w:t xml:space="preserve">Josephine Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-14-4607-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.959131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03863335v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MALINA oceanographic expedition: how do changesin ice cover, permafrost and UV radiation impactbiodiversity and biogeochemical fluxesin the Arctic Ocean?</w:t>
               </w:r>
@@ -982,51 +982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Balzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1090,77 +1090,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Massicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ardyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1777,51 +1777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Celussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra A. Gallina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Giani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1933,51 +1933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120 (1), pp.451-470. </w:t>
@@ -2959,563 +2959,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the shape of the vertical profile of in vivo fluorescence to Chlorophyll-a concentration</w:t>
+                <w:t xml:space="preserve">Characterization of the bio-optical anomaly and diurnal variability of particulate matter, as seen from scattering and backscattering coefficients, in ultra-oligotrophic eddies of the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mignot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Hubert Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Vincent Vantrepotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Xing</w:t>
+                <w:t xml:space="preserve">K. Norkvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Poteau</w:t>
+                <w:t xml:space="preserve">Xavier Mériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kheireddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 8 (8), pp.2391-2406. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-8-2391-2011⟩</w:t>
+              <w:t xml:space="preserve">, 2011, Special Issue : Interactions between planktonic organisms and the biogeochemical cycles of biogenic elements in the Mediterranean Sea during intense summer stratification: the BOUM experiment, 8 (11), pp.3295-3317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-3295-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168184v1</w:t>
+                <w:t xml:space="preserve">hal-00688006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics of aerobic anoxygenic phototrophs in a Mediterranean coastal lagoon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is the distribution of Prochlorococcus and Synechococcus ecotypes in the Mediterranean Sea affected by global warming?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P de Carvalho-Maalouf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. T. Cottrell</w:t>
+                <w:t xml:space="preserve">Daniella Mella-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Lami</w:t>
+                <w:t xml:space="preserve">S. Mazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Catala</w:t>
+                <w:t xml:space="preserve">Florian Humily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame01467⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (9), pp.2785-2804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-2785-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906986v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the distribution of Prochlorococcus and Synechococcus ecotypes in the Mediterranean Sea affected by global warming?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From the shape of the vertical profile of in vivo fluorescence to Chlorophyll-a concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Humily</w:t>
+                <w:t xml:space="preserve">A. Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+                <w:t xml:space="preserve">F. d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mahé</w:t>
+                <w:t xml:space="preserve">X. Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 8 (9), pp.2785-2804. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-8-2785-2011⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 8 (8), pp.2391-2406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-2391-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218507v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the bio-optical anomaly and diurnal variability of particulate matter, as seen from scattering and backscattering coefficients, in ultra-oligotrophic eddies of the Mediterranean Sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal dynamics of aerobic anoxygenic phototrophs in a Mediterranean coastal lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Vantrepotte</w:t>
+                <w:t xml:space="preserve">D Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Norkvist</w:t>
+                <w:t xml:space="preserve">P de Carvalho-Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Mériaux</w:t>
+                <w:t xml:space="preserve">Raphaël Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kheireddine</w:t>
+                <w:t xml:space="preserve">P. Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Special Issue : Interactions between planktonic organisms and the biogeochemical cycles of biogenic elements in the Mediterranean Sea during intense summer stratification: the BOUM experiment, 8 (11), pp.3295-3317. </w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (2), pp.153-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-8-3295-2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/ame01467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688006v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep silicon maxima in the stratified oligotrophic Mediterranean Sea.</w:t>
               </w:r>
@@ -3629,346 +3629,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light absorption properties and absorption budget of Southeast Pacific waters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methyl mercury distributions in relation to the presence of nano- and picophytoplankton in an oceanic water column (Ligurian Sea, North-western Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Babin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Josephine Ras</w:t>
+                <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Tieche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Cossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Migon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Averty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009JC005517⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (19), pp.5549-5559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2010.06.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502060v1</w:t>
+                <w:t xml:space="preserve">hal-02163124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methyl mercury distributions in relation to the presence of nano- and picophytoplankton in an oceanic water column (Ligurian Sea, North-western Mediterranean)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cossa</w:t>
+                <w:t xml:space="preserve">Light absorption properties and absorption budget of Southeast Pacific waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Marty</w:t>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Migon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fanny Tieche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JC005517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2010.06.036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02163124v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriochlorophyll and community structure of aerobic anoxygenic phototrophic bacteria in a particle-rich estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew T. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David L. Kirchman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4015,51 +4015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of free-living and particle-attached aerobic anoxygenic phototrophic bacteria in marine environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Âuperová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4279,51 +4279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4399,51 +4399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characteristics and bacterial community structure of the sea surface microlayer in the South Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Obernosterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4784,51 +4784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Koblizek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Masin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex J. Poulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4939,51 +4939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5218,797 +5218,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-optical properties of high chlorophyll Case 1 waters and of yellow-substance-dominated Case 2 waters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional relationships and bio-optical properties derived from phytoplankton pigments, optical and photosynthetic parameters; a case study of the Benguela ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Chami</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">James R. Fishwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Aiken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Barlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Sessions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2006.07.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86 (6), pp.1267-1280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0025315406014287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03494176v1</w:t>
+                <w:t xml:space="preserve">hal-03504966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional relationships and bio-optical properties derived from phytoplankton pigments, optical and photosynthetic parameters; a case study of the Benguela ecosystem</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Heather Sessions</w:t>
+                <w:t xml:space="preserve">Bio-optical properties of high chlorophyll Case 1 waters and of yellow-substance-dominated Case 2 waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Bernard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Malik Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Ras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 86 (6), pp.1267-1280. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 53 (9), pp.1439-1459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0025315406014287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2006.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504966v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seasonal study of diatom dynamics in the North Atlantic during the POMME experiment (2001): Evidence for Si limitation of the spring bloom</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial distribution of heterotrophic bacteria in the northeast Atlantic (POMME study area) during spring 2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Leynaert</w:t>
+                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fernandez</w:t>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rimmelin</w:t>
+                <w:t xml:space="preserve">Guy Caniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Moutin</w:t>
+                <w:t xml:space="preserve">Camila I. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 110, pp.C07S14. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110, pp.C07S16-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004JC002621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455625v1</w:t>
+                <w:t xml:space="preserve">hal-00092675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale and seasonal variability of community production and respiration in the surface waters of the N.E. Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maixandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila I. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumi Sohrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep-sea research. Part A, Oceanographic research papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 52 (9), pp.1663-1676. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dsr.2005.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of heterotrophic bacteria in the northeast Atlantic (POMME study area) during spring 2001</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A seasonal study of diatom dynamics in the North Atlantic during the POMME experiment (2001): Evidence for Si limitation of the spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">P. Rimmelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Caniaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camila I. Fernandez</w:t>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 110, pp.C07S16-16. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110, pp.C07S14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004JC002670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00092675v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a taxon-specific parameterization of bio-optical models of primary production: A case study in the North Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Merien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6219,51 +6219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadija Oubelkheir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6482,64 +6482,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characteristics and bacterial community structure of the sea surface microlayer in the South Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Obernosterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Caparros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6756,51 +6756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452115v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Sauz&#232;de" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Terrats" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renosh PANNIMPULLATH REMANAN" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677811v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel von Jackowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Boris Barral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Bouchachi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Marie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2024.104839" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uitz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roesler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Organelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Claustre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penkerc'H" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019671" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164118v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agostini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01757-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.959131" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095648v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Mundy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Mills" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oziel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Grondin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.430" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-627-2018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889901v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5595-2018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520511v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Roesler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Xing" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10185" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502746v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Celussi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra A. Gallina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Giani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola del Negro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01738" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502751v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jamet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010355" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA0E47B4995A19A797205805310CFB9C7984DF78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664909v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasbleiz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5931-2014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03463361v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peloquin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Swan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gruber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vogt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-5-109-2013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03190095v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leeuw" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Chase" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Karsenti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2013.11.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110592v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Zaneveld" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2014.02.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707656v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2012.10.483" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757679v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Masotti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tagliabue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9648-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697622v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Cottrell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Kirchman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-973-2011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168184v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Ortenzio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xing" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poteau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2391-2011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906986v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lamy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Carvalho-Maalouf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catala" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01467" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218507v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Mella-Flores" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humily" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2785-2011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688006v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Norkvist" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kheireddine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3295-2011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700258v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crombet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-459-2011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502060v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tieche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005517" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04890EA619070B59C00F0EBEE51FE925B9AF495C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163124v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Averty" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.06.036" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502064v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. Cottrell" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Kirchman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.13" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906984v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z &#194;uperov&#225;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebaron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kobl&#237;&#239;ek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01282" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330697v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390393v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Griffiths" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2008.11.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC9NF2CW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248038v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Obernosterer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lami" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caparros" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-693-2008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504955v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aiken" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Fishwick" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavender" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barlow" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Moore" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160600821036" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330319v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Ritchie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-4-297-2007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504936v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Koblizek" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Masin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J. Poulton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Prasil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01354.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RS2079CG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504961v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Morel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2007.52.1.0217" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330270v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330231v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Dolan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494176v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2006.07.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68C3R0G8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504966v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Fishwick" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Aiken" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Barlow" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Sessions" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Bernard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315406014287" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC0A5100236CCDEFF7BFC1A9F23463E90082340F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455625v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmelin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002621" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T1FLZB6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092707v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila I. Fernandez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumi Sohrin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2005.03.007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092675v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002670" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JGHM1X86-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179249v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Merien" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002634" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702539v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.6.2095" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506663v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadija Oubelkheir" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002419" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245565v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Searson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.836319" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330262v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452115v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Sauz&#232;de" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Terrats" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renosh PANNIMPULLATH REMANAN" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677811v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel von Jackowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Boris Barral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Bouchachi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Marie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2024.104839" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uitz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roesler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Organelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Claustre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penkerc'H" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019671" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164118v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agostini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01757-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.959131" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095648v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Mundy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Mills" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oziel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Grondin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.430" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-627-2018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889901v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5595-2018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520511v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Roesler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Xing" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10185" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502746v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Celussi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra A. Gallina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Giani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola del Negro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01738" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502751v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jamet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010355" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA0E47B4995A19A797205805310CFB9C7984DF78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664909v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasbleiz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5931-2014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03463361v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peloquin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Swan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gruber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vogt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-5-109-2013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03190095v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leeuw" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Chase" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Karsenti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2013.11.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110592v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Zaneveld" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2014.02.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707656v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2012.10.483" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757679v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Masotti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tagliabue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9648-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697622v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Cottrell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Kirchman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-973-2011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688006v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Norkvist" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kheireddine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3295-2011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218507v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Mella-Flores" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humily" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2785-2011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168184v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Ortenzio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xing" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poteau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2391-2011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906986v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lamy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Carvalho-Maalouf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catala" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01467" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700258v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crombet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-459-2011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163124v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Averty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.06.036" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502060v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tieche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005517" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04890EA619070B59C00F0EBEE51FE925B9AF495C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502064v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. Cottrell" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Kirchman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.13" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906984v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z &#194;uperov&#225;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebaron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kobl&#237;&#239;ek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01282" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330697v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390393v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Griffiths" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2008.11.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC9NF2CW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248038v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Obernosterer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lami" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caparros" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-693-2008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504955v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aiken" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Fishwick" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavender" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barlow" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Moore" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160600821036" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330319v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Ritchie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-4-297-2007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504936v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Koblizek" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Masin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J. Poulton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Prasil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01354.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RS2079CG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504961v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Morel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2007.52.1.0217" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330270v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330231v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Dolan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504966v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Fishwick" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Aiken" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Barlow" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Sessions" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Bernard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315406014287" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC0A5100236CCDEFF7BFC1A9F23463E90082340F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494176v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2006.07.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68C3R0G8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092675v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila I. Fernandez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002670" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JGHM1X86-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092707v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumi Sohrin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2005.03.007" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455625v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmelin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002621" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T1FLZB6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179249v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Merien" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002634" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702539v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.6.2095" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506663v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadija Oubelkheir" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002419" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245565v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Searson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.836319" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330262v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>