--- v0 (2026-03-20)
+++ v1 (2026-04-28)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.9490616622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joséphine Rémon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon, Maître de conférences HDR au Département d’Etudes du Monde Anglophone, Université Lyon2, Laboratoire ICAR UMR 5191</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">josephine-remon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5870-6706</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Née le 21-10-70 à Paris 12e</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21 chemin des Bastions, Romans-sur-Isère</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tél. :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 04 75 47 13 53 (dom)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">josephine.remon@univ-lyon2.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://icar.univ-lyon2.fr/membres/jremon/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire ICAR UMR 5191</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HDR soutenue le 15 décembre 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2001 : Maître de conférence au Département d'Etudes du monde Anglophone (DEMA) - Université LYON 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avril 1999-août 2001 : IUFM de Nice, contrat jeune docteur - développement numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mars 1994-Juin 1995 : Canada, Ottawa, Ambassade de France, Attachée linguistique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 1992-Juin 1993: Recherche sur l'indexation automatique, Lille III</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Juillet 1992-Janvier 1993 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Informaticienne-linguiste. IBM France</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : Directrice du MASTER 1 et du MASTER 2 - MEEF anglais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jusqu'en 2021 Co-responsable axe ADIS du Laboratoire ICAR avec Nicolas Guichon, puis avec Florence Le Hebel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de direction VISA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil de laboratoire ICAR UMR 5191 jusqu'en 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil d'Orientation Pédagogique et Scientifique de l'Inspé de Lyon jusqu'en 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil de perfectionnement Langues Inspé Lyon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Jury de CAPES (2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargée de mission Web pour l'ARDAA (Association pour la Recherche en Didactique de l'Anglais et en Acquisition)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente de la commission pédagogique master MEEF 1 et 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente du jury de master MEEF 1 et 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jusqu'en 2018 : Directrice L1 L2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jusqu'en 2018 : Responsable pédagogique Méthodologie universitaire et Méthodologie disciplinaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2016 : Responsable pédagogique Pratique orale anglais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2016 : Mise à jour des pages web du département et du livret de l’étudiant</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2010 : Correspondante pour le cursus Anglais/Information-Communication</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2010 : Présidente de la commission langues pour le CRPE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2010 : Elue au conseil de faculté et au Comité Technique Paritaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2010 : Responsable pédagogique TICE-anglais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995 : modératrice liste de difusion EDUFRANCAIS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Affiliations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre d'ARDAA (Association pour la Recherche en Didactique de l'Anglais et en Acquisition)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du GTNUM 2/Aix-Marseille</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'AFLA (Association Française de Linguistique Appliquée)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'AECSE (Association des Enseignants et Chercheurs en Sciences de l'Education)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de TESOL (Teachers of English to Speakers of Other Languages) 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la SFR Relys jusqu'en 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du RTP éducation jusqu'en 2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intervention séminaire ADIS &amp;quot;Liens entre recherche en didactique et conception de ressources pour la formation des enseignants/apprenants&amp;quot; - 21 octobre 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intervention séminaire BOHNEUR, Sophie Necker, Joséphine Rémon </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=0G21W9yZYHw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;Le &amp;quot;billets moments spéciaux&amp;quot; : Une voie d'accès à l'expérience émotionnelle de la classe&amp;quot;. 30 mars 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intervention séminaire ADIS Émilie Magnat et Joséphine Rémon - vendredi 22 octobre 2021 - &amp;quot;Des meilleurs moments en classe de langue aux émotions à l’écoleEntre Sciences du langage et Sciences de l’éducation - Recueil et visualisation des données&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intervention séminaire IMPEC 20 janvier 2017 &amp;quot;Quels espaces pour intensifier la présence sur un forum d'apprentissage ?&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'organisation et comité scientifique colloque ARDAA (juillet 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'organisation et comité scientifique congrès AILA (2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Commission de recrutement Centre de langues mai 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité de recrutement Centre de Langues Lyon2 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COS 2021 - Université de Clermont-Auvergne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jury de thèse sept 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité de suivi de thèse 2023 Université de Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité de suivi de thèse 2023 Université de Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité de suivi de thèse ICAR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-porteuse organisation de la journée d'étude et d'accueil MEEF langues LYON2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'organisation Journée d'études ARDAA : Dessiner, gribouiller, schématiser pour apprendre et enseigner l’anglais - oct 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation avec Agnès Leroux du Groupe de réflexion Concours et formation des enseignants ARDAA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'organisation et comité scientifique IMPEC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'organisation ACEDLE 2015</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'organisation RUNED 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestionnaire de la collection HAL ARDAA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation ANR 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité éditorial Philological Studies and Research – Applied Foreign Languages Series</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2023 Nouveaux Cahiers de Marge</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Exepertise 2023 ALSIC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2023 </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.qeios.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2023 Actes du colloque ICODOC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2023 Actes du colloque IMPEC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2023 revue Mélanges CRAPEL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2022 Université de Piteşti, Roumanie revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes et Recherches Philologiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2022 revue E-Rea </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/erea/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dossier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">creative writing</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2022 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Interaction. Video-Based Studies of Human Sociality</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2021 revue IMAGO</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2018 revue LLT</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Valorisation, vulgarisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intervention colloque INITIALES sur le geste et l'humour en partenariat avec le ministère de la Culture (DGLFLF/DRAC) - &amp;quot;La Chorégraphie de l'attention en classe de langue&amp;quot; - 6 oct 2023 à ReimsDéclics 2021 et 2023 diffusion de la culture scientifique en lycéeSavanturiers 2016 accompagnement d'un projet d'exploration scientifique en école primaire</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets financés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : Identité et Enjeux de la Didactique de l’Anglais (IdEntiDA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : Vidéos de Valorisation et vulgarisation scientifique en Didactique de l'Anglais (ViDA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 : AVAL Assistants Vocaux pour l'Apprentissage des Langues (ICAR, LIRIS) - achat et test du matériel (LABEX ASLAN)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : AVAL2 Assistants Vocaux pour l'Apprentissage des Langues (ICAR, LIRIS) - première expérimentations (LABEX ASLAN)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : ENIA Editorialisation Numérique pour les Interactions Artefactées (avec Christine Develotte et Justine Lascar, ICAR) (LABEX ASLAN)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 : ENIA-Trad Editorialisation Numérique pour les Interactions Artefactées-Traduction (traduction d'un ouvrage en openscience - avec Christine Develotte et Justine Lascar, ICAR) (LABEX ASLAN)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 : Atelier exploratoire LLE (avec Martine Gadille, Caroline Corvasce, Maria Impedovo - Aix-Marseille) - &amp;quot;Collège virtuel et objets frontières : transformation des professionnalités enseignantes&amp;quot; (LABEX ASLAN)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animations pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 : Formation académique sur l’oral à destination d’enseignants de collège et primaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Australie : échanges par forum de discussion et Wiki</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algérie : échanges autour d'un Blog et d'un forum</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etats-Unis : échanges audio/vidéo avec Université de l'Oregon</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Préparation au CAPES (oral) - Master MEEF anglais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Didactique - Master MEEF anglais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Numérique - Master MEEF anglais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Suivi de stagiaires MEEF anglais second degré</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anglais/TICE, Master à distance, Sciences de l’Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jusqu'en 2019 : Anglais de spécialité, Master Humanitaire, Institut INFOCOM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anglais de spécialité, Master Didactique des langues (Chlef, Algérie, février 2010)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pratique orale, Langue des médias (Licence)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Structure de la langue (Licence)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie disciplinaire, Méthodologie universitaire (L1 L2)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création de contenu pédagogique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création d'un cours CNED, L3 avec Rawad Chaker : *Social networks and educational technologies *</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création d’un cours pour le CNED, Master 2 Ingéniérie de formation : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocational training</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création d'un cours pour le CNED, L3 : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English for Educational Sciences</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de mémoires master 2 MEEF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liste non exhaustive</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MP3s in a Language Learning Classroom. Fanélie Benhamou - 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Potential use for video games. Adrien Rivoire - 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">New technologies at the service of language learning to boost oral participation: the example of Mystery Skype. Saâdia Assouli. 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">The Use of Videogames andGeek Culture in teaching. Anthony Da Encarnacao -2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">The use of TV shows in a pedagogical context : The representation of the «American Way of Life » in Desperate Housewives. Morgane Guibert - 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">To what extent a film-based pedagogy supports English as a Foreign Language teaching ? Idriss Jallat - 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Humour: a tool to be used in a classroom? Panis Jeffrey - 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimizing interaction in an English classroom. Blandine Dégeorges - 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">How can we use the evaluation process and marking as tools for students' progression? Adrien Mingotaud. 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Escape game au CDI pour la pratique de l'anglais. Rosine Carail - 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comment et pourquoi aborder la thématique du Queerbaiting en cours d’anglais? Marie Olmisi - 2020-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le rôle du genre littéraire fantastique dans le développement de l’esprit créatif et du niveau des élèves à l’écrit en anglais dans une classe de seconde. Virginie Adami - 2020-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La facilitation d’apprentissage d’un marqueur difficile à comprendre pour la plupart des élèves au collège/lycée (-s à la troisième personne, marqueur -ed, verbes irréguliers etc.). Chloé Verzier - 2020-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comment améliorer l’apprentissage de la phonétique anglaise au collège ? Alexandre Brabant - 2020-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’effet de l’utilisation de la poésie sur la motivation en cours d’anglais. Joséphine Whelan - 2020-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’étude du clip « This is America » par l’artiste Childish Gambino pour aborder la question de Black History aux US. Romane Lissidini - 2020-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'apprentissage de l'anglais à travers les jeux massivement multijoueur. Jonathan Clairicia - 2020-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Theater and Arts in Literature Class for Student Engagement: What Benefits? - 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Motivation in the English classroom around the use of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mudbound</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - 2022</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de mémoires master 1 Sciences de l'Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liste non exhaustive</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MP3s in a Language Learning Classroom. Fanélie Benhamou - 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’Apprentissage Informel de l’Anglais en Ligne chez les lycéens. Audrey Martins - 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le langage utilisé par les enseignants des cycles 2 et 3 lors des cours d’enseignement moral et civique. Clémence Godin - 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’éducation au plurilinguisme par l’approche didactique de l’intercompréhensiondans le ressenti des professeurs des langues. Paulina Opsitch - 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le yoga à l’école maternelle : la prise en compte du corps dans la pratique enseignante et dans les apprentissages. Myriam Gaulin - 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relation institutions scolaires/parents d'élèves allophones et l'intégration de l'enfant allophone en milieu scolaire. Sandra Cutler - 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biographie scolaire, biographie de vie et centres d’intérêts dans une école pratiquant la pédagogie alternative. Alexandra Dubois - 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignants bilingues et anglophones: complémentarité ou concurrence entre eux dans leur enseignement. Mélodie Pape - 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pédagogies alternatives en école primaire publique. Quelle mise en oeuvre ? Mélissa Raffin - 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Climat de classe en école rurale : le rôle de l’enseignant(e) d’une classe de CM1/CM2. Geneviève Jean - 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Engagement corporel et verbal de l'élève en classe d'anglais par le biais d'activités théâtralisées. Aurélie Faure - 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sanctions & punitions : représentations & ressentis des élèves de collège. Anouk Fabing - 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’implication des élèves en lycée professionnel. Marina Pivot - 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La prise en charge du public allophone aux Emirats Arabes Unis dans les écoles françaises. L’implication parentale dans la trajectoire scolaire des élèves allophones. Nouhède SETTAH - 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comment les enseignants font-ils évoluer leur pratique d’enseignement lorsqu’ils ont dans leur classe des élèves dyslexiques ? Frédérique ELLUECQUE - 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’expérience vécue de la contrainte physique de l’écriture chez l’élève de cycle 3. Aurélie Tronel - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les enjeux de la mise en place du dispositif pédagogique O2A (orientation active accompagnée) en classe de 3ème sur l'orientation. Séverine Dépéri - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Plan de classe et différenciation pédagogique. Cathy Peru-Botter - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La citoyenneté des élèves. De quelle manière la citoyenneté est-elle abordée auprès du futur citoyen dans les différentes instances de socialisation ? Tamim Raslane - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Instruction en famille et reproduction des inégalités sociales. R'houni Kautar - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude sur les logiques et lesreprésentationsdes professionnelsdans la mise en place de l’outil de communication gestuelle associée à la parole en crèche. Julie MARINOZZI - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théâtre et forme scolaire. Théâtre, programmes scolaires et évaluation? Coline Michel - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Augmentation des écoles indépendantes en France : les motivations des fondateurs et des parents d’élèves. Amandine Barbier - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Harcèlement scolaire, prévention et impact sur le climat scolaire au collège. Eden Ercolano - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'usage des TICE en mathématiques : développement des compétences des élèves et pratiques de l’enseignant. Créativité et différenciation. Valentin Jacque - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La co-intervention en lycée professionnel : adaptation des pratiques pédagogiques et mutation du métier d’enseignant. Elodie Guillet - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les professeurs des écoles ont-ils conscience que l’aménagement de la salle de classe est un véritable outil au service des apprentissages ? Paméla Heurtevent - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'utilisation alternée du tableau noir et du tableauinteractif en classe de primaire, une pratiqueprofessionnelle de diversification des supports. Delphine Ferrier - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La construction de l’identité professionnelle des enseignants spécialisés en collaboration professionnelle avec des soignants en France. Samantha Rolland - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jeu sérieux en formation en hygiène hospitalière. Guilaume Rouget - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La pratique de « vélo-dialyse » en ETP chez les patients hémodialysés allophones. Flore Peytavin - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adulte en formation : approche holistique, adhésion au processus d’apprentissage et posture d'apprenant. Elodie Bellanger - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Game of Thrones pour la pratique de l'anglais. Orlane Gianola - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méditation et gestion du stress et du repli sur soi à l'école. Angélique Oddera - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Minecraft et gestion de l'attention en classe. Julien Oddera - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La question du jardin et la présence à soi en formation. Alix Bechetoille - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hypnose et mères de famille en reconversion professionnelles en formation. Cindy Stebe - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Humour et formation para-médicale. Marine Bourdreux Jaunay - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réalité augmentée en formation technique. Marine Bourdreux Jaunay - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professionalité et jeu en ludothèque - 2022-Étudiants infirmiers décrocheurs - 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Absentéisme et communauté éducative - 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement du langage en crèche autour de la lecture d'albums - 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résussite scolaire chez l'enfant confié - 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience scolaire et décrochage - 2022</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de mémoires en Sciences du Langage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MASTER 1 - Moments optimaux d’enseignement/apprentissage. Facteurs et contextes. Nan Wu - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapport de stage de MASTER 2 - Nan Wu et Nan Zeng - 2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation universitaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996-1999 : Thèse de Sciences du langage, 20 janvier 1999, &amp;quot;Intégrer Internet dans un enseignement de langue : une simulation ludique et coopérative sur Internet pour l'apprentissage d'aspects pragmatiques en Français Langue Etrangère&amp;quot;, Université de Nice</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993 : DEA de Sciences du Langage, Université Paris 7</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991-1992 : Licence, Maîtrise de Linguistique-Informatique. Linguistique anglaise, Paris 7.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J’étais inoubliée : les moments spéciaux en danse à l’école, l’émerveillement comme expérience de transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (3), pp.79-100. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1116392ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rencontre avec Belinda Cannone autour de l’émerveillement comme objet à penser »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Cannone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://www.revue-interrogations.org/Rencontre-avec-Belinda-Cannone (40)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silence ! On s’émerveille !... Difficultés et inconforts de l’émerveillement en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 141, https://journals-openedition-org.bibelec.univ-lyon2.fr/terminal/11638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface au n°40 - L’émerveillement : de l’émotion individuelle au geste social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité de Rédaction d'Interrogations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40, https://www.revue-interrogations.org/Preface-au-no40-L-emerveillement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un serveur discord pour les futurs enseignants de langue : construire un collectif émotionnel durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, (Volume 1) (n° 2/2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise de risque comme système heuristique enseignants/élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La prise de risque : enjeux / Risk-taking: challenges, 44, pp.87-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants débutants face à l’inanticipable : les « meilleurs moments d’enseignement » comme points de bascule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14hr9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être subjectif d’élèves de CM2 : les relations au cœur des « moments spéciaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.22550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cours de langue de 45 minutes » : vécu des acteurs au cœur d'un écosystème éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dubois-Pager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (1), pp.122-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04125777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité de locuteur, identité d’enseignant : le dessin de blason comme outil de conscientisation de soi en formation d’enseignants d’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de tâches d'apprentissage et pratiques professionnelles en Réalité Virtuelle : Dimension temporelle hybride étendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, http://journals.openedition.org.bibelec.univ-lyon2.fr/rechercheseducations/15129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action participative à l’épreuve des communautés de pratiques en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (99), pp.101-119. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/138ec⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux émotions à l’école : de la boîte à « moments spéciaux » à l’émoscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les émotions des élèves à l’école au XXIe siècle : quels enjeux ?, 57, https://journals.openedition.org/trema/7454. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.7454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03664057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée du développement de la compétence numérique et de la compétence en langue étrangère : étude préliminaire pour le développement d'un outil ludopédagogique pour les 4-7 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Manoïlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Oursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (1), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.5995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04420940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action participative à l'épreuve des communautés de pratiques en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99, pp.101-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependent creativity for Learning in a Virtual World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Learning Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ILS-02-2020-0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans le métier d’enseignante d’anglais: de l’incertitude à la remédiation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans le métier d'enseignante d'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L’incertitude / Uncertainty, 37, pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives d’interventions en linguistique appliquée : quelles réponses face aux besoins sociétaux. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Ursi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 202 (2021/2), pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle formation à la littératie émotionnelle pour les enseignants de langue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaving Reflexivity and Revealing of the Self in Online Foreign Language Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranian Distance Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02936500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction – Confiance, reliance et apprentissage des langues dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pedagogical conversation: from the didactic concept to the pedagogical reception of the unexpected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, De la théorie à la pratique / From theory to practice, 30, pp.75-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silence numérique et injonction de discours : vers un discours socio-affectif-cognitif intégratif en pratique d’une langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vol. 37 N°2, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.6299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots de téléprésence et modalités en réunion mixte : repérages du conditionnement technologique de l'attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conversation pédagogique : du concept didactique à l'accueil pédagogique de l'imprévu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, De la théorie à la pratique, 30, pp.75-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597820v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-task space, autotelism and unveiling of the self on a distance language learning forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qwerty: Open and Interdisciplinary Journal of Technology, Culture and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.12-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501595v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclamation et intensité intersubjective dans un forum d'apprentissage à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux numériques pour l'apprentissage : jouer avec la langue ou créer par la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Jeux et langues dans l’enseignement supérieur, 36 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour et production écrite dans une pratique de l’anglais LANSAD à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25, pp.103-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour et production écrite dans une pratique de l'anglais LANSAD à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Humour, 25, pp.103-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour et apprentissage des langues : une typologie de séquences pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00866986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production écrite autour de questions éthiques en langue de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.124-140. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.3805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports filmiques transversaux en pratique de la langue : document authentique ou authentiquement intéressant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (2), pp.90-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et créativité en didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.121-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique et apprentissage d'une langue sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26, pp.203-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du réseau électronique dans l'enseignement des langues : évolutions et problématiques nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bardolph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 83, Vers le mammouth virtuel ? L’École et les NTIC, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’un module d’apprentissage de FLE sur le Web : traitement des relations avec les disciplines connexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Forell – Formes et Représentations en Linguistique et Littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Questions d’épistémologie en didactique du français (langue maternelle, langue seconde, langue étrangère) (n°15), p. 285-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Empathy Awareness in Teacher Education and Classroom Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: language education for sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, English Department, University of Münster ; Organisers: Dr. Ricardo Römhild &amp; Prof. Dr. Frauke Matz, Mar 2025, Münster (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geste pro-amateur(e) dans trois vlogs de médiation littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude La Gestique du Digital – Champs interdisciplinaires Lieu : Département Information-communication, IUT du Havre site Frissard (salle des conseils)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, groupe de recherches interdisciplinaires InterGestes – la geste et le geste numériques (UMR IDEES Le Havre Normandie), Dec 2025, LE HAVRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation à l’empathie durable dans la formation des enseignants et les pratiques en classe de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POCLANDE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, POCLANDE; EA 739 Dipralang, Nov 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les élèves s’invitent dans la formation initiale des enseignants… Documenter l’expérience partagée d’un écosystème de formation en émergence par les billets « moments spéciaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogies dans l’enseignement supérieur : "écosystèmes de formation - pour quelle(s) transformation(s) ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silence ! On s’émerveille !... Difficultés et inconforts de l’émerveillement en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecouter (à) l’écran : voix écrite et lecture conversationnelle, silence, son et bruit de la présence à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peppe Cavallari (ICP) et Margot Mellet (Université de Sherbrooke), Jul 2025, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation pédagogique entre enseignants de langue novices et élèves, autour du partage culturel et émotionnel, en tant que contribution à la construction de la professionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DILTEC la relation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC; Université Sorbonne Nouvelle, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04809155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'anticipable : les meilleurs moments comme pivots dans l'agir des enseignants de langue débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement des élèves en classe de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">invitation séminaire Sesylia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne SESYLIA, Mar 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">how about you make breakfast?&amp;quot; : liminalité et sentiment destinal sur TikTok autour du partage d’un processus créatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, AIX -EN -PROVENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants débutants face à l’inanticipable : les “meilleurs moments d‘enseignement” comme points de bascule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, May 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire d’un dispositif de recherche : la “boîte à moments spéciaux” comme “objet-frontière”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRASCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRNEF, Nov 2024, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04809461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should research in didactics give proof of progress in language learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TeachLEng 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARDAA, Jun 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir les traces de subjectivité pour documenter l’engagement des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire transversal Subjectivité ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR axe transversal Subjectivité, May 2024, LYON (ENS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité de locuteur, identité d’enseignant : le dessin de blason comme outil de conscientisation de soi en formation d’enseignants d’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer parmi les écrans : affordances attentionnelles dans un séminaire doctoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TACD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “boîte à moments spéciaux” pour la recherche et la formation : recueillir les traces de l'engagement dans l'expérience scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagement dans la recherche, recherches engagées, recherches sur l'engagement : que nous disent les sciences de l'éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque Inter-Congrès Aref 2023, Nov 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04125759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les meilleurs moments en classe de langue : le point de vue des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The show must go on : comment capturer les traces des structures invisibles de l'expérience live dans un colloque hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tenerife, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04125674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special moments: What emotions do dance activities trigger for pupils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles www.labiennale-education.eu contact@labiennale-education.eu BIENNALE INTERNATIONALE DE L'ÉDUCATION, DE LA FORMATION ET DES PRATIQUES PROFESSIONNELLES PARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04125700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-constructing online presence for teaching and learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquitous learning for a lifelong quality education: A vision for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, CHLEF, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience des participants dans une formation hybride : quels points de vigilance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticemed13 : Hybridation des formations : de la continuité à l'innovation pédagogique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenter un tiers-lieu sûr virtuel pour apprendre au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital spaces for writing and visibility making in open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaning-making in the pedagogical space and chronotopic negociation in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces numériques d’écriture et de mise en visibilité en open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace au prisme des écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR ENS, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La classe d'anglais comme installation pour une performance langagière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALE Réception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03271964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps du chercheur dans la Recherche Action Participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03181993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorialisation scientifique à partir de données vidéo : l’exemple du projet Présences numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Tenerife, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03472582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuler la créativité pour enseigner et apprendre : un monde virtuel au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE LINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition incarnée, cognition habitante : comment des élèves habitent en 3D un collège virtuel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot es-tu là ? Robots de téléprésence en séminaire hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets : un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot es-tu là ? Robots de téléprésence en séminaire hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorialités et engagement de l’élève dans l’interaction pédagogique avatariale en collège virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensorialité au prisme de l’attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordances dans un séminaire de recherche artefacté : quels retours au terrain autour de la gestion attentionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling multimodal digital data through a multidimensional and hybrid research set-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Ibnelkaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approaches to Multimodal Digital Environments: from theories to practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un manuel de langue numérique collaboratif : un dispositif heuristique pour la recherche, la formation et l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque du PERL : Entre présence et distance. Enseigner et apprendre les langues à l’université à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02359754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel éveil à la littéracie émotionnelle en formation d’enseignants de langue à l’université ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Empathie et bienveillance au coeur des apprentissages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02359740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefacted hybrid research-teaching as a heuristic matrix for transdisciplinary and broadened applied linguistics protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Ibnelkaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAAL (British Association for Applied Linguistics) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du face à face au “face à face fractionné” : à la recherche d'un consensus perceptif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Furnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Interactions multimodales par Ecrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répertoire corporel et répertoire scolaire : yoga en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place du corps et des émotions dans l’éducation : où en sommes - nous ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, LE MANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences numériques : Méthodologie, axe attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée LPL : Méthodes pour la recherche autour de la communication multimodale artefactée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, AIX-EN-PROVENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Enseignement de Matières par l´Intégration d´une Langue Étrangère (EMILE) à l’enseignement de la langue par l’intégration d’une matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAES 2018 Révolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, NANTERRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01961810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE “WOW” FACTOR IN CHOOSING DIGITAL RESOURCES FOR TEACHING ENTERTAINMENT OR EMPOWERMENT?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media Mutations 10. THE “-TAINMENT” EFFECT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03810486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation linguistique des états internes : contrainte énonciative et pratique d'une langue étrangère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Représentation des états internes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et prégnance des émotions dans une pratique de langue à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMOTISSAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Louvain-La-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affectif et la durée dans une pratique de la langue à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAIRDIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et méthodologie universitaire en anglais : littéracie critique et écrit académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Entre présence et distance. Accompagner et découvrir des pratiques pédagogiques en langues à l'université. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation pédagogique, créativité et forme scolaire dans une pratique de l'anglais à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque UPLEGESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité et corpus : métaphore et forme scolaire dans une pratique de la langue à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International du LAIRDIL Regards pluridisciplinaires sur la créativité et l'innovation en langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour et engagement dans une pratique de la langue à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAES 55e congrès Société des Anglicistes de l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, TOULON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TICE, entre transversalité et adaptation aux besoins : les Simpsons au service de la méthodologie universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque international TICE et pédagogie active 4-6 décembre 2014» Les innovations des Technologies de l’Information et de la Communication et leur intégration dans les pédagogies actives du Système éducatif : réflexivité, enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Ouarzazate, Maroc, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English as a Foreign Language and ICT for Distance Learning in Educational Sciences: Pedagogical Choices and Language Risk-Taking Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In T. Bastiaens &amp; G. Marks (Eds.), Proceedings of World Conference on E-Learning in Corporate, Government, Healthcare, and Higher Education 2012 (pp. 316-321). Chesapeake, VA: AACE. http://www.editlib.org/p/41610.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, MONTREAL, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiquer les TICE en anglais à distance en Sciences de l’Education : quel dispositif pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « L’Environnement Numérique dans l’Enseignement des Langues », Unité Langues et Communication (ULC) de la Faculté des Sciences Dhar El Mahraz, 29 et 30 novembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online mind maps for language learning : Assisted Risk-Taking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online mind maps for language learning : Assisted Risk-Taking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Valencia, Spain. pp.249-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00867004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TICE et langues : du transversal au disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur l'anglais, le système LMD et les TIC, 17-18 décembre 2007, Université Hassiba Ben Bouali, Département d'anglais, Faculté des Lettres et des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Chlef, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cours de TIC : espace d'apprentissage linguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France. pp.178-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse énonciative de blogs étudiants : motivation et appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue de la communication médiatisée par les technologies de l'information et de la communication (CMT), Colloque International de Linguistique Appliquée du 18 au 20 mai 2006, TELANCO, Université Michel de Montaigne Bordeaux3.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interculturel et Internet: le site Web, objet culturel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLE et de l'interculturel : Littérature, biographie langagière et médias.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Louvain, Belgique. pp. 267-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation TICE et pression linguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les institutions éducatives face au numérique, SIF : Séminaire d'Industrialisation de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation TICE et pression linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je ne suis pas doué : démystification et transversalité des TICE au département de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration(s), XIIème Congrès RANACLES, du 25 au 27 novembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga en maternelle : la forme scolaire à l'épreuve du corps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERE - axe 2 - Usages du corps et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chorégraphier l’attention en classe d’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04166030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codreanu Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Domanchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ateliers de sens public. , 165 p, 2021, Editions Ateliers de sens public, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance, reliance et apprentissage des langues dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomy and artefactual presence in a polyartefacted seminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATELIERS DE SENS PUBLIC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions and Screens in Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04165165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentional affordances in an instrumented seminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATELIERS DE SENS PUBLIC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions and Screens in Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordances attentionnelles dans un séminaire instrumenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensoriality and pupil immersive meaning making in a virtual secondary school: a pedagogical avatarial interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHS Web of Conferences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque IMPEC Interactions Multimodales par Ecran: Sensorialités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 130, 2021, IMPEC 202 proceedings "Les sensorialités" Interactions multimodales par écran 1er au 3 juillet 2020, 978-2-7598-9115-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie et présence artefactuelle dans un séminaire hybride polyartefacté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ateliers de sens public. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La subjectivité comme catégorie abstraite : entre l'individuel et le collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions et Presses Universitaires de Reims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les catégories abstraites et la référence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prégnance de l'intime et pratique de la langue à distance : du chaos au développement langagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Collière-Whiteside, Anne-Marie Voise, Marie Berchoud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre de l’intime : Entre littérature et langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-8066-3502-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01121566v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOO : l'apprenant de langue démiurge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Le Manuscrit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage des langues et pratiques artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-354, 2008, 978-2-304-02296-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuels de langue et passage au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pugibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Getliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Viselthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuels scolaire, regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP de Basse-Normandie, pp.79-89, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00648549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parcours ludique et collaboratif sur Internet pour une évaluation de compétences pragmatiques en langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Costantino Maeder éd. « 7. Technologies », Didactique des langues romanes, le développement de compétences chez l'apprenant.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.436-443, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer Internet dans un enseignement de langue : une simulation ludique et collaborative pour l'apprentissage d'aspects pragmatiques en français langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Nice Sophia Antipolis, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les élèves s’invitent dans la formation initiale des enseignants… Documenter l’expérience partagée d’un écosystème de formation en émergence par les billets « moments spéciaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, BREST, France. https://hal.science/hal-05278536v1/preview/actes_QPES_2025%20publie.pdf#section*.111, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et enseignement des langues : une grille d’évaluation de projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JILA'99 - Actes des Journées Internationales de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.302-303, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émerveillement : de l’émotion individuelle au geste social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, https://www.revue-interrogations.org/-No40-L-emerveillement-de-l-emotion-, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives d’interventions en linguistique appliquée : quelles réponses face aux besoins sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Ursi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 202 (2021/2), pp.133-258, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.9490616622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joséphine Rémon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon, Maître de conférences HDR au Département d’Etudes du Monde Anglophone, Université Lyon2, Laboratoire ICAR UMR 5191</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">josephine-remon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5870-6706</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Née le 21-10-70 à Paris 12e</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21 chemin des Bastions, Romans-sur-Isère</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tél. :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 04 75 47 13 53 (dom)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">josephine.remon@univ-lyon2.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://icar.univ-lyon2.fr/membres/jremon/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire ICAR UMR 5191</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HDR soutenue le 15 décembre 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2001 : Maître de conférence au Département d'Etudes du monde Anglophone (DEMA) - Université LYON 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avril 1999-août 2001 : IUFM de Nice, contrat jeune docteur - développement numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mars 1994-Juin 1995 : Canada, Ottawa, Ambassade de France, Attachée linguistique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 1992-Juin 1993: Recherche sur l'indexation automatique, Lille III</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Juillet 1992-Janvier 1993 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Informaticienne-linguiste. IBM France</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : Directrice du MASTER 1 et du MASTER 2 - MEEF anglais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jusqu'en 2021 Co-responsable axe ADIS du Laboratoire ICAR avec Nicolas Guichon, puis avec Florence Le Hebel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de direction VISA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil de laboratoire ICAR UMR 5191 jusqu'en 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil d'Orientation Pédagogique et Scientifique de l'Inspé de Lyon jusqu'en 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil de perfectionnement Langues Inspé Lyon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Jury de CAPES (2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargée de mission Web pour l'ARDAA (Association pour la Recherche en Didactique de l'Anglais et en Acquisition)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente de la commission pédagogique master MEEF 1 et 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente du jury de master MEEF 1 et 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jusqu'en 2018 : Directrice L1 L2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jusqu'en 2018 : Responsable pédagogique Méthodologie universitaire et Méthodologie disciplinaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2016 : Responsable pédagogique Pratique orale anglais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2016 : Mise à jour des pages web du département et du livret de l’étudiant</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2010 : Correspondante pour le cursus Anglais/Information-Communication</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2010 : Présidente de la commission langues pour le CRPE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2010 : Elue au conseil de faculté et au Comité Technique Paritaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2010 : Responsable pédagogique TICE-anglais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995 : modératrice liste de difusion EDUFRANCAIS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Affiliations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre d'ARDAA (Association pour la Recherche en Didactique de l'Anglais et en Acquisition)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du GTNUM 2/Aix-Marseille</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'AFLA (Association Française de Linguistique Appliquée)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'AECSE (Association des Enseignants et Chercheurs en Sciences de l'Education)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de TESOL (Teachers of English to Speakers of Other Languages) 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la SFR Relys jusqu'en 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du RTP éducation jusqu'en 2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intervention séminaire ADIS &amp;quot;Liens entre recherche en didactique et conception de ressources pour la formation des enseignants/apprenants&amp;quot; - 21 octobre 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intervention séminaire BOHNEUR, Sophie Necker, Joséphine Rémon </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=0G21W9yZYHw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;Le &amp;quot;billets moments spéciaux&amp;quot; : Une voie d'accès à l'expérience émotionnelle de la classe&amp;quot;. 30 mars 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intervention séminaire ADIS Émilie Magnat et Joséphine Rémon - vendredi 22 octobre 2021 - &amp;quot;Des meilleurs moments en classe de langue aux émotions à l’écoleEntre Sciences du langage et Sciences de l’éducation - Recueil et visualisation des données&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intervention séminaire IMPEC 20 janvier 2017 &amp;quot;Quels espaces pour intensifier la présence sur un forum d'apprentissage ?&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'organisation et comité scientifique colloque ARDAA (juillet 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'organisation et comité scientifique congrès AILA (2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Commission de recrutement Centre de langues mai 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité de recrutement Centre de Langues Lyon2 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COS 2021 - Université de Clermont-Auvergne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jury de thèse sept 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité de suivi de thèse 2023 Université de Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité de suivi de thèse 2023 Université de Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité de suivi de thèse ICAR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-porteuse organisation de la journée d'étude et d'accueil MEEF langues LYON2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'organisation Journée d'études ARDAA : Dessiner, gribouiller, schématiser pour apprendre et enseigner l’anglais - oct 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation avec Agnès Leroux du Groupe de réflexion Concours et formation des enseignants ARDAA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'organisation et comité scientifique IMPEC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'organisation ACEDLE 2015</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'organisation RUNED 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestionnaire de la collection HAL ARDAA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation ANR 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité éditorial Philological Studies and Research – Applied Foreign Languages Series</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2023 Nouveaux Cahiers de Marge</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Exepertise 2023 ALSIC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2023 </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.qeios.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2023 Actes du colloque ICODOC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2023 Actes du colloque IMPEC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2023 revue Mélanges CRAPEL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2022 Université de Piteşti, Roumanie revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes et Recherches Philologiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2022 revue E-Rea </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/erea/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dossier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">creative writing</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2022 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Interaction. Video-Based Studies of Human Sociality</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2021 revue IMAGO</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2018 revue LLT</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Valorisation, vulgarisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intervention colloque INITIALES sur le geste et l'humour en partenariat avec le ministère de la Culture (DGLFLF/DRAC) - &amp;quot;La Chorégraphie de l'attention en classe de langue&amp;quot; - 6 oct 2023 à ReimsDéclics 2021 et 2023 diffusion de la culture scientifique en lycéeSavanturiers 2016 accompagnement d'un projet d'exploration scientifique en école primaire</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets financés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : Identité et Enjeux de la Didactique de l’Anglais (IdEntiDA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : Vidéos de Valorisation et vulgarisation scientifique en Didactique de l'Anglais (ViDA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 : AVAL Assistants Vocaux pour l'Apprentissage des Langues (ICAR, LIRIS) - achat et test du matériel (LABEX ASLAN)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : AVAL2 Assistants Vocaux pour l'Apprentissage des Langues (ICAR, LIRIS) - première expérimentations (LABEX ASLAN)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : ENIA Editorialisation Numérique pour les Interactions Artefactées (avec Christine Develotte et Justine Lascar, ICAR) (LABEX ASLAN)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 : ENIA-Trad Editorialisation Numérique pour les Interactions Artefactées-Traduction (traduction d'un ouvrage en openscience - avec Christine Develotte et Justine Lascar, ICAR) (LABEX ASLAN)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 : Atelier exploratoire LLE (avec Martine Gadille, Caroline Corvasce, Maria Impedovo - Aix-Marseille) - &amp;quot;Collège virtuel et objets frontières : transformation des professionnalités enseignantes&amp;quot; (LABEX ASLAN)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animations pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 : Formation académique sur l’oral à destination d’enseignants de collège et primaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Australie : échanges par forum de discussion et Wiki</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algérie : échanges autour d'un Blog et d'un forum</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etats-Unis : échanges audio/vidéo avec Université de l'Oregon</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Préparation au CAPES (oral) - Master MEEF anglais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Didactique - Master MEEF anglais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Numérique - Master MEEF anglais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Suivi de stagiaires MEEF anglais second degré</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anglais/TICE, Master à distance, Sciences de l’Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jusqu'en 2019 : Anglais de spécialité, Master Humanitaire, Institut INFOCOM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anglais de spécialité, Master Didactique des langues (Chlef, Algérie, février 2010)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pratique orale, Langue des médias (Licence)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Structure de la langue (Licence)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie disciplinaire, Méthodologie universitaire (L1 L2)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création de contenu pédagogique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création d'un cours CNED, L3 avec Rawad Chaker : *Social networks and educational technologies *</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création d’un cours pour le CNED, Master 2 Ingéniérie de formation : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocational training</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création d'un cours pour le CNED, L3 : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English for Educational Sciences</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de mémoires master 2 MEEF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liste non exhaustive</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MP3s in a Language Learning Classroom. Fanélie Benhamou - 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Potential use for video games. Adrien Rivoire - 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">New technologies at the service of language learning to boost oral participation: the example of Mystery Skype. Saâdia Assouli. 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">The Use of Videogames andGeek Culture in teaching. Anthony Da Encarnacao -2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">The use of TV shows in a pedagogical context : The representation of the «American Way of Life » in Desperate Housewives. Morgane Guibert - 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">To what extent a film-based pedagogy supports English as a Foreign Language teaching ? Idriss Jallat - 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Humour: a tool to be used in a classroom? Panis Jeffrey - 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimizing interaction in an English classroom. Blandine Dégeorges - 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">How can we use the evaluation process and marking as tools for students' progression? Adrien Mingotaud. 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Escape game au CDI pour la pratique de l'anglais. Rosine Carail - 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comment et pourquoi aborder la thématique du Queerbaiting en cours d’anglais? Marie Olmisi - 2020-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le rôle du genre littéraire fantastique dans le développement de l’esprit créatif et du niveau des élèves à l’écrit en anglais dans une classe de seconde. Virginie Adami - 2020-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La facilitation d’apprentissage d’un marqueur difficile à comprendre pour la plupart des élèves au collège/lycée (-s à la troisième personne, marqueur -ed, verbes irréguliers etc.). Chloé Verzier - 2020-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comment améliorer l’apprentissage de la phonétique anglaise au collège ? Alexandre Brabant - 2020-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’effet de l’utilisation de la poésie sur la motivation en cours d’anglais. Joséphine Whelan - 2020-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’étude du clip « This is America » par l’artiste Childish Gambino pour aborder la question de Black History aux US. Romane Lissidini - 2020-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'apprentissage de l'anglais à travers les jeux massivement multijoueur. Jonathan Clairicia - 2020-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Theater and Arts in Literature Class for Student Engagement: What Benefits? - 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Motivation in the English classroom around the use of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mudbound</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - 2022</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de mémoires master 1 Sciences de l'Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liste non exhaustive</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MP3s in a Language Learning Classroom. Fanélie Benhamou - 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’Apprentissage Informel de l’Anglais en Ligne chez les lycéens. Audrey Martins - 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le langage utilisé par les enseignants des cycles 2 et 3 lors des cours d’enseignement moral et civique. Clémence Godin - 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’éducation au plurilinguisme par l’approche didactique de l’intercompréhensiondans le ressenti des professeurs des langues. Paulina Opsitch - 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le yoga à l’école maternelle : la prise en compte du corps dans la pratique enseignante et dans les apprentissages. Myriam Gaulin - 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relation institutions scolaires/parents d'élèves allophones et l'intégration de l'enfant allophone en milieu scolaire. Sandra Cutler - 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biographie scolaire, biographie de vie et centres d’intérêts dans une école pratiquant la pédagogie alternative. Alexandra Dubois - 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignants bilingues et anglophones: complémentarité ou concurrence entre eux dans leur enseignement. Mélodie Pape - 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pédagogies alternatives en école primaire publique. Quelle mise en oeuvre ? Mélissa Raffin - 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Climat de classe en école rurale : le rôle de l’enseignant(e) d’une classe de CM1/CM2. Geneviève Jean - 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Engagement corporel et verbal de l'élève en classe d'anglais par le biais d'activités théâtralisées. Aurélie Faure - 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sanctions & punitions : représentations & ressentis des élèves de collège. Anouk Fabing - 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’implication des élèves en lycée professionnel. Marina Pivot - 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La prise en charge du public allophone aux Emirats Arabes Unis dans les écoles françaises. L’implication parentale dans la trajectoire scolaire des élèves allophones. Nouhède SETTAH - 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comment les enseignants font-ils évoluer leur pratique d’enseignement lorsqu’ils ont dans leur classe des élèves dyslexiques ? Frédérique ELLUECQUE - 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’expérience vécue de la contrainte physique de l’écriture chez l’élève de cycle 3. Aurélie Tronel - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les enjeux de la mise en place du dispositif pédagogique O2A (orientation active accompagnée) en classe de 3ème sur l'orientation. Séverine Dépéri - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Plan de classe et différenciation pédagogique. Cathy Peru-Botter - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La citoyenneté des élèves. De quelle manière la citoyenneté est-elle abordée auprès du futur citoyen dans les différentes instances de socialisation ? Tamim Raslane - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Instruction en famille et reproduction des inégalités sociales. R'houni Kautar - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude sur les logiques et lesreprésentationsdes professionnelsdans la mise en place de l’outil de communication gestuelle associée à la parole en crèche. Julie MARINOZZI - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théâtre et forme scolaire. Théâtre, programmes scolaires et évaluation? Coline Michel - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Augmentation des écoles indépendantes en France : les motivations des fondateurs et des parents d’élèves. Amandine Barbier - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Harcèlement scolaire, prévention et impact sur le climat scolaire au collège. Eden Ercolano - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'usage des TICE en mathématiques : développement des compétences des élèves et pratiques de l’enseignant. Créativité et différenciation. Valentin Jacque - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La co-intervention en lycée professionnel : adaptation des pratiques pédagogiques et mutation du métier d’enseignant. Elodie Guillet - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les professeurs des écoles ont-ils conscience que l’aménagement de la salle de classe est un véritable outil au service des apprentissages ? Paméla Heurtevent - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'utilisation alternée du tableau noir et du tableauinteractif en classe de primaire, une pratiqueprofessionnelle de diversification des supports. Delphine Ferrier - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La construction de l’identité professionnelle des enseignants spécialisés en collaboration professionnelle avec des soignants en France. Samantha Rolland - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jeu sérieux en formation en hygiène hospitalière. Guilaume Rouget - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La pratique de « vélo-dialyse » en ETP chez les patients hémodialysés allophones. Flore Peytavin - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adulte en formation : approche holistique, adhésion au processus d’apprentissage et posture d'apprenant. Elodie Bellanger - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Game of Thrones pour la pratique de l'anglais. Orlane Gianola - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méditation et gestion du stress et du repli sur soi à l'école. Angélique Oddera - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Minecraft et gestion de l'attention en classe. Julien Oddera - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La question du jardin et la présence à soi en formation. Alix Bechetoille - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hypnose et mères de famille en reconversion professionnelles en formation. Cindy Stebe - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Humour et formation para-médicale. Marine Bourdreux Jaunay - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réalité augmentée en formation technique. Marine Bourdreux Jaunay - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professionalité et jeu en ludothèque - 2022-Étudiants infirmiers décrocheurs - 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Absentéisme et communauté éducative - 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement du langage en crèche autour de la lecture d'albums - 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résussite scolaire chez l'enfant confié - 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience scolaire et décrochage - 2022</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de mémoires en Sciences du Langage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MASTER 1 - Moments optimaux d’enseignement/apprentissage. Facteurs et contextes. Nan Wu - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapport de stage de MASTER 2 - Nan Wu et Nan Zeng - 2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation universitaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996-1999 : Thèse de Sciences du langage, 20 janvier 1999, &amp;quot;Intégrer Internet dans un enseignement de langue : une simulation ludique et coopérative sur Internet pour l'apprentissage d'aspects pragmatiques en Français Langue Etrangère&amp;quot;, Université de Nice</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993 : DEA de Sciences du Langage, Université Paris 7</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991-1992 : Licence, Maîtrise de Linguistique-Informatique. Linguistique anglaise, Paris 7.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J’étais inoubliée : les moments spéciaux en danse à l’école, l’émerveillement comme expérience de transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (3), pp.79-100. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1116392ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silence ! On s’émerveille !... Difficultés et inconforts de l’émerveillement en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 141, https://journals-openedition-org.bibelec.univ-lyon2.fr/terminal/11638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rencontre avec Belinda Cannone autour de l’émerveillement comme objet à penser »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Cannone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://www.revue-interrogations.org/Rencontre-avec-Belinda-Cannone (40)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface au n°40 - L’émerveillement : de l’émotion individuelle au geste social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité de Rédaction d'Interrogations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40, https://www.revue-interrogations.org/Preface-au-no40-L-emerveillement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un serveur discord pour les futurs enseignants de langue : construire un collectif émotionnel durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, (Volume 1) (n° 2/2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise de risque comme système heuristique enseignants/élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La prise de risque : enjeux / Risk-taking: challenges, 44, pp.87-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants débutants face à l’inanticipable : les « meilleurs moments d’enseignement » comme points de bascule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14hr9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être subjectif d’élèves de CM2 : les relations au cœur des « moments spéciaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.22550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cours de langue de 45 minutes » : vécu des acteurs au cœur d'un écosystème éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dubois-Pager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (1), pp.122-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04125777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de tâches d'apprentissage et pratiques professionnelles en Réalité Virtuelle : Dimension temporelle hybride étendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, http://journals.openedition.org.bibelec.univ-lyon2.fr/rechercheseducations/15129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité de locuteur, identité d’enseignant : le dessin de blason comme outil de conscientisation de soi en formation d’enseignants d’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action participative à l’épreuve des communautés de pratiques en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (99), pp.101-119. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/138ec⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée du développement de la compétence numérique et de la compétence en langue étrangère : étude préliminaire pour le développement d'un outil ludopédagogique pour les 4-7 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Manoïlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Oursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (1), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.5995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04420940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux émotions à l’école : de la boîte à « moments spéciaux » à l’émoscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les émotions des élèves à l’école au XXIe siècle : quels enjeux ?, 57, https://journals.openedition.org/trema/7454. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.7454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03664057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action participative à l'épreuve des communautés de pratiques en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99, pp.101-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans le métier d’enseignante d’anglais: de l’incertitude à la remédiation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependent creativity for Learning in a Virtual World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Learning Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ILS-02-2020-0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives d’interventions en linguistique appliquée : quelles réponses face aux besoins sociétaux. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Ursi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 202 (2021/2), pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans le métier d'enseignante d'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L’incertitude / Uncertainty, 37, pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle formation à la littératie émotionnelle pour les enseignants de langue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaving Reflexivity and Revealing of the Self in Online Foreign Language Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranian Distance Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02936500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction – Confiance, reliance et apprentissage des langues dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pedagogical conversation: from the didactic concept to the pedagogical reception of the unexpected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, De la théorie à la pratique / From theory to practice, 30, pp.75-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silence numérique et injonction de discours : vers un discours socio-affectif-cognitif intégratif en pratique d’une langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vol. 37 N°2, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.6299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots de téléprésence et modalités en réunion mixte : repérages du conditionnement technologique de l'attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conversation pédagogique : du concept didactique à l'accueil pédagogique de l'imprévu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, De la théorie à la pratique, 30, pp.75-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597820v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-task space, autotelism and unveiling of the self on a distance language learning forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qwerty: Open and Interdisciplinary Journal of Technology, Culture and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.12-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501595v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclamation et intensité intersubjective dans un forum d'apprentissage à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux numériques pour l'apprentissage : jouer avec la langue ou créer par la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Jeux et langues dans l’enseignement supérieur, 36 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour et production écrite dans une pratique de l’anglais LANSAD à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25, pp.103-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour et production écrite dans une pratique de l'anglais LANSAD à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Humour, 25, pp.103-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour et apprentissage des langues : une typologie de séquences pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00866986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production écrite autour de questions éthiques en langue de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.124-140. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.3805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports filmiques transversaux en pratique de la langue : document authentique ou authentiquement intéressant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (2), pp.90-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et créativité en didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.121-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique et apprentissage d'une langue sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26, pp.203-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du réseau électronique dans l'enseignement des langues : évolutions et problématiques nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bardolph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 83, Vers le mammouth virtuel ? L’École et les NTIC, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’un module d’apprentissage de FLE sur le Web : traitement des relations avec les disciplines connexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Forell – Formes et Représentations en Linguistique et Littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Questions d’épistémologie en didactique du français (langue maternelle, langue seconde, langue étrangère) (n°15), p. 285-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les élèves s’invitent dans la formation initiale des enseignants… Documenter l’expérience partagée d’un écosystème de formation en émergence par les billets « moments spéciaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogies dans l’enseignement supérieur : "écosystèmes de formation - pour quelle(s) transformation(s) ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silence ! On s’émerveille !... Difficultés et inconforts de l’émerveillement en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecouter (à) l’écran : voix écrite et lecture conversationnelle, silence, son et bruit de la présence à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peppe Cavallari (ICP) et Margot Mellet (Université de Sherbrooke), Jul 2025, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Empathy Awareness in Teacher Education and Classroom Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: language education for sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, English Department, University of Münster ; Organisers: Dr. Ricardo Römhild &amp; Prof. Dr. Frauke Matz, Mar 2025, Münster (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation à l’empathie durable dans la formation des enseignants et les pratiques en classe de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POCLANDE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, POCLANDE; EA 739 Dipralang, Nov 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geste pro-amateur(e) dans trois vlogs de médiation littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude La Gestique du Digital – Champs interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, groupe de recherches interdisciplinaires InterGestes – la geste et le geste numériques (UMR IDEES Le Havre Normandie), Dec 2025, LE HAVRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">how about you make breakfast?&amp;quot; : liminalité et sentiment destinal sur TikTok autour du partage d’un processus créatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, AIX -EN -PROVENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'anticipable : les meilleurs moments comme pivots dans l'agir des enseignants de langue débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement des élèves en classe de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">invitation séminaire Sesylia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne SESYLIA, Mar 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation pédagogique entre enseignants de langue novices et élèves, autour du partage culturel et émotionnel, en tant que contribution à la construction de la professionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DILTEC la relation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC; Université Sorbonne Nouvelle, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04809155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire d’un dispositif de recherche : la “boîte à moments spéciaux” comme “objet-frontière”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRASCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRNEF, Nov 2024, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04809461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants débutants face à l’inanticipable : les “meilleurs moments d‘enseignement” comme points de bascule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, May 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should research in didactics give proof of progress in language learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TeachLEng 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARDAA, Jun 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir les traces de subjectivité pour documenter l’engagement des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire transversal Subjectivité ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR axe transversal Subjectivité, May 2024, LYON (ENS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité de locuteur, identité d’enseignant : le dessin de blason comme outil de conscientisation de soi en formation d’enseignants d’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer parmi les écrans : affordances attentionnelles dans un séminaire doctoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TACD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “boîte à moments spéciaux” pour la recherche et la formation : recueillir les traces de l'engagement dans l'expérience scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagement dans la recherche, recherches engagées, recherches sur l'engagement : que nous disent les sciences de l'éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque Inter-Congrès Aref 2023, Nov 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04125759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les meilleurs moments en classe de langue : le point de vue des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The show must go on : comment capturer les traces des structures invisibles de l'expérience live dans un colloque hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tenerife, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04125674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special moments: What emotions do dance activities trigger for pupils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles www.labiennale-education.eu contact@labiennale-education.eu BIENNALE INTERNATIONALE DE L'ÉDUCATION, DE LA FORMATION ET DES PRATIQUES PROFESSIONNELLES PARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04125700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenter un tiers-lieu sûr virtuel pour apprendre au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-constructing online presence for teaching and learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquitous learning for a lifelong quality education: A vision for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, CHLEF, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience des participants dans une formation hybride : quels points de vigilance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticemed13 : Hybridation des formations : de la continuité à l'innovation pédagogique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital spaces for writing and visibility making in open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaning-making in the pedagogical space and chronotopic negociation in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces numériques d’écriture et de mise en visibilité en open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace au prisme des écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR ENS, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorialisation scientifique à partir de données vidéo : l’exemple du projet Présences numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Tenerife, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03472582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuler la créativité pour enseigner et apprendre : un monde virtuel au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE LINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps du chercheur dans la Recherche Action Participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03181993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La classe d'anglais comme installation pour une performance langagière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALE Réception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03271964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition incarnée, cognition habitante : comment des élèves habitent en 3D un collège virtuel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot es-tu là ? Robots de téléprésence en séminaire hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets : un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot es-tu là ? Robots de téléprésence en séminaire hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorialités et engagement de l’élève dans l’interaction pédagogique avatariale en collège virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensorialité au prisme de l’attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordances dans un séminaire de recherche artefacté : quels retours au terrain autour de la gestion attentionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling multimodal digital data through a multidimensional and hybrid research set-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Ibnelkaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approaches to Multimodal Digital Environments: from theories to practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un manuel de langue numérique collaboratif : un dispositif heuristique pour la recherche, la formation et l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque du PERL : Entre présence et distance. Enseigner et apprendre les langues à l’université à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02359754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel éveil à la littéracie émotionnelle en formation d’enseignants de langue à l’université ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Empathie et bienveillance au coeur des apprentissages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02359740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefacted hybrid research-teaching as a heuristic matrix for transdisciplinary and broadened applied linguistics protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Ibnelkaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAAL (British Association for Applied Linguistics) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répertoire corporel et répertoire scolaire : yoga en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place du corps et des émotions dans l’éducation : où en sommes - nous ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, LE MANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du face à face au “face à face fractionné” : à la recherche d'un consensus perceptif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Furnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Interactions multimodales par Ecrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Enseignement de Matières par l´Intégration d´une Langue Étrangère (EMILE) à l’enseignement de la langue par l’intégration d’une matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAES 2018 Révolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, NANTERRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01961810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences numériques : Méthodologie, axe attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée LPL : Méthodes pour la recherche autour de la communication multimodale artefactée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, AIX-EN-PROVENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE “WOW” FACTOR IN CHOOSING DIGITAL RESOURCES FOR TEACHING ENTERTAINMENT OR EMPOWERMENT?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media Mutations 10. THE “-TAINMENT” EFFECT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03810486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation linguistique des états internes : contrainte énonciative et pratique d'une langue étrangère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Représentation des états internes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et prégnance des émotions dans une pratique de langue à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMOTISSAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Louvain-La-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affectif et la durée dans une pratique de la langue à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAIRDIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et méthodologie universitaire en anglais : littéracie critique et écrit académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Entre présence et distance. Accompagner et découvrir des pratiques pédagogiques en langues à l'université. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation pédagogique, créativité et forme scolaire dans une pratique de l'anglais à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque UPLEGESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité et corpus : métaphore et forme scolaire dans une pratique de la langue à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International du LAIRDIL Regards pluridisciplinaires sur la créativité et l'innovation en langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour et engagement dans une pratique de la langue à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAES 55e congrès Société des Anglicistes de l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, TOULON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TICE, entre transversalité et adaptation aux besoins : les Simpsons au service de la méthodologie universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque international TICE et pédagogie active 4-6 décembre 2014» Les innovations des Technologies de l’Information et de la Communication et leur intégration dans les pédagogies actives du Système éducatif : réflexivité, enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Ouarzazate, Maroc, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English as a Foreign Language and ICT for Distance Learning in Educational Sciences: Pedagogical Choices and Language Risk-Taking Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In T. Bastiaens &amp; G. Marks (Eds.), Proceedings of World Conference on E-Learning in Corporate, Government, Healthcare, and Higher Education 2012 (pp. 316-321). Chesapeake, VA: AACE. http://www.editlib.org/p/41610.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, MONTREAL, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiquer les TICE en anglais à distance en Sciences de l’Education : quel dispositif pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « L’Environnement Numérique dans l’Enseignement des Langues », Unité Langues et Communication (ULC) de la Faculté des Sciences Dhar El Mahraz, 29 et 30 novembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online mind maps for language learning : Assisted Risk-Taking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online mind maps for language learning : Assisted Risk-Taking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Valencia, Spain. pp.249-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00867004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TICE et langues : du transversal au disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur l'anglais, le système LMD et les TIC, 17-18 décembre 2007, Université Hassiba Ben Bouali, Département d'anglais, Faculté des Lettres et des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Chlef, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cours de TIC : espace d'apprentissage linguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France. pp.178-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse énonciative de blogs étudiants : motivation et appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue de la communication médiatisée par les technologies de l'information et de la communication (CMT), Colloque International de Linguistique Appliquée du 18 au 20 mai 2006, TELANCO, Université Michel de Montaigne Bordeaux3.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interculturel et Internet: le site Web, objet culturel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLE et de l'interculturel : Littérature, biographie langagière et médias.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Louvain, Belgique. pp. 267-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation TICE et pression linguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les institutions éducatives face au numérique, SIF : Séminaire d'Industrialisation de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation TICE et pression linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je ne suis pas doué : démystification et transversalité des TICE au département de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration(s), XIIème Congrès RANACLES, du 25 au 27 novembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga en maternelle : la forme scolaire à l'épreuve du corps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERE - axe 2 - Usages du corps et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chorégraphier l’attention en classe d’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04166030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codreanu Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Domanchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ateliers de sens public. , 165 p, 2021, Editions Ateliers de sens public, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance, reliance et apprentissage des langues dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentional affordances in an instrumented seminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATELIERS DE SENS PUBLIC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions and Screens in Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomy and artefactual presence in a polyartefacted seminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATELIERS DE SENS PUBLIC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions and Screens in Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04165165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordances attentionnelles dans un séminaire instrumenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensoriality and pupil immersive meaning making in a virtual secondary school: a pedagogical avatarial interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHS Web of Conferences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque IMPEC Interactions Multimodales par Ecran: Sensorialités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 130, 2021, IMPEC 202 proceedings "Les sensorialités" Interactions multimodales par écran 1er au 3 juillet 2020, 978-2-7598-9115-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie et présence artefactuelle dans un séminaire hybride polyartefacté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ateliers de sens public. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La subjectivité comme catégorie abstraite : entre l'individuel et le collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions et Presses Universitaires de Reims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les catégories abstraites et la référence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prégnance de l'intime et pratique de la langue à distance : du chaos au développement langagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Collière-Whiteside, Anne-Marie Voise, Marie Berchoud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre de l’intime : Entre littérature et langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-8066-3502-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01121566v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOO : l'apprenant de langue démiurge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Le Manuscrit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage des langues et pratiques artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-354, 2008, 978-2-304-02296-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuels de langue et passage au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pugibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Getliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Viselthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuels scolaire, regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP de Basse-Normandie, pp.79-89, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00648549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parcours ludique et collaboratif sur Internet pour une évaluation de compétences pragmatiques en langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Costantino Maeder éd. « 7. Technologies », Didactique des langues romanes, le développement de compétences chez l'apprenant.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.436-443, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer Internet dans un enseignement de langue : une simulation ludique et collaborative pour l'apprentissage d'aspects pragmatiques en français langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Nice Sophia Antipolis, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les élèves s’invitent dans la formation initiale des enseignants… Documenter l’expérience partagée d’un écosystème de formation en émergence par les billets « moments spéciaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, BREST, France. https://hal.science/hal-05278536v1/preview/actes_QPES_2025%20publie.pdf#section*.111, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et enseignement des langues : une grille d’évaluation de projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JILA'99 - Actes des Journées Internationales de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.302-303, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émerveillement : de l’émotion individuelle au geste social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, https://www.revue-interrogations.org/-No40-L-emerveillement-de-l-emotion-, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives d’interventions en linguistique appliquée : quelles réponses face aux besoins sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Ursi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 202 (2021/2), pp.133-258, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DE60C0A"/>
+    <w:nsid w:val="F133F259"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0E24FD28"/>
+    <w:nsid w:val="0F2D064D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1971FC75"/>
+    <w:nsid w:val="2A9418C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2D6226B6"/>
+    <w:nsid w:val="D869A369"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="53CC407A"/>
+    <w:nsid w:val="9697DCEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BF3797FD"/>
+    <w:nsid w:val="9C833700"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4CCDE10B"/>
+    <w:nsid w:val="D7983ED3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="47BBDDF9"/>
+    <w:nsid w:val="D238D976"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="82481F66"/>
+    <w:nsid w:val="C716702B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="9E85EACA"/>
+    <w:nsid w:val="2E7204A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="1339B2E5"/>
+    <w:nsid w:val="C0E20184"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="43C6318C"/>
+    <w:nsid w:val="D7B11D32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="ED50F1F9"/>
+    <w:nsid w:val="42503849"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2150,51 +2150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josephine-remon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5870-6706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josephine.remon@univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icar.univ-lyon2.fr/membres/jremon/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=0G21W9yZYHw" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.qeios.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/erea/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990300v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Necker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116392ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110828v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Cannone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135899v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; de R&#233;daction d'Interrogations" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vandevelde-Rougale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240711v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.22550" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubois-Pager" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Privas-Br&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059936v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928365v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corvasce" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138ec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.7454" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420940v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Oursel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.5995" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875431v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233110v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Impedovo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ILS-02-2020-0038" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04009231v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193543v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cohen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936500v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753906v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04034926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.6299" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753907v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597820v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501595v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469168v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551045v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249967v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04045220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.3805" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854337v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648558v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163165v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bardolph" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405139v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129187v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411412v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374647v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086631v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129156v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630330v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630333v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585753v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630331v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585733v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059945v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059951v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125759v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059949v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125674v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125700v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908718v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793100v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793110v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793104v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786730v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271964v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181993v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472582v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182001v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264625v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618764v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bouquain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427533v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe Celik" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894105v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894098v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477234v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477230v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ibnelka&#239;d" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359754v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359740v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275861v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Codreanu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477248v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Furnon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959713v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961810v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03810486v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596709v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959729v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163373v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596713v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637893v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972421v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163272v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163380v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972431v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972438v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867004v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972447v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353445v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972453v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353427v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648552v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001402v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972479v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959711v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166030v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229282v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codreanu Tatiana" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Domanchin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753905v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165165v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165144v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229277v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233142v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866690v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633068v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121566v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49957" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353408v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648549v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pugibet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Getliffe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viselthier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163187v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00000221v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317087v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163227v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165822v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193545v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josephine-remon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5870-6706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josephine.remon@univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icar.univ-lyon2.fr/membres/jremon/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=0G21W9yZYHw" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.qeios.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/erea/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990300v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Necker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116392ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135899v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110828v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Cannone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; de R&#233;daction d'Interrogations" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vandevelde-Rougale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240711v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.22550" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubois-Pager" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Privas-Br&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928365v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corvasce" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138ec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420940v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Oursel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.5995" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664057v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.7454" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875431v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555178v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233110v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Impedovo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ILS-02-2020-0038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193543v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cohen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04009231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936500v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753906v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04034926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.6299" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753907v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597820v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501595v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469168v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551045v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249967v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04045220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.3805" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854337v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648558v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163165v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bardolph" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405139v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129156v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374647v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411412v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630333v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630330v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809155v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585753v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630331v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585733v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059945v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059951v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125759v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059949v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125674v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125700v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793100v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851968v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908718v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793110v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793104v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786730v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472582v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182001v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181993v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271964v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264625v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618764v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bouquain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427533v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe Celik" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894105v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894098v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477234v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477230v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ibnelka&#239;d" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359754v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359740v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275861v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Codreanu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959713v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477248v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Furnon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961810v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959722v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03810486v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596709v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959729v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163373v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596713v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637893v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972421v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163272v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163380v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972431v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972438v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867004v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972447v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353445v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972453v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353427v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648552v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001402v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972479v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959711v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166030v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229282v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codreanu Tatiana" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Domanchin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753905v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165144v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165165v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229277v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233142v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866690v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633068v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121566v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49957" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353408v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648549v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pugibet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Getliffe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viselthier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163187v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00000221v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317087v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163227v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165822v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193545v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>