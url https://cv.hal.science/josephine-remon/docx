--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.9490616622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joséphine Rémon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon, Maître de conférences HDR au Département d’Etudes du Monde Anglophone, Université Lyon2, Laboratoire ICAR UMR 5191</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">josephine-remon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5870-6706</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Née le 21-10-70 à Paris 12e</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21 chemin des Bastions, Romans-sur-Isère</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tél. :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 04 75 47 13 53 (dom)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">josephine.remon@univ-lyon2.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://icar.univ-lyon2.fr/membres/jremon/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire ICAR UMR 5191</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HDR soutenue le 15 décembre 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2001 : Maître de conférence au Département d'Etudes du monde Anglophone (DEMA) - Université LYON 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avril 1999-août 2001 : IUFM de Nice, contrat jeune docteur - développement numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mars 1994-Juin 1995 : Canada, Ottawa, Ambassade de France, Attachée linguistique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 1992-Juin 1993: Recherche sur l'indexation automatique, Lille III</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Juillet 1992-Janvier 1993 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Informaticienne-linguiste. IBM France</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : Directrice du MASTER 1 et du MASTER 2 - MEEF anglais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jusqu'en 2021 Co-responsable axe ADIS du Laboratoire ICAR avec Nicolas Guichon, puis avec Florence Le Hebel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de direction VISA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil de laboratoire ICAR UMR 5191 jusqu'en 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil d'Orientation Pédagogique et Scientifique de l'Inspé de Lyon jusqu'en 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil de perfectionnement Langues Inspé Lyon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Jury de CAPES (2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargée de mission Web pour l'ARDAA (Association pour la Recherche en Didactique de l'Anglais et en Acquisition)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente de la commission pédagogique master MEEF 1 et 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente du jury de master MEEF 1 et 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jusqu'en 2018 : Directrice L1 L2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jusqu'en 2018 : Responsable pédagogique Méthodologie universitaire et Méthodologie disciplinaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2016 : Responsable pédagogique Pratique orale anglais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2016 : Mise à jour des pages web du département et du livret de l’étudiant</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2010 : Correspondante pour le cursus Anglais/Information-Communication</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2010 : Présidente de la commission langues pour le CRPE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2010 : Elue au conseil de faculté et au Comité Technique Paritaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2010 : Responsable pédagogique TICE-anglais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995 : modératrice liste de difusion EDUFRANCAIS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Affiliations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre d'ARDAA (Association pour la Recherche en Didactique de l'Anglais et en Acquisition)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du GTNUM 2/Aix-Marseille</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'AFLA (Association Française de Linguistique Appliquée)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'AECSE (Association des Enseignants et Chercheurs en Sciences de l'Education)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de TESOL (Teachers of English to Speakers of Other Languages) 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la SFR Relys jusqu'en 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du RTP éducation jusqu'en 2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intervention séminaire ADIS &amp;quot;Liens entre recherche en didactique et conception de ressources pour la formation des enseignants/apprenants&amp;quot; - 21 octobre 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intervention séminaire BOHNEUR, Sophie Necker, Joséphine Rémon </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=0G21W9yZYHw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;Le &amp;quot;billets moments spéciaux&amp;quot; : Une voie d'accès à l'expérience émotionnelle de la classe&amp;quot;. 30 mars 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intervention séminaire ADIS Émilie Magnat et Joséphine Rémon - vendredi 22 octobre 2021 - &amp;quot;Des meilleurs moments en classe de langue aux émotions à l’écoleEntre Sciences du langage et Sciences de l’éducation - Recueil et visualisation des données&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intervention séminaire IMPEC 20 janvier 2017 &amp;quot;Quels espaces pour intensifier la présence sur un forum d'apprentissage ?&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'organisation et comité scientifique colloque ARDAA (juillet 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'organisation et comité scientifique congrès AILA (2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Commission de recrutement Centre de langues mai 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité de recrutement Centre de Langues Lyon2 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COS 2021 - Université de Clermont-Auvergne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jury de thèse sept 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité de suivi de thèse 2023 Université de Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité de suivi de thèse 2023 Université de Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité de suivi de thèse ICAR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-porteuse organisation de la journée d'étude et d'accueil MEEF langues LYON2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'organisation Journée d'études ARDAA : Dessiner, gribouiller, schématiser pour apprendre et enseigner l’anglais - oct 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation avec Agnès Leroux du Groupe de réflexion Concours et formation des enseignants ARDAA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'organisation et comité scientifique IMPEC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'organisation ACEDLE 2015</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'organisation RUNED 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestionnaire de la collection HAL ARDAA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation ANR 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité éditorial Philological Studies and Research – Applied Foreign Languages Series</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2023 Nouveaux Cahiers de Marge</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Exepertise 2023 ALSIC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2023 </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.qeios.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2023 Actes du colloque ICODOC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2023 Actes du colloque IMPEC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2023 revue Mélanges CRAPEL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2022 Université de Piteşti, Roumanie revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes et Recherches Philologiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2022 revue E-Rea </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/erea/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dossier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">creative writing</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2022 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Interaction. Video-Based Studies of Human Sociality</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2021 revue IMAGO</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2018 revue LLT</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Valorisation, vulgarisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intervention colloque INITIALES sur le geste et l'humour en partenariat avec le ministère de la Culture (DGLFLF/DRAC) - &amp;quot;La Chorégraphie de l'attention en classe de langue&amp;quot; - 6 oct 2023 à ReimsDéclics 2021 et 2023 diffusion de la culture scientifique en lycéeSavanturiers 2016 accompagnement d'un projet d'exploration scientifique en école primaire</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets financés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : Identité et Enjeux de la Didactique de l’Anglais (IdEntiDA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : Vidéos de Valorisation et vulgarisation scientifique en Didactique de l'Anglais (ViDA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 : AVAL Assistants Vocaux pour l'Apprentissage des Langues (ICAR, LIRIS) - achat et test du matériel (LABEX ASLAN)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : AVAL2 Assistants Vocaux pour l'Apprentissage des Langues (ICAR, LIRIS) - première expérimentations (LABEX ASLAN)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : ENIA Editorialisation Numérique pour les Interactions Artefactées (avec Christine Develotte et Justine Lascar, ICAR) (LABEX ASLAN)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 : ENIA-Trad Editorialisation Numérique pour les Interactions Artefactées-Traduction (traduction d'un ouvrage en openscience - avec Christine Develotte et Justine Lascar, ICAR) (LABEX ASLAN)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 : Atelier exploratoire LLE (avec Martine Gadille, Caroline Corvasce, Maria Impedovo - Aix-Marseille) - &amp;quot;Collège virtuel et objets frontières : transformation des professionnalités enseignantes&amp;quot; (LABEX ASLAN)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animations pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 : Formation académique sur l’oral à destination d’enseignants de collège et primaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Australie : échanges par forum de discussion et Wiki</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algérie : échanges autour d'un Blog et d'un forum</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etats-Unis : échanges audio/vidéo avec Université de l'Oregon</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Préparation au CAPES (oral) - Master MEEF anglais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Didactique - Master MEEF anglais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Numérique - Master MEEF anglais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Suivi de stagiaires MEEF anglais second degré</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anglais/TICE, Master à distance, Sciences de l’Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jusqu'en 2019 : Anglais de spécialité, Master Humanitaire, Institut INFOCOM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anglais de spécialité, Master Didactique des langues (Chlef, Algérie, février 2010)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pratique orale, Langue des médias (Licence)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Structure de la langue (Licence)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie disciplinaire, Méthodologie universitaire (L1 L2)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création de contenu pédagogique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création d'un cours CNED, L3 avec Rawad Chaker : *Social networks and educational technologies *</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création d’un cours pour le CNED, Master 2 Ingéniérie de formation : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocational training</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création d'un cours pour le CNED, L3 : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English for Educational Sciences</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de mémoires master 2 MEEF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liste non exhaustive</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MP3s in a Language Learning Classroom. Fanélie Benhamou - 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Potential use for video games. Adrien Rivoire - 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">New technologies at the service of language learning to boost oral participation: the example of Mystery Skype. Saâdia Assouli. 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">The Use of Videogames andGeek Culture in teaching. Anthony Da Encarnacao -2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">The use of TV shows in a pedagogical context : The representation of the «American Way of Life » in Desperate Housewives. Morgane Guibert - 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">To what extent a film-based pedagogy supports English as a Foreign Language teaching ? Idriss Jallat - 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Humour: a tool to be used in a classroom? Panis Jeffrey - 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimizing interaction in an English classroom. Blandine Dégeorges - 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">How can we use the evaluation process and marking as tools for students' progression? Adrien Mingotaud. 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Escape game au CDI pour la pratique de l'anglais. Rosine Carail - 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comment et pourquoi aborder la thématique du Queerbaiting en cours d’anglais? Marie Olmisi - 2020-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le rôle du genre littéraire fantastique dans le développement de l’esprit créatif et du niveau des élèves à l’écrit en anglais dans une classe de seconde. Virginie Adami - 2020-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La facilitation d’apprentissage d’un marqueur difficile à comprendre pour la plupart des élèves au collège/lycée (-s à la troisième personne, marqueur -ed, verbes irréguliers etc.). Chloé Verzier - 2020-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comment améliorer l’apprentissage de la phonétique anglaise au collège ? Alexandre Brabant - 2020-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’effet de l’utilisation de la poésie sur la motivation en cours d’anglais. Joséphine Whelan - 2020-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’étude du clip « This is America » par l’artiste Childish Gambino pour aborder la question de Black History aux US. Romane Lissidini - 2020-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'apprentissage de l'anglais à travers les jeux massivement multijoueur. Jonathan Clairicia - 2020-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Theater and Arts in Literature Class for Student Engagement: What Benefits? - 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Motivation in the English classroom around the use of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mudbound</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - 2022</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de mémoires master 1 Sciences de l'Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liste non exhaustive</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MP3s in a Language Learning Classroom. Fanélie Benhamou - 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’Apprentissage Informel de l’Anglais en Ligne chez les lycéens. Audrey Martins - 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le langage utilisé par les enseignants des cycles 2 et 3 lors des cours d’enseignement moral et civique. Clémence Godin - 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’éducation au plurilinguisme par l’approche didactique de l’intercompréhensiondans le ressenti des professeurs des langues. Paulina Opsitch - 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le yoga à l’école maternelle : la prise en compte du corps dans la pratique enseignante et dans les apprentissages. Myriam Gaulin - 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relation institutions scolaires/parents d'élèves allophones et l'intégration de l'enfant allophone en milieu scolaire. Sandra Cutler - 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biographie scolaire, biographie de vie et centres d’intérêts dans une école pratiquant la pédagogie alternative. Alexandra Dubois - 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignants bilingues et anglophones: complémentarité ou concurrence entre eux dans leur enseignement. Mélodie Pape - 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pédagogies alternatives en école primaire publique. Quelle mise en oeuvre ? Mélissa Raffin - 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Climat de classe en école rurale : le rôle de l’enseignant(e) d’une classe de CM1/CM2. Geneviève Jean - 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Engagement corporel et verbal de l'élève en classe d'anglais par le biais d'activités théâtralisées. Aurélie Faure - 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sanctions & punitions : représentations & ressentis des élèves de collège. Anouk Fabing - 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’implication des élèves en lycée professionnel. Marina Pivot - 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La prise en charge du public allophone aux Emirats Arabes Unis dans les écoles françaises. L’implication parentale dans la trajectoire scolaire des élèves allophones. Nouhède SETTAH - 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comment les enseignants font-ils évoluer leur pratique d’enseignement lorsqu’ils ont dans leur classe des élèves dyslexiques ? Frédérique ELLUECQUE - 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’expérience vécue de la contrainte physique de l’écriture chez l’élève de cycle 3. Aurélie Tronel - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les enjeux de la mise en place du dispositif pédagogique O2A (orientation active accompagnée) en classe de 3ème sur l'orientation. Séverine Dépéri - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Plan de classe et différenciation pédagogique. Cathy Peru-Botter - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La citoyenneté des élèves. De quelle manière la citoyenneté est-elle abordée auprès du futur citoyen dans les différentes instances de socialisation ? Tamim Raslane - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Instruction en famille et reproduction des inégalités sociales. R'houni Kautar - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude sur les logiques et lesreprésentationsdes professionnelsdans la mise en place de l’outil de communication gestuelle associée à la parole en crèche. Julie MARINOZZI - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théâtre et forme scolaire. Théâtre, programmes scolaires et évaluation? Coline Michel - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Augmentation des écoles indépendantes en France : les motivations des fondateurs et des parents d’élèves. Amandine Barbier - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Harcèlement scolaire, prévention et impact sur le climat scolaire au collège. Eden Ercolano - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'usage des TICE en mathématiques : développement des compétences des élèves et pratiques de l’enseignant. Créativité et différenciation. Valentin Jacque - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La co-intervention en lycée professionnel : adaptation des pratiques pédagogiques et mutation du métier d’enseignant. Elodie Guillet - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les professeurs des écoles ont-ils conscience que l’aménagement de la salle de classe est un véritable outil au service des apprentissages ? Paméla Heurtevent - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'utilisation alternée du tableau noir et du tableauinteractif en classe de primaire, une pratiqueprofessionnelle de diversification des supports. Delphine Ferrier - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La construction de l’identité professionnelle des enseignants spécialisés en collaboration professionnelle avec des soignants en France. Samantha Rolland - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jeu sérieux en formation en hygiène hospitalière. Guilaume Rouget - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La pratique de « vélo-dialyse » en ETP chez les patients hémodialysés allophones. Flore Peytavin - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adulte en formation : approche holistique, adhésion au processus d’apprentissage et posture d'apprenant. Elodie Bellanger - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Game of Thrones pour la pratique de l'anglais. Orlane Gianola - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méditation et gestion du stress et du repli sur soi à l'école. Angélique Oddera - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Minecraft et gestion de l'attention en classe. Julien Oddera - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La question du jardin et la présence à soi en formation. Alix Bechetoille - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hypnose et mères de famille en reconversion professionnelles en formation. Cindy Stebe - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Humour et formation para-médicale. Marine Bourdreux Jaunay - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réalité augmentée en formation technique. Marine Bourdreux Jaunay - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professionalité et jeu en ludothèque - 2022-Étudiants infirmiers décrocheurs - 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Absentéisme et communauté éducative - 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement du langage en crèche autour de la lecture d'albums - 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résussite scolaire chez l'enfant confié - 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience scolaire et décrochage - 2022</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de mémoires en Sciences du Langage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MASTER 1 - Moments optimaux d’enseignement/apprentissage. Facteurs et contextes. Nan Wu - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapport de stage de MASTER 2 - Nan Wu et Nan Zeng - 2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation universitaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996-1999 : Thèse de Sciences du langage, 20 janvier 1999, &amp;quot;Intégrer Internet dans un enseignement de langue : une simulation ludique et coopérative sur Internet pour l'apprentissage d'aspects pragmatiques en Français Langue Etrangère&amp;quot;, Université de Nice</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993 : DEA de Sciences du Langage, Université Paris 7</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991-1992 : Licence, Maîtrise de Linguistique-Informatique. Linguistique anglaise, Paris 7.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J’étais inoubliée : les moments spéciaux en danse à l’école, l’émerveillement comme expérience de transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (3), pp.79-100. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1116392ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silence ! On s’émerveille !... Difficultés et inconforts de l’émerveillement en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 141, https://journals-openedition-org.bibelec.univ-lyon2.fr/terminal/11638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rencontre avec Belinda Cannone autour de l’émerveillement comme objet à penser »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Cannone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://www.revue-interrogations.org/Rencontre-avec-Belinda-Cannone (40)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface au n°40 - L’émerveillement : de l’émotion individuelle au geste social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité de Rédaction d'Interrogations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40, https://www.revue-interrogations.org/Preface-au-no40-L-emerveillement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un serveur discord pour les futurs enseignants de langue : construire un collectif émotionnel durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, (Volume 1) (n° 2/2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise de risque comme système heuristique enseignants/élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La prise de risque : enjeux / Risk-taking: challenges, 44, pp.87-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants débutants face à l’inanticipable : les « meilleurs moments d’enseignement » comme points de bascule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14hr9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être subjectif d’élèves de CM2 : les relations au cœur des « moments spéciaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.22550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cours de langue de 45 minutes » : vécu des acteurs au cœur d'un écosystème éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dubois-Pager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (1), pp.122-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04125777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de tâches d'apprentissage et pratiques professionnelles en Réalité Virtuelle : Dimension temporelle hybride étendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, http://journals.openedition.org.bibelec.univ-lyon2.fr/rechercheseducations/15129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité de locuteur, identité d’enseignant : le dessin de blason comme outil de conscientisation de soi en formation d’enseignants d’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action participative à l’épreuve des communautés de pratiques en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (99), pp.101-119. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/138ec⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée du développement de la compétence numérique et de la compétence en langue étrangère : étude préliminaire pour le développement d'un outil ludopédagogique pour les 4-7 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Manoïlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Oursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (1), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.5995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04420940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux émotions à l’école : de la boîte à « moments spéciaux » à l’émoscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les émotions des élèves à l’école au XXIe siècle : quels enjeux ?, 57, https://journals.openedition.org/trema/7454. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.7454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03664057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action participative à l'épreuve des communautés de pratiques en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99, pp.101-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans le métier d’enseignante d’anglais: de l’incertitude à la remédiation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependent creativity for Learning in a Virtual World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Learning Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ILS-02-2020-0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives d’interventions en linguistique appliquée : quelles réponses face aux besoins sociétaux. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Ursi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 202 (2021/2), pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans le métier d'enseignante d'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L’incertitude / Uncertainty, 37, pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle formation à la littératie émotionnelle pour les enseignants de langue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaving Reflexivity and Revealing of the Self in Online Foreign Language Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranian Distance Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02936500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction – Confiance, reliance et apprentissage des langues dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pedagogical conversation: from the didactic concept to the pedagogical reception of the unexpected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, De la théorie à la pratique / From theory to practice, 30, pp.75-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silence numérique et injonction de discours : vers un discours socio-affectif-cognitif intégratif en pratique d’une langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vol. 37 N°2, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.6299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots de téléprésence et modalités en réunion mixte : repérages du conditionnement technologique de l'attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conversation pédagogique : du concept didactique à l'accueil pédagogique de l'imprévu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, De la théorie à la pratique, 30, pp.75-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597820v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-task space, autotelism and unveiling of the self on a distance language learning forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qwerty: Open and Interdisciplinary Journal of Technology, Culture and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.12-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501595v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclamation et intensité intersubjective dans un forum d'apprentissage à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux numériques pour l'apprentissage : jouer avec la langue ou créer par la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Jeux et langues dans l’enseignement supérieur, 36 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour et production écrite dans une pratique de l’anglais LANSAD à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25, pp.103-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour et production écrite dans une pratique de l'anglais LANSAD à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Humour, 25, pp.103-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour et apprentissage des langues : une typologie de séquences pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00866986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production écrite autour de questions éthiques en langue de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.124-140. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.3805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports filmiques transversaux en pratique de la langue : document authentique ou authentiquement intéressant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (2), pp.90-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et créativité en didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.121-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique et apprentissage d'une langue sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26, pp.203-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du réseau électronique dans l'enseignement des langues : évolutions et problématiques nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bardolph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 83, Vers le mammouth virtuel ? L’École et les NTIC, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’un module d’apprentissage de FLE sur le Web : traitement des relations avec les disciplines connexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Forell – Formes et Représentations en Linguistique et Littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Questions d’épistémologie en didactique du français (langue maternelle, langue seconde, langue étrangère) (n°15), p. 285-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les élèves s’invitent dans la formation initiale des enseignants… Documenter l’expérience partagée d’un écosystème de formation en émergence par les billets « moments spéciaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogies dans l’enseignement supérieur : "écosystèmes de formation - pour quelle(s) transformation(s) ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silence ! On s’émerveille !... Difficultés et inconforts de l’émerveillement en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecouter (à) l’écran : voix écrite et lecture conversationnelle, silence, son et bruit de la présence à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peppe Cavallari (ICP) et Margot Mellet (Université de Sherbrooke), Jul 2025, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Empathy Awareness in Teacher Education and Classroom Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: language education for sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, English Department, University of Münster ; Organisers: Dr. Ricardo Römhild &amp; Prof. Dr. Frauke Matz, Mar 2025, Münster (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation à l’empathie durable dans la formation des enseignants et les pratiques en classe de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POCLANDE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, POCLANDE; EA 739 Dipralang, Nov 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geste pro-amateur(e) dans trois vlogs de médiation littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude La Gestique du Digital – Champs interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, groupe de recherches interdisciplinaires InterGestes – la geste et le geste numériques (UMR IDEES Le Havre Normandie), Dec 2025, LE HAVRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">how about you make breakfast?&amp;quot; : liminalité et sentiment destinal sur TikTok autour du partage d’un processus créatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, AIX -EN -PROVENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'anticipable : les meilleurs moments comme pivots dans l'agir des enseignants de langue débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement des élèves en classe de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">invitation séminaire Sesylia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne SESYLIA, Mar 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation pédagogique entre enseignants de langue novices et élèves, autour du partage culturel et émotionnel, en tant que contribution à la construction de la professionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DILTEC la relation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC; Université Sorbonne Nouvelle, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04809155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire d’un dispositif de recherche : la “boîte à moments spéciaux” comme “objet-frontière”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRASCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRNEF, Nov 2024, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04809461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants débutants face à l’inanticipable : les “meilleurs moments d‘enseignement” comme points de bascule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, May 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should research in didactics give proof of progress in language learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TeachLEng 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARDAA, Jun 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir les traces de subjectivité pour documenter l’engagement des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire transversal Subjectivité ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR axe transversal Subjectivité, May 2024, LYON (ENS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité de locuteur, identité d’enseignant : le dessin de blason comme outil de conscientisation de soi en formation d’enseignants d’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer parmi les écrans : affordances attentionnelles dans un séminaire doctoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TACD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “boîte à moments spéciaux” pour la recherche et la formation : recueillir les traces de l'engagement dans l'expérience scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagement dans la recherche, recherches engagées, recherches sur l'engagement : que nous disent les sciences de l'éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque Inter-Congrès Aref 2023, Nov 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04125759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les meilleurs moments en classe de langue : le point de vue des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The show must go on : comment capturer les traces des structures invisibles de l'expérience live dans un colloque hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tenerife, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04125674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special moments: What emotions do dance activities trigger for pupils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles www.labiennale-education.eu contact@labiennale-education.eu BIENNALE INTERNATIONALE DE L'ÉDUCATION, DE LA FORMATION ET DES PRATIQUES PROFESSIONNELLES PARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04125700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenter un tiers-lieu sûr virtuel pour apprendre au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-constructing online presence for teaching and learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquitous learning for a lifelong quality education: A vision for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, CHLEF, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience des participants dans une formation hybride : quels points de vigilance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticemed13 : Hybridation des formations : de la continuité à l'innovation pédagogique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital spaces for writing and visibility making in open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaning-making in the pedagogical space and chronotopic negociation in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces numériques d’écriture et de mise en visibilité en open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace au prisme des écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR ENS, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorialisation scientifique à partir de données vidéo : l’exemple du projet Présences numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Tenerife, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03472582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuler la créativité pour enseigner et apprendre : un monde virtuel au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE LINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps du chercheur dans la Recherche Action Participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03181993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La classe d'anglais comme installation pour une performance langagière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALE Réception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03271964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition incarnée, cognition habitante : comment des élèves habitent en 3D un collège virtuel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot es-tu là ? Robots de téléprésence en séminaire hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets : un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot es-tu là ? Robots de téléprésence en séminaire hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorialités et engagement de l’élève dans l’interaction pédagogique avatariale en collège virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensorialité au prisme de l’attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordances dans un séminaire de recherche artefacté : quels retours au terrain autour de la gestion attentionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling multimodal digital data through a multidimensional and hybrid research set-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Ibnelkaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approaches to Multimodal Digital Environments: from theories to practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un manuel de langue numérique collaboratif : un dispositif heuristique pour la recherche, la formation et l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque du PERL : Entre présence et distance. Enseigner et apprendre les langues à l’université à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02359754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel éveil à la littéracie émotionnelle en formation d’enseignants de langue à l’université ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Empathie et bienveillance au coeur des apprentissages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02359740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefacted hybrid research-teaching as a heuristic matrix for transdisciplinary and broadened applied linguistics protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Ibnelkaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAAL (British Association for Applied Linguistics) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répertoire corporel et répertoire scolaire : yoga en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place du corps et des émotions dans l’éducation : où en sommes - nous ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, LE MANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du face à face au “face à face fractionné” : à la recherche d'un consensus perceptif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Furnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Interactions multimodales par Ecrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Enseignement de Matières par l´Intégration d´une Langue Étrangère (EMILE) à l’enseignement de la langue par l’intégration d’une matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAES 2018 Révolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, NANTERRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01961810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences numériques : Méthodologie, axe attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée LPL : Méthodes pour la recherche autour de la communication multimodale artefactée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, AIX-EN-PROVENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE “WOW” FACTOR IN CHOOSING DIGITAL RESOURCES FOR TEACHING ENTERTAINMENT OR EMPOWERMENT?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media Mutations 10. THE “-TAINMENT” EFFECT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03810486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation linguistique des états internes : contrainte énonciative et pratique d'une langue étrangère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Représentation des états internes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et prégnance des émotions dans une pratique de langue à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMOTISSAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Louvain-La-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affectif et la durée dans une pratique de la langue à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAIRDIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et méthodologie universitaire en anglais : littéracie critique et écrit académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Entre présence et distance. Accompagner et découvrir des pratiques pédagogiques en langues à l'université. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation pédagogique, créativité et forme scolaire dans une pratique de l'anglais à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque UPLEGESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité et corpus : métaphore et forme scolaire dans une pratique de la langue à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International du LAIRDIL Regards pluridisciplinaires sur la créativité et l'innovation en langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour et engagement dans une pratique de la langue à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAES 55e congrès Société des Anglicistes de l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, TOULON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TICE, entre transversalité et adaptation aux besoins : les Simpsons au service de la méthodologie universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque international TICE et pédagogie active 4-6 décembre 2014» Les innovations des Technologies de l’Information et de la Communication et leur intégration dans les pédagogies actives du Système éducatif : réflexivité, enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Ouarzazate, Maroc, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English as a Foreign Language and ICT for Distance Learning in Educational Sciences: Pedagogical Choices and Language Risk-Taking Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In T. Bastiaens &amp; G. Marks (Eds.), Proceedings of World Conference on E-Learning in Corporate, Government, Healthcare, and Higher Education 2012 (pp. 316-321). Chesapeake, VA: AACE. http://www.editlib.org/p/41610.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, MONTREAL, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiquer les TICE en anglais à distance en Sciences de l’Education : quel dispositif pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « L’Environnement Numérique dans l’Enseignement des Langues », Unité Langues et Communication (ULC) de la Faculté des Sciences Dhar El Mahraz, 29 et 30 novembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online mind maps for language learning : Assisted Risk-Taking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online mind maps for language learning : Assisted Risk-Taking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Valencia, Spain. pp.249-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00867004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TICE et langues : du transversal au disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur l'anglais, le système LMD et les TIC, 17-18 décembre 2007, Université Hassiba Ben Bouali, Département d'anglais, Faculté des Lettres et des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Chlef, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cours de TIC : espace d'apprentissage linguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France. pp.178-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse énonciative de blogs étudiants : motivation et appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue de la communication médiatisée par les technologies de l'information et de la communication (CMT), Colloque International de Linguistique Appliquée du 18 au 20 mai 2006, TELANCO, Université Michel de Montaigne Bordeaux3.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interculturel et Internet: le site Web, objet culturel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLE et de l'interculturel : Littérature, biographie langagière et médias.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Louvain, Belgique. pp. 267-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation TICE et pression linguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les institutions éducatives face au numérique, SIF : Séminaire d'Industrialisation de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation TICE et pression linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je ne suis pas doué : démystification et transversalité des TICE au département de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration(s), XIIème Congrès RANACLES, du 25 au 27 novembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga en maternelle : la forme scolaire à l'épreuve du corps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERE - axe 2 - Usages du corps et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chorégraphier l’attention en classe d’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04166030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codreanu Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Domanchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ateliers de sens public. , 165 p, 2021, Editions Ateliers de sens public, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance, reliance et apprentissage des langues dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentional affordances in an instrumented seminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATELIERS DE SENS PUBLIC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions and Screens in Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomy and artefactual presence in a polyartefacted seminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATELIERS DE SENS PUBLIC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions and Screens in Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04165165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordances attentionnelles dans un séminaire instrumenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensoriality and pupil immersive meaning making in a virtual secondary school: a pedagogical avatarial interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHS Web of Conferences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque IMPEC Interactions Multimodales par Ecran: Sensorialités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 130, 2021, IMPEC 202 proceedings "Les sensorialités" Interactions multimodales par écran 1er au 3 juillet 2020, 978-2-7598-9115-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie et présence artefactuelle dans un séminaire hybride polyartefacté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ateliers de sens public. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La subjectivité comme catégorie abstraite : entre l'individuel et le collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions et Presses Universitaires de Reims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les catégories abstraites et la référence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prégnance de l'intime et pratique de la langue à distance : du chaos au développement langagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Collière-Whiteside, Anne-Marie Voise, Marie Berchoud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre de l’intime : Entre littérature et langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-8066-3502-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01121566v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOO : l'apprenant de langue démiurge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Le Manuscrit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage des langues et pratiques artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-354, 2008, 978-2-304-02296-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuels de langue et passage au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pugibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Getliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Viselthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuels scolaire, regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP de Basse-Normandie, pp.79-89, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00648549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parcours ludique et collaboratif sur Internet pour une évaluation de compétences pragmatiques en langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Costantino Maeder éd. « 7. Technologies », Didactique des langues romanes, le développement de compétences chez l'apprenant.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.436-443, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer Internet dans un enseignement de langue : une simulation ludique et collaborative pour l'apprentissage d'aspects pragmatiques en français langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Nice Sophia Antipolis, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les élèves s’invitent dans la formation initiale des enseignants… Documenter l’expérience partagée d’un écosystème de formation en émergence par les billets « moments spéciaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, BREST, France. https://hal.science/hal-05278536v1/preview/actes_QPES_2025%20publie.pdf#section*.111, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et enseignement des langues : une grille d’évaluation de projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JILA'99 - Actes des Journées Internationales de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.302-303, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émerveillement : de l’émotion individuelle au geste social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, https://www.revue-interrogations.org/-No40-L-emerveillement-de-l-emotion-, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives d’interventions en linguistique appliquée : quelles réponses face aux besoins sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Ursi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 202 (2021/2), pp.133-258, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.9490616622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joséphine Rémon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon, Maître de conférences HDR au Département d’Etudes du Monde Anglophone, Université Lyon2, Laboratoire ICAR UMR 5191</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">josephine-remon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5870-6706</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Née le 21-10-70 à Paris 12e</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21 chemin des Bastions, Romans-sur-Isère</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tél. :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 04 75 47 13 53 (dom)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">josephine.remon@univ-lyon2.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://icar.univ-lyon2.fr/membres/jremon/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire ICAR UMR 5191</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HDR soutenue le 15 décembre 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2001 : Maître de conférence au Département d'Etudes du monde Anglophone (DEMA) - Université LYON 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avril 1999-août 2001 : IUFM de Nice, contrat jeune docteur - développement numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mars 1994-Juin 1995 : Canada, Ottawa, Ambassade de France, Attachée linguistique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 1992-Juin 1993: Recherche sur l'indexation automatique, Lille III</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Juillet 1992-Janvier 1993 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Informaticienne-linguiste. IBM France</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : Directrice du MASTER 1 et du MASTER 2 - MEEF anglais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jusqu'en 2021 Co-responsable axe ADIS du Laboratoire ICAR avec Nicolas Guichon, puis avec Florence Le Hebel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de direction VISA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil de laboratoire ICAR UMR 5191 jusqu'en 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil d'Orientation Pédagogique et Scientifique de l'Inspé de Lyon jusqu'en 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil de perfectionnement Langues Inspé Lyon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Jury de CAPES (2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargée de mission Web pour l'ARDAA (Association pour la Recherche en Didactique de l'Anglais et en Acquisition)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente de la commission pédagogique master MEEF 1 et 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente du jury de master MEEF 1 et 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jusqu'en 2018 : Directrice L1 L2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jusqu'en 2018 : Responsable pédagogique Méthodologie universitaire et Méthodologie disciplinaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2016 : Responsable pédagogique Pratique orale anglais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2016 : Mise à jour des pages web du département et du livret de l’étudiant</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2010 : Correspondante pour le cursus Anglais/Information-Communication</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2010 : Présidente de la commission langues pour le CRPE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2010 : Elue au conseil de faculté et au Comité Technique Paritaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2010 : Responsable pédagogique TICE-anglais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995 : modératrice liste de difusion EDUFRANCAIS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Affiliations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre d'ARDAA (Association pour la Recherche en Didactique de l'Anglais et en Acquisition)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du GTNUM 2/Aix-Marseille</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'AFLA (Association Française de Linguistique Appliquée)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'AECSE (Association des Enseignants et Chercheurs en Sciences de l'Education)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de TESOL (Teachers of English to Speakers of Other Languages) 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la SFR Relys jusqu'en 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du RTP éducation jusqu'en 2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intervention séminaire ADIS &amp;quot;Liens entre recherche en didactique et conception de ressources pour la formation des enseignants/apprenants&amp;quot; - 21 octobre 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intervention séminaire BOHNEUR, Sophie Necker, Joséphine Rémon </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=0G21W9yZYHw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;Le &amp;quot;billets moments spéciaux&amp;quot; : Une voie d'accès à l'expérience émotionnelle de la classe&amp;quot;. 30 mars 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intervention séminaire ADIS Émilie Magnat et Joséphine Rémon - vendredi 22 octobre 2021 - &amp;quot;Des meilleurs moments en classe de langue aux émotions à l’écoleEntre Sciences du langage et Sciences de l’éducation - Recueil et visualisation des données&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intervention séminaire IMPEC 20 janvier 2017 &amp;quot;Quels espaces pour intensifier la présence sur un forum d'apprentissage ?&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'organisation et comité scientifique colloque ARDAA (juillet 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'organisation et comité scientifique congrès AILA (2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Commission de recrutement Centre de langues mai 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité de recrutement Centre de Langues Lyon2 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COS 2021 - Université de Clermont-Auvergne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jury de thèse sept 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité de suivi de thèse 2023 Université de Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité de suivi de thèse 2023 Université de Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité de suivi de thèse ICAR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-porteuse organisation de la journée d'étude et d'accueil MEEF langues LYON2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'organisation Journée d'études ARDAA : Dessiner, gribouiller, schématiser pour apprendre et enseigner l’anglais - oct 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation avec Agnès Leroux du Groupe de réflexion Concours et formation des enseignants ARDAA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'organisation et comité scientifique IMPEC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'organisation ACEDLE 2015</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'organisation RUNED 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gestionnaire de la collection HAL ARDAA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation ANR 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité éditorial Philological Studies and Research – Applied Foreign Languages Series</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2023 Nouveaux Cahiers de Marge</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Exepertise 2023 ALSIC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2023 </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.qeios.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2023 Actes du colloque ICODOC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2023 Actes du colloque IMPEC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2023 revue Mélanges CRAPEL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2022 Université de Piteşti, Roumanie revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes et Recherches Philologiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2022 revue E-Rea </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/erea/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dossier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">creative writing</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2022 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Interaction. Video-Based Studies of Human Sociality</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2021 revue IMAGO</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise 2018 revue LLT</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Valorisation, vulgarisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intervention colloque INITIALES sur le geste et l'humour en partenariat avec le ministère de la Culture (DGLFLF/DRAC) - &amp;quot;La Chorégraphie de l'attention en classe de langue&amp;quot; - 6 oct 2023 à ReimsDéclics 2021 et 2023 diffusion de la culture scientifique en lycéeSavanturiers 2016 accompagnement d'un projet d'exploration scientifique en école primaire</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets financés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : Identité et Enjeux de la Didactique de l’Anglais (IdEntiDA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 : Vidéos de Valorisation et vulgarisation scientifique en Didactique de l'Anglais (ViDA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 : AVAL Assistants Vocaux pour l'Apprentissage des Langues (ICAR, LIRIS) - achat et test du matériel (LABEX ASLAN)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : AVAL2 Assistants Vocaux pour l'Apprentissage des Langues (ICAR, LIRIS) - première expérimentations (LABEX ASLAN)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : ENIA Editorialisation Numérique pour les Interactions Artefactées (avec Christine Develotte et Justine Lascar, ICAR) (LABEX ASLAN)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 : ENIA-Trad Editorialisation Numérique pour les Interactions Artefactées-Traduction (traduction d'un ouvrage en openscience - avec Christine Develotte et Justine Lascar, ICAR) (LABEX ASLAN)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 : Atelier exploratoire LLE (avec Martine Gadille, Caroline Corvasce, Maria Impedovo - Aix-Marseille) - &amp;quot;Collège virtuel et objets frontières : transformation des professionnalités enseignantes&amp;quot; (LABEX ASLAN)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animations pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 : Formation académique sur l’oral à destination d’enseignants de collège et primaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Australie : échanges par forum de discussion et Wiki</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algérie : échanges autour d'un Blog et d'un forum</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etats-Unis : échanges audio/vidéo avec Université de l'Oregon</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Préparation au CAPES (oral) - Master MEEF anglais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Didactique - Master MEEF anglais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Numérique - Master MEEF anglais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Suivi de stagiaires MEEF anglais second degré</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anglais/TICE, Master à distance, Sciences de l’Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jusqu'en 2019 : Anglais de spécialité, Master Humanitaire, Institut INFOCOM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anglais de spécialité, Master Didactique des langues (Chlef, Algérie, février 2010)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pratique orale, Langue des médias (Licence)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Structure de la langue (Licence)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie disciplinaire, Méthodologie universitaire (L1 L2)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création de contenu pédagogique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création d'un cours CNED, L3 avec Rawad Chaker : *Social networks and educational technologies *</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création d’un cours pour le CNED, Master 2 Ingéniérie de formation : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocational training</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Création d'un cours pour le CNED, L3 : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English for Educational Sciences</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de mémoires master 2 MEEF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liste non exhaustive</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MP3s in a Language Learning Classroom. Fanélie Benhamou - 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Potential use for video games. Adrien Rivoire - 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">New technologies at the service of language learning to boost oral participation: the example of Mystery Skype. Saâdia Assouli. 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">The Use of Videogames andGeek Culture in teaching. Anthony Da Encarnacao -2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">The use of TV shows in a pedagogical context : The representation of the «American Way of Life » in Desperate Housewives. Morgane Guibert - 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">To what extent a film-based pedagogy supports English as a Foreign Language teaching ? Idriss Jallat - 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Humour: a tool to be used in a classroom? Panis Jeffrey - 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimizing interaction in an English classroom. Blandine Dégeorges - 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">How can we use the evaluation process and marking as tools for students' progression? Adrien Mingotaud. 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Escape game au CDI pour la pratique de l'anglais. Rosine Carail - 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comment et pourquoi aborder la thématique du Queerbaiting en cours d’anglais? Marie Olmisi - 2020-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le rôle du genre littéraire fantastique dans le développement de l’esprit créatif et du niveau des élèves à l’écrit en anglais dans une classe de seconde. Virginie Adami - 2020-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La facilitation d’apprentissage d’un marqueur difficile à comprendre pour la plupart des élèves au collège/lycée (-s à la troisième personne, marqueur -ed, verbes irréguliers etc.). Chloé Verzier - 2020-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comment améliorer l’apprentissage de la phonétique anglaise au collège ? Alexandre Brabant - 2020-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’effet de l’utilisation de la poésie sur la motivation en cours d’anglais. Joséphine Whelan - 2020-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’étude du clip « This is America » par l’artiste Childish Gambino pour aborder la question de Black History aux US. Romane Lissidini - 2020-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'apprentissage de l'anglais à travers les jeux massivement multijoueur. Jonathan Clairicia - 2020-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Theater and Arts in Literature Class for Student Engagement: What Benefits? - 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Motivation in the English classroom around the use of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mudbound</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - 2022</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de mémoires master 1 Sciences de l'Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liste non exhaustive</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MP3s in a Language Learning Classroom. Fanélie Benhamou - 2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’Apprentissage Informel de l’Anglais en Ligne chez les lycéens. Audrey Martins - 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le langage utilisé par les enseignants des cycles 2 et 3 lors des cours d’enseignement moral et civique. Clémence Godin - 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’éducation au plurilinguisme par l’approche didactique de l’intercompréhensiondans le ressenti des professeurs des langues. Paulina Opsitch - 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le yoga à l’école maternelle : la prise en compte du corps dans la pratique enseignante et dans les apprentissages. Myriam Gaulin - 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relation institutions scolaires/parents d'élèves allophones et l'intégration de l'enfant allophone en milieu scolaire. Sandra Cutler - 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biographie scolaire, biographie de vie et centres d’intérêts dans une école pratiquant la pédagogie alternative. Alexandra Dubois - 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignants bilingues et anglophones: complémentarité ou concurrence entre eux dans leur enseignement. Mélodie Pape - 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pédagogies alternatives en école primaire publique. Quelle mise en oeuvre ? Mélissa Raffin - 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Climat de classe en école rurale : le rôle de l’enseignant(e) d’une classe de CM1/CM2. Geneviève Jean - 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Engagement corporel et verbal de l'élève en classe d'anglais par le biais d'activités théâtralisées. Aurélie Faure - 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sanctions & punitions : représentations & ressentis des élèves de collège. Anouk Fabing - 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’implication des élèves en lycée professionnel. Marina Pivot - 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La prise en charge du public allophone aux Emirats Arabes Unis dans les écoles françaises. L’implication parentale dans la trajectoire scolaire des élèves allophones. Nouhède SETTAH - 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comment les enseignants font-ils évoluer leur pratique d’enseignement lorsqu’ils ont dans leur classe des élèves dyslexiques ? Frédérique ELLUECQUE - 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’expérience vécue de la contrainte physique de l’écriture chez l’élève de cycle 3. Aurélie Tronel - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les enjeux de la mise en place du dispositif pédagogique O2A (orientation active accompagnée) en classe de 3ème sur l'orientation. Séverine Dépéri - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Plan de classe et différenciation pédagogique. Cathy Peru-Botter - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La citoyenneté des élèves. De quelle manière la citoyenneté est-elle abordée auprès du futur citoyen dans les différentes instances de socialisation ? Tamim Raslane - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Instruction en famille et reproduction des inégalités sociales. R'houni Kautar - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude sur les logiques et lesreprésentationsdes professionnelsdans la mise en place de l’outil de communication gestuelle associée à la parole en crèche. Julie MARINOZZI - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théâtre et forme scolaire. Théâtre, programmes scolaires et évaluation? Coline Michel - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Augmentation des écoles indépendantes en France : les motivations des fondateurs et des parents d’élèves. Amandine Barbier - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Harcèlement scolaire, prévention et impact sur le climat scolaire au collège. Eden Ercolano - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'usage des TICE en mathématiques : développement des compétences des élèves et pratiques de l’enseignant. Créativité et différenciation. Valentin Jacque - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La co-intervention en lycée professionnel : adaptation des pratiques pédagogiques et mutation du métier d’enseignant. Elodie Guillet - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les professeurs des écoles ont-ils conscience que l’aménagement de la salle de classe est un véritable outil au service des apprentissages ? Paméla Heurtevent - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'utilisation alternée du tableau noir et du tableauinteractif en classe de primaire, une pratiqueprofessionnelle de diversification des supports. Delphine Ferrier - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La construction de l’identité professionnelle des enseignants spécialisés en collaboration professionnelle avec des soignants en France. Samantha Rolland - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jeu sérieux en formation en hygiène hospitalière. Guilaume Rouget - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La pratique de « vélo-dialyse » en ETP chez les patients hémodialysés allophones. Flore Peytavin - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adulte en formation : approche holistique, adhésion au processus d’apprentissage et posture d'apprenant. Elodie Bellanger - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Game of Thrones pour la pratique de l'anglais. Orlane Gianola - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méditation et gestion du stress et du repli sur soi à l'école. Angélique Oddera - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Minecraft et gestion de l'attention en classe. Julien Oddera - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La question du jardin et la présence à soi en formation. Alix Bechetoille - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hypnose et mères de famille en reconversion professionnelles en formation. Cindy Stebe - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Humour et formation para-médicale. Marine Bourdreux Jaunay - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réalité augmentée en formation technique. Marine Bourdreux Jaunay - 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professionalité et jeu en ludothèque - 2022-Étudiants infirmiers décrocheurs - 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Absentéisme et communauté éducative - 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement du langage en crèche autour de la lecture d'albums - 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résussite scolaire chez l'enfant confié - 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience scolaire et décrochage - 2022</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de mémoires en Sciences du Langage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MASTER 1 - Moments optimaux d’enseignement/apprentissage. Facteurs et contextes. Nan Wu - 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapport de stage de MASTER 2 - Nan Wu et Nan Zeng - 2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation universitaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996-1999 : Thèse de Sciences du langage, 20 janvier 1999, &amp;quot;Intégrer Internet dans un enseignement de langue : une simulation ludique et coopérative sur Internet pour l'apprentissage d'aspects pragmatiques en Français Langue Etrangère&amp;quot;, Université de Nice</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993 : DEA de Sciences du Langage, Université Paris 7</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991-1992 : Licence, Maîtrise de Linguistique-Informatique. Linguistique anglaise, Paris 7.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J’étais inoubliée : les moments spéciaux en danse à l’école, l’émerveillement comme expérience de transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (3), pp.79-100. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1116392ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silence ! On s’émerveille !... Difficultés et inconforts de l’émerveillement en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 141, https://journals-openedition-org.bibelec.univ-lyon2.fr/terminal/11638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rencontre avec Belinda Cannone autour de l’émerveillement comme objet à penser »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Cannone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://www.revue-interrogations.org/Rencontre-avec-Belinda-Cannone (40)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface au n°40 - L’émerveillement : de l’émotion individuelle au geste social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité de Rédaction d'Interrogations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40, https://www.revue-interrogations.org/Preface-au-no40-L-emerveillement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un serveur discord pour les futurs enseignants de langue : construire un collectif émotionnel durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, (Volume 1) (n° 2/2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise de risque comme système heuristique enseignants/élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La prise de risque : enjeux / Risk-taking: challenges, 44, pp.87-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants débutants face à l’inanticipable : les « meilleurs moments d’enseignement » comme points de bascule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14hr9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être subjectif d’élèves de CM2 : les relations au cœur des « moments spéciaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.22550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cours de langue de 45 minutes » : vécu des acteurs au cœur d'un écosystème éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dubois-Pager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (1), pp.122-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04125777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de tâches d'apprentissage et pratiques professionnelles en Réalité Virtuelle : Dimension temporelle hybride étendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, http://journals.openedition.org.bibelec.univ-lyon2.fr/rechercheseducations/15129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité de locuteur, identité d’enseignant : le dessin de blason comme outil de conscientisation de soi en formation d’enseignants d’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action participative à l’épreuve des communautés de pratiques en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Feuilladieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (99), pp.101-119. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/138ec⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée du développement de la compétence numérique et de la compétence en langue étrangère : étude préliminaire pour le développement d'un outil ludopédagogique pour les 4-7 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Manoïlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Oursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (1), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.5995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04420940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux émotions à l’école : de la boîte à « moments spéciaux » à l’émoscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les émotions des élèves à l’école au XXIe siècle : quels enjeux ?, 57, https://journals.openedition.org/trema/7454. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.7454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03664057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action participative à l'épreuve des communautés de pratiques en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99, pp.101-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans le métier d’enseignante d’anglais: de l’incertitude à la remédiation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependent creativity for Learning in a Virtual World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Learning Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ILS-02-2020-0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives d’interventions en linguistique appliquée : quelles réponses face aux besoins sociétaux. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Ursi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 202 (2021/2), pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans le métier d'enseignante d'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L’incertitude / Uncertainty, 37, pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle formation à la littératie émotionnelle pour les enseignants de langue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaving Reflexivity and Revealing of the Self in Online Foreign Language Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranian Distance Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02936500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction – Confiance, reliance et apprentissage des langues dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pedagogical conversation: from the didactic concept to the pedagogical reception of the unexpected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, De la théorie à la pratique / From theory to practice, 30, pp.75-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silence numérique et injonction de discours : vers un discours socio-affectif-cognitif intégratif en pratique d’une langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vol. 37 N°2, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.6299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01938756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots de téléprésence et modalités en réunion mixte : repérages du conditionnement technologique de l'attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conversation pédagogique : du concept didactique à l'accueil pédagogique de l'imprévu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, De la théorie à la pratique, 30, pp.75-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597820v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-task space, autotelism and unveiling of the self on a distance language learning forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qwerty: Open and Interdisciplinary Journal of Technology, Culture and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.12-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501595v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclamation et intensité intersubjective dans un forum d'apprentissage à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux numériques pour l'apprentissage : jouer avec la langue ou créer par la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Jeux et langues dans l’enseignement supérieur, 36 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour et production écrite dans une pratique de l’anglais LANSAD à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25, pp.103-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour et production écrite dans une pratique de l'anglais LANSAD à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Humour, 25, pp.103-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour et apprentissage des langues : une typologie de séquences pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00866986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production écrite autour de questions éthiques en langue de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.124-140. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.3805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports filmiques transversaux en pratique de la langue : document authentique ou authentiquement intéressant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (2), pp.90-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et créativité en didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.121-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique et apprentissage d'une langue sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26, pp.203-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du réseau électronique dans l'enseignement des langues : évolutions et problématiques nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bardolph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 83, Vers le mammouth virtuel ? L’École et les NTIC, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’un module d’apprentissage de FLE sur le Web : traitement des relations avec les disciplines connexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Forell – Formes et Représentations en Linguistique et Littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Questions d’épistémologie en didactique du français (langue maternelle, langue seconde, langue étrangère) (n°15), p. 285-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Empathy Awareness in Teacher Education and Classroom Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: language education for sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, English Department, University of Münster ; Organisers: Dr. Ricardo Römhild &amp; Prof. Dr. Frauke Matz, Mar 2025, Münster (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les élèves s’invitent dans la formation initiale des enseignants… Documenter l’expérience partagée d’un écosystème de formation en émergence par les billets « moments spéciaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogies dans l’enseignement supérieur : "écosystèmes de formation - pour quelle(s) transformation(s) ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silence ! On s’émerveille !... Difficultés et inconforts de l’émerveillement en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecouter (à) l’écran : voix écrite et lecture conversationnelle, silence, son et bruit de la présence à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peppe Cavallari (ICP) et Margot Mellet (Université de Sherbrooke), Jul 2025, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation à l’empathie durable dans la formation des enseignants et les pratiques en classe de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POCLANDE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, POCLANDE; EA 739 Dipralang, Nov 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geste pro-amateur(e) dans trois vlogs de médiation littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude La Gestique du Digital – Champs interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, groupe de recherches interdisciplinaires InterGestes – la geste et le geste numériques (UMR IDEES Le Havre Normandie), Dec 2025, LE HAVRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">how about you make breakfast?&amp;quot; : liminalité et sentiment destinal sur TikTok autour du partage d’un processus créatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, AIX -EN -PROVENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'anticipable : les meilleurs moments comme pivots dans l'agir des enseignants de langue débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement des élèves en classe de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">invitation séminaire Sesylia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne SESYLIA, Mar 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation pédagogique entre enseignants de langue novices et élèves, autour du partage culturel et émotionnel, en tant que contribution à la construction de la professionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DILTEC la relation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC; Université Sorbonne Nouvelle, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04809155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants débutants face à l’inanticipable : les “meilleurs moments d‘enseignement” comme points de bascule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, May 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire d’un dispositif de recherche : la “boîte à moments spéciaux” comme “objet-frontière”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRASCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRNEF, Nov 2024, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04809461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should research in didactics give proof of progress in language learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TeachLEng 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARDAA, Jun 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir les traces de subjectivité pour documenter l’engagement des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire transversal Subjectivité ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR axe transversal Subjectivité, May 2024, LYON (ENS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité de locuteur, identité d’enseignant : le dessin de blason comme outil de conscientisation de soi en formation d’enseignants d’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer parmi les écrans : affordances attentionnelles dans un séminaire doctoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TACD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “boîte à moments spéciaux” pour la recherche et la formation : recueillir les traces de l'engagement dans l'expérience scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagement dans la recherche, recherches engagées, recherches sur l'engagement : que nous disent les sciences de l'éducation et de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque Inter-Congrès Aref 2023, Nov 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04125759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les meilleurs moments en classe de langue : le point de vue des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Magnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The show must go on : comment capturer les traces des structures invisibles de l'expérience live dans un colloque hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tenerife, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04125674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special moments: What emotions do dance activities trigger for pupils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles www.labiennale-education.eu contact@labiennale-education.eu BIENNALE INTERNATIONALE DE L'ÉDUCATION, DE LA FORMATION ET DES PRATIQUES PROFESSIONNELLES PARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04125700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-constructing online presence for teaching and learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquitous learning for a lifelong quality education: A vision for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, CHLEF, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenter un tiers-lieu sûr virtuel pour apprendre au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience des participants dans une formation hybride : quels points de vigilance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticemed13 : Hybridation des formations : de la continuité à l'innovation pédagogique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital spaces for writing and visibility making in open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaning-making in the pedagogical space and chronotopic negociation in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces numériques d’écriture et de mise en visibilité en open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace au prisme des écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR ENS, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuler la créativité pour enseigner et apprendre : un monde virtuel au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE LINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03182001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorialisation scientifique à partir de données vidéo : l’exemple du projet Présences numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Tenerife, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03472582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps du chercheur dans la Recherche Action Participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03181993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La classe d'anglais comme installation pour une performance langagière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALE Réception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03271964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition incarnée, cognition habitante : comment des élèves habitent en 3D un collège virtuel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot es-tu là ? Robots de téléprésence en séminaire hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets : un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot es-tu là ? Robots de téléprésence en séminaire hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe Celik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorialités et engagement de l’élève dans l’interaction pédagogique avatariale en collège virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensorialité au prisme de l’attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPEC2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordances dans un séminaire de recherche artefacté : quels retours au terrain autour de la gestion attentionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling multimodal digital data through a multidimensional and hybrid research set-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Ibnelkaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approaches to Multimodal Digital Environments: from theories to practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un manuel de langue numérique collaboratif : un dispositif heuristique pour la recherche, la formation et l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque du PERL : Entre présence et distance. Enseigner et apprendre les langues à l’université à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02359754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel éveil à la littéracie émotionnelle en formation d’enseignants de langue à l’université ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Empathie et bienveillance au coeur des apprentissages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02359740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefacted hybrid research-teaching as a heuristic matrix for transdisciplinary and broadened applied linguistics protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Ibnelkaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAAL (British Association for Applied Linguistics) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répertoire corporel et répertoire scolaire : yoga en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place du corps et des émotions dans l’éducation : où en sommes - nous ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, LE MANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du face à face au “face à face fractionné” : à la recherche d'un consensus perceptif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Furnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Interactions multimodales par Ecrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Enseignement de Matières par l´Intégration d´une Langue Étrangère (EMILE) à l’enseignement de la langue par l’intégration d’une matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAES 2018 Révolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, NANTERRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01961810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences numériques : Méthodologie, axe attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée LPL : Méthodes pour la recherche autour de la communication multimodale artefactée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, AIX-EN-PROVENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE “WOW” FACTOR IN CHOOSING DIGITAL RESOURCES FOR TEACHING ENTERTAINMENT OR EMPOWERMENT?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media Mutations 10. THE “-TAINMENT” EFFECT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03810486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation linguistique des états internes : contrainte énonciative et pratique d'une langue étrangère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Représentation des états internes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et prégnance des émotions dans une pratique de langue à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMOTISSAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Louvain-La-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affectif et la durée dans une pratique de la langue à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAIRDIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et méthodologie universitaire en anglais : littéracie critique et écrit académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Entre présence et distance. Accompagner et découvrir des pratiques pédagogiques en langues à l'université. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation pédagogique, créativité et forme scolaire dans une pratique de l'anglais à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque UPLEGESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité et corpus : métaphore et forme scolaire dans une pratique de la langue à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International du LAIRDIL Regards pluridisciplinaires sur la créativité et l'innovation en langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour et engagement dans une pratique de la langue à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAES 55e congrès Société des Anglicistes de l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, TOULON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TICE, entre transversalité et adaptation aux besoins : les Simpsons au service de la méthodologie universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque international TICE et pédagogie active 4-6 décembre 2014» Les innovations des Technologies de l’Information et de la Communication et leur intégration dans les pédagogies actives du Système éducatif : réflexivité, enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Ouarzazate, Maroc, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English as a Foreign Language and ICT for Distance Learning in Educational Sciences: Pedagogical Choices and Language Risk-Taking Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In T. Bastiaens &amp; G. Marks (Eds.), Proceedings of World Conference on E-Learning in Corporate, Government, Healthcare, and Higher Education 2012 (pp. 316-321). Chesapeake, VA: AACE. http://www.editlib.org/p/41610.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, MONTREAL, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiquer les TICE en anglais à distance en Sciences de l’Education : quel dispositif pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « L’Environnement Numérique dans l’Enseignement des Langues », Unité Langues et Communication (ULC) de la Faculté des Sciences Dhar El Mahraz, 29 et 30 novembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online mind maps for language learning : Assisted Risk-Taking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online mind maps for language learning : Assisted Risk-Taking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Valencia, Spain. pp.249-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00867004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TICE et langues : du transversal au disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur l'anglais, le système LMD et les TIC, 17-18 décembre 2007, Université Hassiba Ben Bouali, Département d'anglais, Faculté des Lettres et des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Chlef, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cours de TIC : espace d'apprentissage linguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France. pp.178-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse énonciative de blogs étudiants : motivation et appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue de la communication médiatisée par les technologies de l'information et de la communication (CMT), Colloque International de Linguistique Appliquée du 18 au 20 mai 2006, TELANCO, Université Michel de Montaigne Bordeaux3.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interculturel et Internet: le site Web, objet culturel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLE et de l'interculturel : Littérature, biographie langagière et médias.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Louvain, Belgique. pp. 267-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation TICE et pression linguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les institutions éducatives face au numérique, SIF : Séminaire d'Industrialisation de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation TICE et pression linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je ne suis pas doué : démystification et transversalité des TICE au département de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégration(s), XIIème Congrès RANACLES, du 25 au 27 novembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoga en maternelle : la forme scolaire à l'épreuve du corps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERE - axe 2 - Usages du corps et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chorégraphier l’attention en classe d’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04166030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Develotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codreanu Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Domanchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ateliers de sens public. , 165 p, 2021, Editions Ateliers de sens public, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance, reliance et apprentissage des langues dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentional affordances in an instrumented seminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATELIERS DE SENS PUBLIC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions and Screens in Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomy and artefactual presence in a polyartefacted seminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATELIERS DE SENS PUBLIC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions and Screens in Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04165165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordances attentionnelles dans un séminaire instrumenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka El Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Grassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensoriality and pupil immersive meaning making in a virtual secondary school: a pedagogical avatarial interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHS Web of Conferences. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque IMPEC Interactions Multimodales par Ecran: Sensorialités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 130, 2021, IMPEC 202 proceedings "Les sensorialités" Interactions multimodales par écran 1er au 3 juillet 2020, 978-2-7598-9115-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie et présence artefactuelle dans un séminaire hybride polyartefacté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bouquain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ateliers de sens public. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-2-924925-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La subjectivité comme catégorie abstraite : entre l'individuel et le collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions et Presses Universitaires de Reims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les catégories abstraites et la référence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prégnance de l'intime et pratique de la langue à distance : du chaos au développement langagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Collière-Whiteside, Anne-Marie Voise, Marie Berchoud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre de l’intime : Entre littérature et langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-8066-3502-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01121566v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOO : l'apprenant de langue démiurge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Le Manuscrit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage des langues et pratiques artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-354, 2008, 978-2-304-02296-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuels de langue et passage au numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pugibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Getliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Viselthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuels scolaire, regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP de Basse-Normandie, pp.79-89, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00648549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parcours ludique et collaboratif sur Internet pour une évaluation de compétences pragmatiques en langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Costantino Maeder éd. « 7. Technologies », Didactique des langues romanes, le développement de compétences chez l'apprenant.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.436-443, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer Internet dans un enseignement de langue : une simulation ludique et collaborative pour l'apprentissage d'aspects pragmatiques en français langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Nice Sophia Antipolis, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les élèves s’invitent dans la formation initiale des enseignants… Documenter l’expérience partagée d’un écosystème de formation en émergence par les billets « moments spéciaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, BREST, France. https://hal.science/hal-05278536v1/preview/actes_QPES_2025%20publie.pdf#section*.111, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et enseignement des langues : une grille d’évaluation de projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JILA'99 - Actes des Journées Internationales de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.302-303, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émerveillement : de l’émotion individuelle au geste social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Necker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vandevelde-Rougale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, https://www.revue-interrogations.org/-No40-L-emerveillement-de-l-emotion-, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives d’interventions en linguistique appliquée : quelles réponses face aux besoins sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biagio Ursi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 202 (2021/2), pp.133-258, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F133F259"/>
+    <w:nsid w:val="4A4D6536"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0F2D064D"/>
+    <w:nsid w:val="4FA0F93B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2A9418C3"/>
+    <w:nsid w:val="314CF714"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D869A369"/>
+    <w:nsid w:val="0FE0F2EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9697DCEA"/>
+    <w:nsid w:val="2139E163"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9C833700"/>
+    <w:nsid w:val="0BF542D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="D7983ED3"/>
+    <w:nsid w:val="ECC901F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="D238D976"/>
+    <w:nsid w:val="AADE8C68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="C716702B"/>
+    <w:nsid w:val="988B489B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="2E7204A5"/>
+    <w:nsid w:val="FA78470B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="C0E20184"/>
+    <w:nsid w:val="20A281C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="D7B11D32"/>
+    <w:nsid w:val="31564386"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="42503849"/>
+    <w:nsid w:val="FA44E023"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2150,51 +2150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josephine-remon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5870-6706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josephine.remon@univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icar.univ-lyon2.fr/membres/jremon/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=0G21W9yZYHw" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.qeios.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/erea/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990300v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Necker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116392ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135899v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110828v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Cannone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; de R&#233;daction d'Interrogations" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vandevelde-Rougale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240711v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.22550" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubois-Pager" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Privas-Br&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928365v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corvasce" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138ec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420940v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Oursel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.5995" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664057v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.7454" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875431v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555178v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233110v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Impedovo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ILS-02-2020-0038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193543v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cohen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04009231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936500v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753906v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04034926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.6299" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753907v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597820v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501595v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469168v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551045v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249967v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04045220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.3805" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854337v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648558v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163165v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bardolph" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405139v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129156v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374647v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411412v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630333v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630330v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809155v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585753v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630331v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585733v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059945v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059951v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125759v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059949v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125674v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125700v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793100v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851968v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908718v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793110v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793104v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786730v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472582v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182001v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181993v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271964v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264625v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618764v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bouquain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427533v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe Celik" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894105v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894098v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477234v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477230v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ibnelka&#239;d" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359754v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359740v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275861v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Codreanu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959713v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477248v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Furnon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961810v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959722v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03810486v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596709v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959729v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163373v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596713v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637893v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972421v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163272v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163380v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972431v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972438v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867004v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972447v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353445v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972453v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353427v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648552v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001402v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972479v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959711v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166030v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229282v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codreanu Tatiana" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Domanchin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753905v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165144v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165165v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229277v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233142v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866690v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633068v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121566v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49957" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353408v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648549v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pugibet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Getliffe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viselthier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163187v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00000221v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317087v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163227v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165822v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193545v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josephine-remon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5870-6706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josephine.remon@univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icar.univ-lyon2.fr/membres/jremon/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=0G21W9yZYHw" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.qeios.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/erea/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990300v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Necker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116392ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135899v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110828v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Cannone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; de R&#233;daction d'Interrogations" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vandevelde-Rougale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240711v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.22550" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubois-Pager" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Privas-Br&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928365v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corvasce" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138ec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420940v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Hamza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Oursel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.5995" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664057v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.7454" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875431v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555178v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233110v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Impedovo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ILS-02-2020-0038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193543v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cohen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04009231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936500v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753906v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04034926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.6299" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753907v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597820v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501595v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469168v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551045v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249967v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04045220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.3805" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854337v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648558v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163165v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bardolph" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405139v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129187v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086631v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129156v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374647v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411412v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630333v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630330v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809155v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585753v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630331v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585733v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059945v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059951v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125759v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059949v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125674v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125700v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793100v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908718v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793110v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793104v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786730v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182001v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181993v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271964v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264625v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618764v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bouquain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427533v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe Celik" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894105v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894098v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477234v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477230v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ibnelka&#239;d" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359754v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359740v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275861v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Codreanu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959713v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477248v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Furnon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961810v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959722v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03810486v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596709v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959729v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163373v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596713v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637893v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972421v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163272v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163380v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972431v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972438v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867004v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972447v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353445v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972453v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353427v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648552v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001402v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972479v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959711v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166030v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229282v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codreanu Tatiana" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Domanchin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753905v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165144v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04165165v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229277v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233142v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866690v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633068v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121566v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49957" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353408v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648549v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pugibet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Getliffe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viselthier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163187v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00000221v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317087v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163227v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165822v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193545v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>