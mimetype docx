--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -1429,519 +1429,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratinada : un site d'agrégation multilingue et géolocalisé pour les archives sonores d’Asie du Sud-Est (2025)</w:t>
+                <w:t xml:space="preserve">Sound archives are silent objects? The Decoseas project experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Simonnot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anas Ghrab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités numériques et musiques traditionnelles : pérennité, accessibilité, outils, perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BnF; CNRS, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop : Archives between sound and silence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Universitaire de Recherche ARTEC (consacrée à la Recherche-Création); https://eur-artec.fr/evenements/workshop-archives-between-sound-and-silence/, Mar 2025, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05349949v1</w:t>
+                <w:t xml:space="preserve">hal-05117182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound archives are silent objects? The Decoseas project experimentation</w:t>
+                <w:t xml:space="preserve">Pratinada : un site d'agrégation multilingue et géolocalisé pour les archives sonores d’Asie du Sud-Est (2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Simonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Rappoport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Ghrab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop : Archives between sound and silence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Universitaire de Recherche ARTEC (consacrée à la Recherche-Création); https://eur-artec.fr/evenements/workshop-archives-between-sound-and-silence/, Mar 2025, Nanterre (92), France</w:t>
+              <w:t xml:space="preserve">Humanités numériques et musiques traditionnelles : pérennité, accessibilité, outils, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BnF; CNRS, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117182v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05349949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consortium Sound of Life (Huma-Num). Les enjeux d'une mutualisation pour des outils d'annotation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COSA : Un proyecto que combina investigación, creación y acción. Pigna. Balagne. Corsica.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Esclapez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier « Annotation, métadonnées de biodiversité sons et images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle National de Données de Biodiversité - PNDB; Infrastructure de recherche Data Terra, Nov 2024, Moulis (Ariège), France</w:t>
+              <w:t xml:space="preserve">VII Jornada international d'Estudias en Cultura Sonora.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carmen Pardo Salgado, Oct 2024, Gérona, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04810916v1</w:t>
+                <w:t xml:space="preserve">hal-04790556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Corsica Sud-Archives [CO S-A] project or How to practice and share intangible heritage in a Mediterranean island territory</w:t>
+                <w:t xml:space="preserve">Archives and Anthropology Workshop : Sound Archiving and Pratinada Platform, Universitas Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Simonnot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Boë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FARO CONVENTION INTERNATIONAL CONFERENCE 2024: Transforming through co-creation : participatory heritage practices tackling urban challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNESCO, Jan 2024, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Archives and Anthopology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Anthropology, Fakultas Ilmu Sosial dan Ilmu Politik Universitas Indonesia (FISIP UI, Jun 2024, Jakarta, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04456751v1</w:t>
+                <w:t xml:space="preserve">halshs-04764239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COSA : Un proyecto que combina investigación, creación y acción. Pigna. Balagne. Corsica.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Corsica Sud-Archives [CO S-A] project or How to practice and share intangible heritage in a Mediterranean island territory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Simonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Esclapez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Boë</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josephine Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Jornada international d'Estudias en Cultura Sonora.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carmen Pardo Salgado, Oct 2024, Gérona, España</w:t>
+              <w:t xml:space="preserve">FARO CONVENTION INTERNATIONAL CONFERENCE 2024: Transforming through co-creation : participatory heritage practices tackling urban challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO, Jan 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790556v1</w:t>
+                <w:t xml:space="preserve">halshs-04456751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archives and Anthropology Workshop : Sound Archiving and Pratinada Platform, Universitas Indonesia</w:t>
+                <w:t xml:space="preserve">Consortium Sound of Life (Huma-Num). Les enjeux d'une mutualisation pour des outils d'annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives and Anthopology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Anthropology, Fakultas Ilmu Sosial dan Ilmu Politik Universitas Indonesia (FISIP UI, Jun 2024, Jakarta, Indonesia</w:t>
+              <w:t xml:space="preserve">Atelier « Annotation, métadonnées de biodiversité sons et images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle National de Données de Biodiversité - PNDB; Infrastructure de recherche Data Terra, Nov 2024, Moulis (Ariège), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04764239v1</w:t>
+                <w:t xml:space="preserve">halshs-04810916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanités Numériques et Archives Sonores : L'expérience de la plateforme Telemeta pour les archives sonores du Musée de l'Homme</w:t>
               </w:r>
@@ -1990,217 +1990,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can we think about the links between tradition and creation in a sub-island territory?</w:t>
+                <w:t xml:space="preserve">Un projet entre recherche, création et action Médiation scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Esclapez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Boë</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th Symposium of the ICTM Study Group Mediterranean Music Studies, 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IDEMEC, Jun 2023, Marseille (FR), France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche, SATIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SATIS, Aubagne, Sep 2023, Aubagne (13400), Bouches-du-Rhône, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314169v1</w:t>
+                <w:t xml:space="preserve">hal-04456802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un projet entre recherche, création et action Médiation scientifique</w:t>
+                <w:t xml:space="preserve">How can we think about the links between tradition and creation in a sub-island territory?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Esclapez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Boe</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche, SATIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SATIS, Aubagne, Sep 2023, Aubagne (13400), Bouches-du-Rhône, France</w:t>
+              <w:t xml:space="preserve">The 14th Symposium of the ICTM Study Group Mediterranean Music Studies, 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDEMEC, Jun 2023, Marseille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456802v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives sonores « vivantes » : littérature, patrimoine, langue, création et territoires insulaires</w:t>
               </w:r>
@@ -2590,230 +2590,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04215104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le 'doux-rugueux' dans le Jeu Vocal à Deux Voix (île de Flores, Indonésie orientale)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Simonnot</w:t>
+                <w:t xml:space="preserve">La cacofonía frente a la repetición en los diálogos rituales tseltales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Monod Becquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque international - Imitación, adopción e innovación en Mesoamérica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INAH; LESC-EREA; ARCHAM; CEMCA, May 2022, Ciudad de Mexico, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848053v1</w:t>
+                <w:t xml:space="preserve">hal-03979041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cacofonía frente a la repetición en los diálogos rituales tseltales</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Josephine Simonnot</w:t>
+                <w:t xml:space="preserve">Le 'doux-rugueux' dans le Jeu Vocal à Deux Voix (île de Flores, Indonésie orientale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Castellengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Rappoport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international - Imitación, adopción e innovación en Mesoamérica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INAH; LESC-EREA; ARCHAM; CEMCA, May 2022, Ciudad de Mexico, México</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979041v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosodia conflictual y música salvaje en el ritual del Carnaval de Bachajon: marcadores de una etnohistoria compleja</w:t>
               </w:r>
@@ -2901,178 +2901,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La restitution des œuvres culturelles immatérielles : l’exemple des archives sonores du Burkina Faso conservées au Musée de l’Homme</w:t>
+                <w:t xml:space="preserve">Comment « matérialiser » le patrimoine immatériel? L’exemple des archives sonores du Musée de l’Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Simonnot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Koudougou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoines africains : réussir ensemble notre nouvelle coopération culturelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de France, sous le haut-patronage du Président de la République, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Dématérialisation des lieux de savoirs en musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IreMus, Académie Royale de Bruxelles, Réseau international des musicologies francophones),, Oct 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02879952v1</w:t>
+                <w:t xml:space="preserve">hal-02881676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment « matérialiser » le patrimoine immatériel? L’exemple des archives sonores du Musée de l’Homme</w:t>
+                <w:t xml:space="preserve">La restitution des œuvres culturelles immatérielles : l’exemple des archives sonores du Burkina Faso conservées au Musée de l’Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Simonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Koudougou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dématérialisation des lieux de savoirs en musicologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IreMus, Académie Royale de Bruxelles, Réseau international des musicologies francophones),, Oct 2019, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Patrimoines africains : réussir ensemble notre nouvelle coopération culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de France, sous le haut-patronage du Président de la République, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881676v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02879952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives sonores du CNRS s’écoutent en Europe : participation au programme européen Europeana Sounds</w:t>
               </w:r>
@@ -4291,51 +4291,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftn1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftn2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftn3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftnref1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesc-cnrs.fr/fr/centre-de-recherche-en-ethnomusicologie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftnref2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://telemeta.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftnref3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lam.jussieu.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05220682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Simonnot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Rappoport" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35320/ij.178" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04214433v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Esclapez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adjiman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bo&#235;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferrando" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cesaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03473684v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Simonnot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860091v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.4056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102991v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Helmlinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861549v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Olivia Rodr&#237;guez Res&#233;ndiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafne Citlalli Abad Mart&#237;nez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/iibi.24488321xe.2018.77.58005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705718v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florabelle Spielmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellerin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Da&#160;&#8211;&#160;cruz&#160;-&#160;lima" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.2923" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F48L7PGC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Khoury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice G&#233;rard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pribislav Pito&#235;ff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.112" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875313v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.2621" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-545XBKNZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ghrab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117182v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810916v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04456751v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790556v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04764239v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04314507v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314169v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456802v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04011196v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124842v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casalonga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04215040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Monod Becquelin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chosson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Breton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04215104v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03979041v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04050358v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Koudougou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881676v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578698v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tandar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chamoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271840v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mifune" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Khoury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660168.2660169" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472999v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005348v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Ben-Tal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob L. Sturm" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Quinton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030026943" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638852v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/historical-sources-ofethnomusicology-in-contemporary-debate." TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05343049v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117365v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien Da&#160;cruz&#160;lima" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879740v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez Res&#233;ndiz Perla Olivia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafne Abad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489801v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Crogiez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Desmurs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftn1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftn2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftn3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftnref1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesc-cnrs.fr/fr/centre-de-recherche-en-ethnomusicologie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftnref2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://telemeta.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftnref3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lam.jussieu.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05220682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Simonnot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Rappoport" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35320/ij.178" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04214433v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Esclapez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adjiman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bo&#235;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferrando" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cesaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03473684v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Simonnot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860091v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.4056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102991v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Helmlinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861549v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Olivia Rodr&#237;guez Res&#233;ndiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafne Citlalli Abad Mart&#237;nez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/iibi.24488321xe.2018.77.58005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705718v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florabelle Spielmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellerin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Da&#160;&#8211;&#160;cruz&#160;-&#160;lima" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.2923" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F48L7PGC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Khoury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice G&#233;rard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pribislav Pito&#235;ff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.112" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875313v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.2621" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-545XBKNZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117182v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349949v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ghrab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790556v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04764239v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04456751v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810916v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04314507v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314169v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04011196v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124842v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casalonga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04215040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Monod Becquelin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chosson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Breton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04215104v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03979041v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04050358v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881676v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879952v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Koudougou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578698v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tandar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chamoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271840v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mifune" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Khoury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660168.2660169" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472999v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005348v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Ben-Tal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob L. Sturm" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Quinton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030026943" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638852v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/historical-sources-ofethnomusicology-in-contemporary-debate." TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05343049v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117365v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien Da&#160;cruz&#160;lima" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879740v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez Res&#233;ndiz Perla Olivia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafne Abad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489801v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Crogiez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Desmurs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>