--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1593,355 +1593,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05349949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COSA : Un proyecto que combina investigación, creación y acción. Pigna. Balagne. Corsica.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consortium Sound of Life (Huma-Num). Les enjeux d'une mutualisation pour des outils d'annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Jornada international d'Estudias en Cultura Sonora.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carmen Pardo Salgado, Oct 2024, Gérona, España</w:t>
+              <w:t xml:space="preserve">Atelier « Annotation, métadonnées de biodiversité sons et images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle National de Données de Biodiversité - PNDB; Infrastructure de recherche Data Terra, Nov 2024, Moulis (Ariège), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790556v1</w:t>
+                <w:t xml:space="preserve">halshs-04810916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archives and Anthropology Workshop : Sound Archiving and Pratinada Platform, Universitas Indonesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COSA : Un proyecto que combina investigación, creación y acción. Pigna. Balagne. Corsica.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Esclapez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives and Anthopology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Anthropology, Fakultas Ilmu Sosial dan Ilmu Politik Universitas Indonesia (FISIP UI, Jun 2024, Jakarta, Indonesia</w:t>
+              <w:t xml:space="preserve">VII Jornada international d'Estudias en Cultura Sonora.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carmen Pardo Salgado, Oct 2024, Gérona, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04764239v1</w:t>
+                <w:t xml:space="preserve">hal-04790556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Corsica Sud-Archives [CO S-A] project or How to practice and share intangible heritage in a Mediterranean island territory</w:t>
+                <w:t xml:space="preserve">Archives and Anthropology Workshop : Sound Archiving and Pratinada Platform, Universitas Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Simonnot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Boë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FARO CONVENTION INTERNATIONAL CONFERENCE 2024: Transforming through co-creation : participatory heritage practices tackling urban challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNESCO, Jan 2024, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Archives and Anthopology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Anthropology, Fakultas Ilmu Sosial dan Ilmu Politik Universitas Indonesia (FISIP UI, Jun 2024, Jakarta, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04456751v1</w:t>
+                <w:t xml:space="preserve">halshs-04764239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consortium Sound of Life (Huma-Num). Les enjeux d'une mutualisation pour des outils d'annotation</w:t>
+                <w:t xml:space="preserve">The Corsica Sud-Archives [CO S-A] project or How to practice and share intangible heritage in a Mediterranean island territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Simonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Esclapez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier « Annotation, métadonnées de biodiversité sons et images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle National de Données de Biodiversité - PNDB; Infrastructure de recherche Data Terra, Nov 2024, Moulis (Ariège), France</w:t>
+              <w:t xml:space="preserve">FARO CONVENTION INTERNATIONAL CONFERENCE 2024: Transforming through co-creation : participatory heritage practices tackling urban challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO, Jan 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04810916v1</w:t>
+                <w:t xml:space="preserve">halshs-04456751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanités Numériques et Archives Sonores : L'expérience de la plateforme Telemeta pour les archives sonores du Musée de l'Homme</w:t>
               </w:r>
@@ -2590,230 +2590,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04215104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cacofonía frente a la repetición en los diálogos rituales tseltales</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Josephine Simonnot</w:t>
+                <w:t xml:space="preserve">Le 'doux-rugueux' dans le Jeu Vocal à Deux Voix (île de Flores, Indonésie orientale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Castellengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Rappoport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international - Imitación, adopción e innovación en Mesoamérica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INAH; LESC-EREA; ARCHAM; CEMCA, May 2022, Ciudad de Mexico, México</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03979041v1</w:t>
+                <w:t xml:space="preserve">hal-03848053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le 'doux-rugueux' dans le Jeu Vocal à Deux Voix (île de Flores, Indonésie orientale)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Simonnot</w:t>
+                <w:t xml:space="preserve">La cacofonía frente a la repetición en los diálogos rituales tseltales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Monod Becquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque international - Imitación, adopción e innovación en Mesoamérica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INAH; LESC-EREA; ARCHAM; CEMCA, May 2022, Ciudad de Mexico, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848053v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosodia conflictual y música salvaje en el ritual del Carnaval de Bachajon: marcadores de una etnohistoria compleja</w:t>
               </w:r>
@@ -2901,178 +2901,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment « matérialiser » le patrimoine immatériel? L’exemple des archives sonores du Musée de l’Homme</w:t>
+                <w:t xml:space="preserve">La restitution des œuvres culturelles immatérielles : l’exemple des archives sonores du Burkina Faso conservées au Musée de l’Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Simonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Koudougou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dématérialisation des lieux de savoirs en musicologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IreMus, Académie Royale de Bruxelles, Réseau international des musicologies francophones),, Oct 2019, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Patrimoines africains : réussir ensemble notre nouvelle coopération culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de France, sous le haut-patronage du Président de la République, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881676v1</w:t>
+                <w:t xml:space="preserve">halshs-02879952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La restitution des œuvres culturelles immatérielles : l’exemple des archives sonores du Burkina Faso conservées au Musée de l’Homme</w:t>
+                <w:t xml:space="preserve">Comment « matérialiser » le patrimoine immatériel? L’exemple des archives sonores du Musée de l’Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Simonnot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Koudougou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoines africains : réussir ensemble notre nouvelle coopération culturelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de France, sous le haut-patronage du Président de la République, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Dématérialisation des lieux de savoirs en musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IreMus, Académie Royale de Bruxelles, Réseau international des musicologies francophones),, Oct 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02879952v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives sonores du CNRS s’écoutent en Europe : participation au programme européen Europeana Sounds</w:t>
               </w:r>
@@ -4291,51 +4291,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftn1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftn2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftn3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftnref1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesc-cnrs.fr/fr/centre-de-recherche-en-ethnomusicologie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftnref2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://telemeta.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftnref3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lam.jussieu.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05220682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Simonnot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Rappoport" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35320/ij.178" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04214433v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Esclapez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adjiman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bo&#235;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferrando" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cesaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03473684v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Simonnot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860091v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.4056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102991v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Helmlinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861549v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Olivia Rodr&#237;guez Res&#233;ndiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafne Citlalli Abad Mart&#237;nez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/iibi.24488321xe.2018.77.58005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705718v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florabelle Spielmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellerin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Da&#160;&#8211;&#160;cruz&#160;-&#160;lima" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.2923" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F48L7PGC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Khoury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice G&#233;rard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pribislav Pito&#235;ff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.112" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875313v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.2621" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-545XBKNZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117182v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349949v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ghrab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790556v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04764239v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04456751v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810916v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04314507v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314169v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04011196v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124842v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casalonga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04215040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Monod Becquelin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chosson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Breton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04215104v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03979041v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04050358v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881676v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879952v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Koudougou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578698v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tandar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chamoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271840v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mifune" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Khoury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660168.2660169" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472999v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005348v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Ben-Tal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob L. Sturm" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Quinton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030026943" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638852v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/historical-sources-ofethnomusicology-in-contemporary-debate." TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05343049v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117365v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien Da&#160;cruz&#160;lima" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879740v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez Res&#233;ndiz Perla Olivia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafne Abad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489801v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Crogiez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Desmurs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftn1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftn2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftn3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftnref1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesc-cnrs.fr/fr/centre-de-recherche-en-ethnomusicologie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftnref2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://telemeta.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftnref3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lam.jussieu.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05220682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Simonnot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Rappoport" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35320/ij.178" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04214433v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Esclapez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adjiman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bo&#235;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferrando" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cesaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03473684v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Simonnot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860091v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.4056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102991v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Helmlinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861549v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Olivia Rodr&#237;guez Res&#233;ndiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafne Citlalli Abad Mart&#237;nez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/iibi.24488321xe.2018.77.58005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705718v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florabelle Spielmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellerin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Da&#160;&#8211;&#160;cruz&#160;-&#160;lima" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.2923" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F48L7PGC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Khoury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice G&#233;rard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pribislav Pito&#235;ff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.112" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875313v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.2621" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-545XBKNZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117182v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349949v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ghrab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810916v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790556v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04764239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04456751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04314507v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314169v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04011196v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124842v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casalonga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04215040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Monod Becquelin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chosson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Breton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04215104v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03979041v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04050358v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Koudougou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881676v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578698v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tandar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chamoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271840v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mifune" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Khoury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660168.2660169" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472999v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005348v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Ben-Tal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob L. Sturm" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Quinton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030026943" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638852v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/historical-sources-ofethnomusicology-in-contemporary-debate." TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05343049v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117365v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Julien Da&#160;cruz&#160;lima" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879740v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez Res&#233;ndiz Perla Olivia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafne Abad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489801v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Crogiez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Desmurs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>