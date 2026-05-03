--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -2038,234 +2038,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding odour thresholds: A Quantitative Structure-Property Relationship study of the role of the molecular structure</w:t>
+                <w:t xml:space="preserve">Effect of calculation methods and presence of false positives on perception thresholds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Piornos Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Tromelin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémi de la Burgade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Methven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Balagiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Wartburg symposium on flavour chemistry and biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Eisenach, Germany</w:t>
+              <w:t xml:space="preserve">45. annual meeting - association for chemoreception sciences (AChemS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Bonita Springs, Florida, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228193v1</w:t>
+                <w:t xml:space="preserve">hal-04095297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of calculation methods and presence of false positives on perception thresholds</w:t>
+                <w:t xml:space="preserve">Understanding odour thresholds: A Quantitative Structure-Property Relationship study of the role of the molecular structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Piornos Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi de la Burgade</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Tromelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. annual meeting - association for chemoreception sciences (AChemS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Bonita Springs, Florida, United States. </w:t>
+              <w:t xml:space="preserve">13. Wartburg symposium on flavour chemistry and biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Eisenach, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095297v1</w:t>
+                <w:t xml:space="preserve">hal-04228193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efecto del método de cálculo y de la presencia de falsos positivos en los umbrales de percepción</w:t>
               </w:r>
@@ -2277,51 +2277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Piornos Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de la Burgade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Methven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2648,51 +2648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A. Piornos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de la Burgade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Methven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3155,51 +3155,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF1D2C2B"/>
+    <w:nsid w:val="AB9363AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3386,51 +3386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josepiornos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABG-1394-2020" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791657v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Piornos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris P Balagiannis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Koussissi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=August Bekkers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vissenaekens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141532" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839256v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios P. Balagiannis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brouwer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Parker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.13068" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Flores" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108636" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805645v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Balagiannis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Methven" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c03902" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805650v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Piornos Martinez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Delgado" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi C.J. de la Burgade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.FOODRES.2019.04.034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806229v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Burgos-D&#237;az" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Morales" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Rubilar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Acevedo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.08.031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traudy Wandersleben" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Ogura" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaviera Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.13350" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805664v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Burgos&#8208;d&#237;az" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gallardo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marqu&#233;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500260" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HTC01GMC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.07.013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140919v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Manuel Arag&#243;n-Capone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle B&#233;no" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Piornos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ferreira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856935v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joubert-Laurencin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806274v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kanter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios P Balagiannis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5574966" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839588v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane K Parker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968423v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Piornos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tromelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de la Burgade" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145379v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839573v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839568v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839559v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839579v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03839875v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839547v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josepiornos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABG-1394-2020" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791657v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Piornos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris P Balagiannis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Koussissi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=August Bekkers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vissenaekens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141532" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839256v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios P. Balagiannis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brouwer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Parker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.13068" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Flores" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108636" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805645v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Balagiannis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Methven" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c03902" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805650v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Piornos Martinez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Delgado" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi C.J. de la Burgade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.FOODRES.2019.04.034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806229v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Burgos-D&#237;az" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Morales" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Rubilar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Acevedo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.08.031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traudy Wandersleben" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Ogura" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaviera Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.13350" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805664v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Burgos&#8208;d&#237;az" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gallardo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marqu&#233;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500260" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HTC01GMC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.07.013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140919v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Manuel Arag&#243;n-Capone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle B&#233;no" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Piornos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ferreira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856935v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joubert-Laurencin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806274v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kanter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios P Balagiannis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5574966" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839588v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane K Parker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968423v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Piornos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095297v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de la Burgade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228193v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tromelin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145379v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839573v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839568v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839559v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839579v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03839875v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839547v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>