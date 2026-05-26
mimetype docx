--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -2038,234 +2038,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of calculation methods and presence of false positives on perception thresholds</w:t>
+                <w:t xml:space="preserve">Understanding odour thresholds: A Quantitative Structure-Property Relationship study of the role of the molecular structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Piornos Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi de la Burgade</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Tromelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. annual meeting - association for chemoreception sciences (AChemS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Bonita Springs, Florida, United States. </w:t>
+              <w:t xml:space="preserve">13. Wartburg symposium on flavour chemistry and biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Eisenach, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095297v1</w:t>
+                <w:t xml:space="preserve">hal-04228193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding odour thresholds: A Quantitative Structure-Property Relationship study of the role of the molecular structure</w:t>
+                <w:t xml:space="preserve">Effect of calculation methods and presence of false positives on perception thresholds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Piornos Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Tromelin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémi de la Burgade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Methven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Balagiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Wartburg symposium on flavour chemistry and biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Eisenach, Germany</w:t>
+              <w:t xml:space="preserve">45. annual meeting - association for chemoreception sciences (AChemS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Bonita Springs, Florida, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228193v1</w:t>
+                <w:t xml:space="preserve">hal-04095297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efecto del método de cálculo y de la presencia de falsos positivos en los umbrales de percepción</w:t>
               </w:r>
@@ -2277,51 +2277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Piornos Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de la Burgade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Methven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2648,51 +2648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A. Piornos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de la Burgade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Methven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3155,51 +3155,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB9363AA"/>
+    <w:nsid w:val="46275AEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3386,51 +3386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josepiornos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABG-1394-2020" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791657v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Piornos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris P Balagiannis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Koussissi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=August Bekkers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vissenaekens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141532" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839256v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios P. Balagiannis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brouwer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Parker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.13068" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Flores" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108636" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805645v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Balagiannis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Methven" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c03902" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805650v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Piornos Martinez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Delgado" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi C.J. de la Burgade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.FOODRES.2019.04.034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806229v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Burgos-D&#237;az" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Morales" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Rubilar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Acevedo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.08.031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traudy Wandersleben" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Ogura" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaviera Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.13350" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805664v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Burgos&#8208;d&#237;az" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gallardo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marqu&#233;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500260" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HTC01GMC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.07.013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140919v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Manuel Arag&#243;n-Capone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle B&#233;no" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Piornos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ferreira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856935v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joubert-Laurencin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806274v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kanter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios P Balagiannis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5574966" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839588v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane K Parker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968423v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Piornos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095297v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de la Burgade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228193v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tromelin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145379v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839573v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839568v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839559v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839579v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03839875v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839547v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josepiornos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABG-1394-2020" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791657v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Piornos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris P Balagiannis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Koussissi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=August Bekkers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vissenaekens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141532" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839256v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios P. Balagiannis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brouwer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Parker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.13068" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Flores" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108636" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805645v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Balagiannis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Methven" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c03902" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805650v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Piornos Martinez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Delgado" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi C.J. de la Burgade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.FOODRES.2019.04.034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806229v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Burgos-D&#237;az" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Morales" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Rubilar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Acevedo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.08.031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traudy Wandersleben" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Ogura" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaviera Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.13350" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805664v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Burgos&#8208;d&#237;az" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gallardo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marqu&#233;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500260" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HTC01GMC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.07.013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140919v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Manuel Arag&#243;n-Capone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle B&#233;no" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Piornos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ferreira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856935v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joubert-Laurencin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806274v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kanter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios P Balagiannis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5574966" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839588v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane K Parker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968423v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Piornos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tromelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de la Burgade" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145379v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839573v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839568v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839559v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839579v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03839875v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839547v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>