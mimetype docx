--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joshua de Paiva </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Post-doc Fellow, Université Grenoble Alpes - Projet GATES (Grenoble ATtractiveness and ExcellenceS), Maison de la Création et de l'Innovation / AAU-CRESSON</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">joshua-de-paiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0005-5831-5405</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">265062004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">68166835169035940103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joshua de Paiva (born 1993 in London) holds a PhD in philosophy from Sorbonne University (aesthetics & philosophy of arts). He defended his thesis titled &amp;quot;For an aesthetics of the living. A philosophical inquiry into the encounters with living beings in contemporary art&amp;quot; in 2023, under the supervision of Marianne Massin, and before a jury composed of C. Bonicco-Donato, B. Trentini, J-M. Schaeffer and B. Morizot. He is an Associate Member of Centre Victor Basch (Sorbonne Université) and member of the research collective Nuée.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since November 2025, he is developing his research on the &amp;quot;aesthetics of the living&amp;quot; at Grenoble Alpes University, as a Post-doc Fellow at the MaCI, supported by the GATES project (Grenoble ATractiveness and ExcellenceS), International Excellence in the Humanities Programme (2025-2027), funded by National Research Agency (ANR) under the France 2030 program (ANR-22-EXES-0001), and affiliated to the AAU-CRESSON laboratory : &amp;quot;The beauty of living forms. Rethinking our aesthetic appreciation of other living beings in times of extinction.&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From 2017 to 2022, he was editorial assistant for the art and ecology magazine Billebaude (Fondation François Sommer) in Paris. He has also worked as a Research Assistant in the Arachnid Research Laboratory of Studio Tomás Saraceno in Berlin in 2017-2018, and has collaborated with contemporary artists on several exhibitions and projects. Alongside his research activities, he recently co-founded the counselling and curatorial office La Déménagerie (lademenagerie.com).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’épreuve de l’art. Expériences esthétiques et attitudes philosophiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Nuée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maki Cappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Escobar Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Iliopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Lorentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9788869764745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du spectacle à l’observation participante. Quand l’art ritualise la rencontre avec les autres vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Animal Culte (83), pp.2492362086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête d’émerveillement. À propos de l’exposition Admiratio de Noémie Sauve au Drawing Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une esthétique du vivant en temps d’extinction : le rôle de l’art ou l’art de faire connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35, pp.10-29. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/marges.3020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05472176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting in the Contact Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Malleray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennae: The Journal of Nature in Visual Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, pp.26-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le silence de l'araignée. Tomás Saraceno ou l'art de s'accorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ally Bisshop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Billebaude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mondes sonores (14), pp.22-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où sont-ils passés ? Sur l’exposition La Fabrique du Vivant au Centre Pompidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art du leurre, l’art comme leurre. Un déplacement conceptuel, de l'éthologie et l’anthropologie à la philosophie de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’épreuve de l’art. Expériences esthétiques et attitudes philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Mimésis, 2025, 8869764745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. À l'épreuve de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’épreuve de l’art. Expériences esthétiques et attitudes philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Mimésis, 2025, 8869764745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Planty : Combler les lacunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Djurado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nos ombres devant nous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beaux-Arts de Paris éditions, 2017, 2840565366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Serres : Rebound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goullier-L’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nos ombres devant nous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beaux-Arts de Paris éditions, 2017, 2840565366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont-elles ? Accorder l'attention aux plantes dans &amp;quot;Surface Horizon&amp;quot; à Lafayette Anticipations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une esthétique du vivant. Enquête philosophique sur les rencontres avec le vivant dans l'art actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Sorbonne université, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05471612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId39"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joshua de Paiva </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Post-doc Fellow, Université Grenoble Alpes - Projet GATES (Grenoble ATtractiveness and ExcellenceS), Maison de la Création et de l'Innovation / AAU-CRESSON</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">joshua-de-paiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0005-5831-5405</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">265062004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">68166835169035940103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joshua de Paiva (born 1993 in London) holds a PhD in philosophy from Sorbonne University (aesthetics & philosophy of arts). He defended his thesis titled &amp;quot;For an aesthetics of the living. A philosophical inquiry into the encounters with living beings in contemporary art&amp;quot; in 2023, under the supervision of Marianne Massin, and before a jury composed of C. Bonicco-Donato, B. Trentini, J-M. Schaeffer and B. Morizot. He is an Associate Member of Centre Victor Basch (Sorbonne Université) and member of the research collective Nuée.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since November 2025, he is developing his research on the &amp;quot;aesthetics of the living&amp;quot; at Grenoble Alpes University, as a Post-doc Fellow at the MaCI, supported by the GATES project (Grenoble ATractiveness and ExcellenceS), International Excellence in the Humanities Programme (2025-2027), funded by National Research Agency (ANR) under the France 2030 program (ANR-22-EXES-0001), and affiliated to the AAU-CRESSON laboratory : &amp;quot;The beauty of living forms. Rethinking our aesthetic appreciation of other living beings in times of extinction.&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From 2017 to 2022, he was editorial assistant for the art and ecology magazine Billebaude (Fondation François Sommer) in Paris. He has also worked as a Research Assistant in the Arachnid Research Laboratory of Studio Tomás Saraceno in Berlin in 2017-2018, and has collaborated with contemporary artists on several exhibitions and projects. Alongside his research activities, he recently co-founded the counselling and curatorial office La Déménagerie (lademenagerie.com).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’épreuve de l’art. Expériences esthétiques et attitudes philosophiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Nuée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maki Cappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Escobar Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Iliopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Lorentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9788869764745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du spectacle à l’observation participante. Quand l’art ritualise la rencontre avec les autres vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Animal Culte (83), pp.2492362086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête d’émerveillement. À propos de l’exposition Admiratio de Noémie Sauve au Drawing Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une esthétique du vivant en temps d’extinction : le rôle de l’art ou l’art de faire connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35, pp.10-29. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/marges.3020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05472176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting in the Contact Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Malleray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennae: The Journal of Nature in Visual Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, pp.26-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le silence de l'araignée. Tomás Saraceno ou l'art de s'accorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ally Bisshop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Billebaude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mondes sonores (14), pp.22-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où sont-ils passés ? Sur l’exposition La Fabrique du Vivant au Centre Pompidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art du leurre, l’art comme leurre. Un déplacement conceptuel, de l'éthologie et l’anthropologie à la philosophie de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’épreuve de l’art. Expériences esthétiques et attitudes philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Mimésis, 2025, 8869764745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. À l'épreuve de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’épreuve de l’art. Expériences esthétiques et attitudes philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Mimésis, 2025, 8869764745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Planty : Combler les lacunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Djurado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nos ombres devant nous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beaux-Arts de Paris éditions, 2017, 2840565366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Serres : Rebound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goullier-L’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nos ombres devant nous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beaux-Arts de Paris éditions, 2017, 2840565366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont-elles ? Accorder l'attention aux plantes dans &amp;quot;Surface Horizon&amp;quot; à Lafayette Anticipations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une esthétique du vivant. Enquête philosophique sur les rencontres avec le vivant dans l'art actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Sorbonne université, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05471612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId40"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0667FEAA"/>
+    <w:nsid w:val="2362A780"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joshua-de-paiva" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5831-5405" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265062004" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/68166835169035940103" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471499v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Nu&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Cappe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Escobar Herrera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Iliopoulos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lorentz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/lepreuve-de-lart/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua de Paiva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471659v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472176v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.3020" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935661v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Malleray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471640v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Bisshop" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471647v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471697v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471673v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Djurado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471669v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goullier-L&#8217;homme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cardin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322138v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05471612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joshua-de-paiva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5831-5405" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265062004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/68166835169035940103" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471499v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Nu&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Cappe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Escobar Herrera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Iliopoulos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lorentz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/lepreuve-de-lart/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471683v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua de Paiva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472176v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.3020" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935661v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Malleray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471640v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Bisshop" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471647v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471697v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471691v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471673v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Djurado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471669v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goullier-L&#8217;homme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322138v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05471612v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>