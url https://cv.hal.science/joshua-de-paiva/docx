--- v1 (2026-04-11)
+++ v2 (2026-05-13)
@@ -1,52 +1,1719 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joshua de Paiva </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Post-doc Fellow, Université Grenoble Alpes - Projet GATES (Grenoble ATtractiveness and ExcellenceS), Maison de la Création et de l'Innovation / AAU-CRESSON</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">joshua-de-paiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0005-5831-5405</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">265062004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">68166835169035940103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joshua de Paiva (born 1993 in London) holds a PhD in philosophy from Sorbonne University (aesthetics & philosophy of arts). He defended his thesis titled &amp;quot;For an aesthetics of the living. A philosophical inquiry into the encounters with living beings in contemporary art&amp;quot; in 2023, under the supervision of Marianne Massin, and before a jury composed of C. Bonicco-Donato, B. Trentini, J-M. Schaeffer and B. Morizot. He is an Associate Member of Centre Victor Basch (Sorbonne Université) and member of the research collective Nuée.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since November 2025, he is developing his research on the &amp;quot;aesthetics of the living&amp;quot; at Grenoble Alpes University, as a Post-doc Fellow at the MaCI, supported by the GATES project (Grenoble ATractiveness and ExcellenceS), International Excellence in the Humanities Programme (2025-2027), funded by National Research Agency (ANR) under the France 2030 program (ANR-22-EXES-0001), and affiliated to the AAU-CRESSON laboratory : &amp;quot;The beauty of living forms. Rethinking our aesthetic appreciation of other living beings in times of extinction.&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From 2017 to 2022, he was editorial assistant for the art and ecology magazine Billebaude (Fondation François Sommer) in Paris. He has also worked as a Research Assistant in the Arachnid Research Laboratory of Studio Tomás Saraceno in Berlin in 2017-2018, and has collaborated with contemporary artists on several exhibitions and projects. Alongside his research activities, he recently co-founded the counselling and curatorial office La Déménagerie (lademenagerie.com).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’épreuve de l’art. Expériences esthétiques et attitudes philosophiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Nuée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maki Cappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Escobar Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Iliopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Lorentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9788869764745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du spectacle à l’observation participante. Quand l’art ritualise la rencontre avec les autres vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Animal Culte (83), pp.2492362086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête d’émerveillement. À propos de l’exposition Admiratio de Noémie Sauve au Drawing Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une esthétique du vivant en temps d’extinction : le rôle de l’art ou l’art de faire connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35, pp.10-29. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/marges.3020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05472176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting in the Contact Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Malleray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennae: The Journal of Nature in Visual Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, pp.26-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le silence de l'araignée. Tomás Saraceno ou l'art de s'accorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ally Bisshop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Mühlethaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Billebaude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mondes sonores (14), pp.22-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où sont-ils passés ? Sur l’exposition La Fabrique du Vivant au Centre Pompidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art du leurre, l’art comme leurre. Un déplacement conceptuel, de l'éthologie et l’anthropologie à la philosophie de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’épreuve de l’art. Expériences esthétiques et attitudes philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Mimésis, 2025, 8869764745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. À l'épreuve de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’épreuve de l’art. Expériences esthétiques et attitudes philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Mimésis, 2025, 8869764745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Planty : Combler les lacunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Djurado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nos ombres devant nous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beaux-Arts de Paris éditions, 2017, 2840565366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Serres : Rebound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goullier-L’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nos ombres devant nous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beaux-Arts de Paris éditions, 2017, 2840565366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05471669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont-elles ? Accorder l'attention aux plantes dans &amp;quot;Surface Horizon&amp;quot; à Lafayette Anticipations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une esthétique du vivant. Enquête philosophique sur les rencontres avec le vivant dans l'art actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua de Paiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Sorbonne université, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05471612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId40"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:body>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Joshua de Paiva </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Post-doctorant, Université Grenoble Alpes - Projet GATES, Maison de la Création et de l'Innovation / UMR CRESSON</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">joshua-de-paiva</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0005-5831-5405</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">265062004</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">68166835169035940103</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Joshua de Paiva</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (1993, Londres) est docteur en philosophie de Sorbonne Université, où il a soutenu sa thèse </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour une esthétique du vivant. Enquête philosophique sur les rencontres avec le vivant dans l'art actuel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> en 2023. Il est membre associé du </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Centre Victor Basch</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Sorbonne Université, UR3552) et membre du collectif </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Nuée</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. Il a récemment publié </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ce que le vivant fait à l'art</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (2026), et </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">À l'épreuve de l'art</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> avec le collectif Nuée (2025).Depuis novembre 2025, il poursuit ses recherches sur les enjeux théoriques et pratiques d'une esthétique du vivant à l'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Université Grenoble Alpes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, en tant que </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">post-doctorant</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> à la MaCI, soutenu par le projet </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GATES</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Grenoble ATractiveness and ExcellenceS), International Excellence in the Humanities Programme, financé par l'Agence Nationale de la Recherche (ANR France 2030), et rattaché à l'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UMR CRESSON</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.Parallèlement à ses activités de recherche, il collabore régulièrement avec des artistes. Il a travaillé comme assistant éditorial pour la revue d'art et d'écologie Billebaude à Paris (2017-22), et comme assistant de recherche au Studio Tomás Saraceno à Berlin (2017-18). Il a récemment cofondé le bureau d'études </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">La Déménagerie</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="400"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que le vivant fait à l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua de Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mimésis, 2026, Art, esthétique, philosophie, 9788869765162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l’épreuve de l’art. Expériences esthétiques et attitudes philosophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Nuée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maki Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Escobar Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimésis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9788869764745</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05471499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[CR de lecture] &amp;quot;Bruno Trentini, Sous l’esthétique. L’esthétique au crible des théories de l’évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua de Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 36 (2), pp.147-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nre.036.0147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du spectacle à l’observation participante. Quand l’art ritualise la rencontre avec les autres vivants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua de Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Animal Culte (83), pp.2492362086</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05471683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quête d’émerveillement. À propos de l’exposition Admiratio de Noémie Sauve au Drawing Lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua de Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05471659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une esthétique du vivant en temps d’extinction : le rôle de l’art ou l’art de faire connaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua de Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35, pp.10-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/marges.3020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05472176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hunting in the Contact Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua de Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Malleray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antennae: The Journal of Nature in Visual Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.26-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le silence de l'araignée. Tomás Saraceno ou l'art de s'accorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua de Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ally Bisshop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Billebaude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Mondes sonores (14), pp.22-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05471640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où sont-ils passés ? Sur l’exposition La Fabrique du Vivant au Centre Pompidou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua de Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05471647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art du leurre, l’art comme leurre. Un déplacement conceptuel, de l'éthologie et l’anthropologie à la philosophie de l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua de Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À l’épreuve de l’art. Expériences esthétiques et attitudes philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Mimésis, 2025, 8869764745</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05471697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. À l'épreuve de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua de Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À l’épreuve de l’art. Expériences esthétiques et attitudes philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Mimésis, 2025, 8869764745</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05471691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Planty : Combler les lacunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua de Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Djurado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nos ombres devant nous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beaux-Arts de Paris éditions, 2017, 2840565366</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05471673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Serres : Rebound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua de Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Goullier-L’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nos ombres devant nous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beaux-Arts de Paris éditions, 2017, 2840565366</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05471669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui sont-elles ? Accorder l'attention aux plantes dans &amp;quot;Surface Horizon&amp;quot; à Lafayette Anticipations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua de Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une esthétique du vivant. Enquête philosophique sur les rencontres avec le vivant dans l'art actuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua de Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philosophie. Sorbonne université, 2023. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05471612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:num="1" w:space="720"/>
+      <w:pgNumType w:start="1"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +1774,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2362A780"/>
+    <w:nsid w:val="47886029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +2005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joshua-de-paiva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5831-5405" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265062004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/68166835169035940103" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471499v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Nu&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Cappe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Escobar Herrera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Iliopoulos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lorentz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/lepreuve-de-lart/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471683v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua de Paiva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472176v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.3020" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935661v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Malleray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471640v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Bisshop" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471647v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471697v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471691v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471673v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Djurado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471669v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goullier-L&#8217;homme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322138v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05471612v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joshua-de-paiva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-5831-5405" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265062004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/68166835169035940103" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://nueephilosophie.wordpress.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maci.univ-grenoble-alpes.fr/fr/international/fellows-2025/joshua-paiva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lademenagerie.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603789v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua de Paiva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471499v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Nu&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Cappe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Escobar Herrera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Iliopoulos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lorentz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/lepreuve-de-lart/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05603765v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.036.0147" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471683v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471659v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472176v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.3020" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935661v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Malleray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Bisshop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471647v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471673v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Djurado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471669v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goullier-L&#8217;homme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cardin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322138v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05471612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>