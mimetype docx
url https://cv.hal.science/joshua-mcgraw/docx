--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1216,2348 +1216,2564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896493v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface-Sensitive Raman Microspectroscopy of Water via Confinement with a Multimodal Miniature Surface Forces Apparatus</w:t>
+                <w:t xml:space="preserve">Multimodal Miniature Surface Forces Apparatus (μSFA) for Interfacial Science Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilton B. de Aguiar</w:t>
+                <w:t xml:space="preserve">Kai Kristiansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua D. Mcgraw</w:t>
+                <w:t xml:space="preserve">Stephen H Donaldson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen H. Donaldson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zachariah Berkson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongxin Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 35 (48), pp.15543-15551. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01889⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188253v1</w:t>
+                <w:t xml:space="preserve">hal-02387122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Similar Relaxation of Confined Microfluidic Droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Kerdraon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua D Mcgraw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.024501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface-Sensitive Raman Microspectroscopy of Water via Confinement with a Multimodal Miniature Surface Forces Apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilton B de Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua D Mcgraw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen H Donaldson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+              <w:t xml:space="preserve">, 2019, 35 (48), pp.15543-15551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Miniature Surface Forces Apparatus (μSFA) for Interfacial Science Measurements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adsorption-induced slip inhibition for polymer melts on ideal substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Scott</w:t>
+                <w:t xml:space="preserve">Mark Ilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Salez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rongxin Su</w:t>
+                <w:t xml:space="preserve">Paul D Fowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Rivetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01808⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-03610-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387122v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption-induced slip inhibition for polymer melts on ideal substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark Ilton</w:t>
+                <w:t xml:space="preserve">Influence of outer-layer finite-size effects on the dewetting dynamics of a thin polymer film embedded in an immiscible matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Souheib Chebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua D. Mcgraw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Salez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-03610-4⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (30), pp.6256-6263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8SM00592C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803716v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of outer-layer finite-size effects on the dewetting dynamics of a thin polymer film embedded in an immiscible matrix</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joshua D. Mcgraw</w:t>
+                <w:t xml:space="preserve">Morphological evolution of microscopic dewetting droplets with slip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tak Shing Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua D Mcgraw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Salez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Seemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Brinkmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8SM00592C⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 828, pp.271-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903139v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological evolution of microscopic dewetting droplets with slip</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joshua D Mcgraw</w:t>
+                <w:t xml:space="preserve">Slip-mediated dewetting of polymer microdroplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Mcgraw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. S. Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Salez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzaquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.515⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (5), pp.1168-1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1513565113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134675v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slip-mediated dewetting of polymer microdroplets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of slip on the Plateau-Rayleigh instability on a fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Haefner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. D. Mcgraw</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Maurer</w:t>
+                <w:t xml:space="preserve">M. Benzaquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Baumchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Salez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Benzaquen</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1513565113⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms8409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577376v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of slip on the Plateau-Rayleigh instability on a fibre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">A Direct Quantitative Measure of Surface Mobility in a Glassy Polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Salez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Mcgraw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzaquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Peters</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dalnoki-Veress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms8409⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 343 (6174), pp.994-999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1244845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577382v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Direct Quantitative Measure of Surface Mobility in a Glassy Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Chai</w:t>
+                <w:t xml:space="preserve">Capillary leveling of stepped films with inhomogeneous molecular mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Mcgraw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Salez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Benzaquen</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Baumchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">E. Raphael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">K. Dalnoki-Veress</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 343 (6174), pp.994-999. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (34), pp.8297-8305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1244845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3sm50520k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577386v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary leveling of stepped films with inhomogeneous molecular mobility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Erratum to: Numerical solutions of thin-film equations for polymer flows (vol 35, pg 114, 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Salez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. D. Mcgraw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. L. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Baumchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dalnoki-Veress</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (34), pp.8297-8305. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3sm50520k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2013-13110-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577393v1</w:t>
+                <w:t xml:space="preserve">hal-01577392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Numerical solutions of thin-film equations for polymer flows (vol 35, pg 114, 2012)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relaxation and intermediate asymptotics of a rectangular trench in a viscous film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Baumchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzaquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Salez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. D. Mcgraw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. L. Cormier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Dalnoki-Veress</w:t>
+                <w:t xml:space="preserve">M. Backholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 36 (9), </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2013-13110-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.035001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577392v1</w:t>
+                <w:t xml:space="preserve">hal-01577390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation and intermediate asymptotics of a rectangular trench in a viscous film</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Self-Similarity and Energy Dissipation in Stepped Polymer Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Mcgraw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Salez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Baumchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Raphael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dalnoki-Veress</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.035001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.128303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577390v1</w:t>
+                <w:t xml:space="preserve">hal-01577395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Similarity and Energy Dissipation in Stepped Polymer Films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Capillary-driven flow induced by a stepped perturbation atop a viscous film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Salez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. D. Mcgraw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Baumchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dalnoki-Veress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Raphael</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Dalnoki-Veress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.128303⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4763569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577395v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary-driven flow induced by a stepped perturbation atop a viscous film</w:t>
+                <w:t xml:space="preserve">Numerical solutions of thin-film equations for polymer flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Salez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. D. Mcgraw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. L. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Baumchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dalnoki-Veress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4763569⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2012-12114-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577394v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical solutions of thin-film equations for polymer flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond Tanner's Law: Crossover between Spreading Regimes of a Viscous Droplet on an Identical Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. L. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Mcgraw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Salez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Dalnoki-Veress</w:t>
-[...119 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Raphael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dalnoki-Veress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109 (15), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.154501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Taylor dispersion in a soft channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoodah Gunny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua D Mcgraw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Amarouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Salez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polymeric Solvents Control Swelling-Induced Surface Creasing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zechao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoyu Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaohua Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongshi Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linear poroelastic response of thin permeable gel films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kopecz-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua D Mcgraw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Salez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tunable Poly(butylene oxide)-stat-polyglycidol Copolymers for Microfluidic Assisted Nanoprecipitation Nanoparticle Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Khélifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Illy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marat Mamurov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bennevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249037v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3567,105 +3783,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-surface hydrodynamics and transport of polymeric and colloidal soft matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua D Mcgraw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Soft Condensed Matter [cond-mat.soft]. Université PSL (Paris Sciences &amp; Lettres), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04314388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId124"/>
+      <w:footerReference w:type="default" r:id="rId131"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3812,51 +4028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002289v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ol&#233;ron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Clement" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hidalgo-Caballero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoodah Gunny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Box" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-025-00493-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721352v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kopecz-Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gaunand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labousse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Raphael" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c04025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D Mcgraw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epn/2025307" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850890v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Alexander" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat Mamurov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Khelifa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Illy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;gan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100792" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694008v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vilquin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rapha&#235;l" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Dean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.038201" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892664v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0832" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719718v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guyard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.204501" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029154v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jouenne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM02116D" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896493v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soulard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.064201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188253v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B. de Aguiar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D. Mcgraw" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen H. Donaldson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01889" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278038v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kerdraon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.024501" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387119v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B de Aguiar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen H Donaldson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387122v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Kristiansen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachariah Berkson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Scott" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxin Su" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01808" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803716v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ilton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Fowler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rivetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03610-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903139v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souheib Chebil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM00592C" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak Shing Chan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Seemann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.515" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577376v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Mcgraw" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Chan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaquen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1513565113" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577382v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haefner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baumchen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peters" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8409" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577386v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dalnoki-Veress" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1244845" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577393v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raphael" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm50520k" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577392v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Cormier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13110-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Backholm" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.035001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577395v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.128303" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577394v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4763569" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577396v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12114-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577397v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.154501" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249037v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Kh&#233;lifa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bennevault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04314388v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002289v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ol&#233;ron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Clement" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hidalgo-Caballero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoodah Gunny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Box" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-025-00493-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721352v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kopecz-Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gaunand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labousse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Raphael" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c04025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D Mcgraw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epn/2025307" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850890v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Alexander" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat Mamurov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Khelifa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Illy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;gan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100792" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694008v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vilquin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rapha&#235;l" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Dean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.038201" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892664v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0832" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719718v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guyard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.204501" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029154v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jouenne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM02116D" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896493v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soulard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.064201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387122v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Kristiansen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen H Donaldson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachariah Berkson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Scott" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxin Su" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01808" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kerdraon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.024501" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B de Aguiar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01889" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803716v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ilton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Fowler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rivetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03610-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903139v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souheib Chebil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D. Mcgraw" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM00592C" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak Shing Chan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Seemann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.515" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577376v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Mcgraw" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Chan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaquen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1513565113" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577382v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haefner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baumchen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peters" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8409" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577386v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dalnoki-Veress" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1244845" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577393v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raphael" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm50520k" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577392v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Cormier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13110-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577390v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Backholm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.035001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577395v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.128303" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4763569" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577396v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12114-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577397v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.154501" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Jha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amarouchene" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598757v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechao Jiang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyu Ding" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohua Yang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Xu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongshi Guan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605502v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249037v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Kh&#233;lifa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bennevault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04314388v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>