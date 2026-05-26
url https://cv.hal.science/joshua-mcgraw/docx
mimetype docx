--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -1216,382 +1216,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896493v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Miniature Surface Forces Apparatus (μSFA) for Interfacial Science Measurements</w:t>
+                <w:t xml:space="preserve">Interface-Sensitive Raman Microspectroscopy of Water via Confinement with a Multimodal Miniature Surface Forces Apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Kristiansen</w:t>
+                <w:t xml:space="preserve">Hilton B de Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua D Mcgraw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen H Donaldson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01808⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 35 (48), pp.15543-15551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387122v1</w:t>
+                <w:t xml:space="preserve">hal-02387119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Similar Relaxation of Confined Microfluidic Droplets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal Miniature Surface Forces Apparatus (μSFA) for Interfacial Science Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Kristiansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen H Donaldson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachariah Berkson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Kerdraon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rongxin Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.024501⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278038v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface-Sensitive Raman Microspectroscopy of Water via Confinement with a Multimodal Miniature Surface Forces Apparatus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-Similar Relaxation of Confined Microfluidic Droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Kerdraon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua D Mcgraw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilton B de Aguiar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephen H Donaldson</w:t>
+                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (48), pp.15543-15551. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.024501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387119v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption-induced slip inhibition for polymer melts on ideal substrates</w:t>
               </w:r>
@@ -4028,51 +4028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002289v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ol&#233;ron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Clement" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hidalgo-Caballero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoodah Gunny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Box" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-025-00493-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721352v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kopecz-Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gaunand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labousse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Raphael" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c04025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D Mcgraw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epn/2025307" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850890v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Alexander" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat Mamurov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Khelifa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Illy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;gan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100792" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694008v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vilquin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rapha&#235;l" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Dean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.038201" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892664v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0832" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719718v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guyard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.204501" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029154v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jouenne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM02116D" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896493v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soulard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.064201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387122v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Kristiansen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen H Donaldson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachariah Berkson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Scott" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxin Su" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01808" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kerdraon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.024501" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B de Aguiar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01889" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803716v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ilton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Fowler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rivetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03610-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903139v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souheib Chebil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D. Mcgraw" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM00592C" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak Shing Chan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Seemann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.515" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577376v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Mcgraw" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Chan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaquen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1513565113" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577382v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haefner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baumchen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peters" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8409" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577386v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dalnoki-Veress" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1244845" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577393v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raphael" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm50520k" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577392v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Cormier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13110-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577390v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Backholm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.035001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577395v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.128303" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4763569" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577396v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12114-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577397v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.154501" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Jha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amarouchene" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598757v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechao Jiang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyu Ding" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohua Yang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Xu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongshi Guan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605502v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249037v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Kh&#233;lifa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bennevault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04314388v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002289v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ol&#233;ron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Clement" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hidalgo-Caballero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoodah Gunny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Box" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-025-00493-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721352v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kopecz-Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gaunand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labousse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Raphael" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c04025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D Mcgraw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epn/2025307" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850890v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Alexander" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat Mamurov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Khelifa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Illy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;gan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100792" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694008v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vilquin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rapha&#235;l" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Dean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.038201" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892664v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0832" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719718v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guyard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.204501" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029154v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jouenne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM02116D" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896493v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soulard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.064201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387119v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B de Aguiar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen H Donaldson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01889" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Kristiansen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachariah Berkson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Scott" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxin Su" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01808" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278038v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kerdraon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.024501" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803716v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ilton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Fowler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rivetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03610-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903139v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souheib Chebil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D. Mcgraw" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM00592C" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak Shing Chan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Seemann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.515" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577376v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Mcgraw" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Chan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaquen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1513565113" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577382v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haefner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baumchen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peters" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8409" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577386v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dalnoki-Veress" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1244845" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577393v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raphael" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm50520k" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577392v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Cormier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13110-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577390v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Backholm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.035001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577395v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.128303" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4763569" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577396v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12114-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577397v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.154501" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Jha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amarouchene" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598757v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechao Jiang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyu Ding" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohua Yang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Xu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongshi Guan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605502v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249037v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Kh&#233;lifa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bennevault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04314388v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>